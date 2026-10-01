--- v1 (2026-08-14)
+++ v2 (2026-10-01)
@@ -1,7534 +1,13290 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="3E40E51C" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00913E53" w:rsidP="00913E53">
+    <w:p w14:paraId="3E40E51C" w14:textId="689F504B" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00EE2C20" w:rsidP="00390A74">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB56F3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">WYMAGANIA NA POSZCZEGÓLNE OCENY </w:t>
+        <w:t>WYMAGANIA NA POSZCZEGÓLNE OCENY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA245ED" w14:textId="55E9EE91" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="005A7EE2" w:rsidP="00913E53">
+    <w:p w14:paraId="15A05517" w14:textId="5B06194B" w:rsidR="001040ED" w:rsidRDefault="005A7EE2" w:rsidP="00390A74">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB56F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Z GEOGRAFII</w:t>
       </w:r>
       <w:r w:rsidR="00913E53" w:rsidRPr="00AB56F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB56F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">W KLASIE </w:t>
       </w:r>
       <w:r w:rsidR="00913E53" w:rsidRPr="00AB56F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="004F4E54" w:rsidRPr="00AB56F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00A64756" w:rsidRPr="00AB56F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A05517" w14:textId="4A7D994F" w:rsidR="001040ED" w:rsidRPr="00AB56F3" w:rsidRDefault="00DA47C6" w:rsidP="00913E53">
-[...1 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+    <w:p w14:paraId="15CC1DBB" w14:textId="77777777" w:rsidR="00390A74" w:rsidRDefault="00390A74" w:rsidP="00390A74">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14054078" w14:textId="77777777" w:rsidR="00CC5E78" w:rsidRPr="00AB56F3" w:rsidRDefault="00CC5E78" w:rsidP="00390A74">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1D39E438" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00390A74">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00AB56F3">
+      </w:pPr>
+      <w:r w:rsidRPr="00D66EBD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Poziomy wymagań edukacyjnych:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F50CCA" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00913E53" w:rsidP="00913E53">
+    <w:p w14:paraId="50F50CCA" w14:textId="117BDA99" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00EF216D" w:rsidP="00390A74">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB56F3">
+      <w:r w:rsidRPr="00D66EBD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ocena dopuszczająca (2)</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+      <w:r w:rsidRPr="00D66EBD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AB56F3">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F8700E" w14:textId="140AC19D" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00EF216D" w:rsidP="00390A74">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ocena dostateczna (3)</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+      <w:r w:rsidRPr="00D66EBD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AB56F3">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEFBEA6" w14:textId="04836660" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00EF216D" w:rsidP="00390A74">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ocena dobra (4)</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+      <w:r w:rsidRPr="00D66EBD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AB56F3">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2471BFEC" w14:textId="23324566" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00EF216D" w:rsidP="00390A74">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ocena bardzo dobra (5)</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+      <w:r w:rsidRPr="00D66EBD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AB56F3">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610CDD4C" w14:textId="788680BF" w:rsidR="00BE4AB2" w:rsidRPr="00D66EBD" w:rsidRDefault="00EF216D" w:rsidP="00390A74">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ocena celująca (6)</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+      <w:r w:rsidRPr="00D66EBD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2886F67D" w14:textId="77777777" w:rsidR="00CC5E78" w:rsidRPr="00D66EBD" w:rsidRDefault="00CC5E78" w:rsidP="00390A74">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFEA93C" w14:textId="27AF2A0E" w:rsidR="00390A74" w:rsidRPr="00D66EBD" w:rsidRDefault="00CC5E78" w:rsidP="00390A74">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Zielonym kolorem oznaczono dodatkowe wymagania edukacyjne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05ED2AF7" w14:textId="77777777" w:rsidR="00390A74" w:rsidRPr="00D66EBD" w:rsidRDefault="00390A74" w:rsidP="00390A74">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="20BE89CD" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="20BE89CD" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1CF3B6" w14:textId="7CDEBA9A" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="005A7EE2" w:rsidP="005A7EE2">
-            <w:pPr>
+          <w:p w14:paraId="7B1CF3B6" w14:textId="7CDEBA9A" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="005A7EE2" w:rsidP="00D66EBD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">DZIAŁ 1. </w:t>
             </w:r>
-            <w:r w:rsidR="00835610" w:rsidRPr="00AB56F3">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00835610" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Położenie i terytorium Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="05079B66" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="05079B66" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="48B93A8A" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="48B93A8A" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB56F3">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wymagania na ocenę dopuszczającą. Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="5A4D53BF" w14:textId="77777777" w:rsidTr="001D1CB7">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="5A4D53BF" w14:textId="77777777" w:rsidTr="001D1CB7">
         <w:trPr>
           <w:trHeight w:val="1572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B117390" w14:textId="73A50EFC" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="009D3C4A" w:rsidP="001D1CB7">
+          <w:p w14:paraId="1B117390" w14:textId="73A50EFC" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="009D3C4A" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidR="004D6169" w:rsidRPr="00AB56F3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004D6169" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">skazuje na mapie Polskę oraz </w:t>
             </w:r>
-            <w:r w:rsidR="001C1DD9" w:rsidRPr="00AB56F3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="001C1DD9" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="00640C3E" w:rsidRPr="00AB56F3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00640C3E" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">odaje podstawowe wiadomości o </w:t>
             </w:r>
-            <w:r w:rsidR="004D6169" w:rsidRPr="00AB56F3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004D6169" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">jej </w:t>
             </w:r>
-            <w:r w:rsidR="002358B1" w:rsidRPr="00AB56F3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="002358B1" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">położeniu </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D543246" w14:textId="0AD93F46" w:rsidR="00640C3E" w:rsidRPr="00AB56F3" w:rsidRDefault="002358B1" w:rsidP="001D1CB7">
+          <w:p w14:paraId="2D543246" w14:textId="0AD93F46" w:rsidR="00640C3E" w:rsidRPr="00D66EBD" w:rsidRDefault="002358B1" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>podaje całkowitą powierzchnię Polski</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C08BA2C" w14:textId="46BDC5DD" w:rsidR="001C1DD9" w:rsidRPr="00AB56F3" w:rsidRDefault="002358B1" w:rsidP="001D1CB7">
+          <w:p w14:paraId="1C08BA2C" w14:textId="46BDC5DD" w:rsidR="001C1DD9" w:rsidRPr="00D66EBD" w:rsidRDefault="002358B1" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wymienia sąsiadów Polski</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77991590" w14:textId="77777777" w:rsidR="001C1DD9" w:rsidRPr="00AB56F3" w:rsidRDefault="002358B1" w:rsidP="001D1CB7">
+          <w:p w14:paraId="77991590" w14:textId="6FECDC8D" w:rsidR="001C1DD9" w:rsidRPr="00D66EBD" w:rsidRDefault="00DE7340" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5C0C2DFE" w14:textId="09462B51" w:rsidR="0061345D" w:rsidRPr="00AB56F3" w:rsidRDefault="0061345D" w:rsidP="001D1CB7">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odszukuje</w:t>
+            </w:r>
+            <w:r w:rsidR="002358B1" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na mapie skrajne punkty Polski i Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C0C2DFE" w14:textId="5CEB49EA" w:rsidR="0061345D" w:rsidRPr="00D66EBD" w:rsidRDefault="00904D4B" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...8 lines deleted...]
-              <w:t>podaje liczbę województw w Polsce</w:t>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa</w:t>
+            </w:r>
+            <w:r w:rsidR="0061345D" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> liczbę województw w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="0BBD7B60" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="0BBD7B60" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6392A47F" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="6392A47F" w14:textId="347DC460" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00CE7D60" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB56F3">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Wymagania  na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wymagania </w:t>
+            </w:r>
+            <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="71EF5A9D" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="71EF5A9D" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3564CBE5" w14:textId="4A89CE1B" w:rsidR="00640C3E" w:rsidRPr="00AB56F3" w:rsidRDefault="0061345D" w:rsidP="001D1CB7">
-[...8 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3564CBE5" w14:textId="0BC34EE6" w:rsidR="00640C3E" w:rsidRPr="00D66EBD" w:rsidRDefault="0061345D" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="002358B1" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skazuje na mapie przebieg granic </w:t>
+            </w:r>
+            <w:r w:rsidR="005B6F9D" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polski i opisuje jej położenie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB59C95" w14:textId="26018A86" w:rsidR="009D3C4A" w:rsidRPr="00D66EBD" w:rsidRDefault="001040ED" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie mapy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ogólnogeograficznej</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D3C4A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F06C77" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">krótko omawia </w:t>
+            </w:r>
+            <w:r w:rsidR="009D3C4A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">położenie fizycznogeograficzne </w:t>
+            </w:r>
+            <w:r w:rsidR="00224079">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="009D3C4A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i polityczne Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDCB75D" w14:textId="3984665E" w:rsidR="00774647" w:rsidRPr="00D66EBD" w:rsidRDefault="00DE7340" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odszukuje</w:t>
+            </w:r>
+            <w:r w:rsidR="002358B1" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na mapie i nazywa skrajne punkty Polski i Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6533090E" w14:textId="7918A428" w:rsidR="001C1DD9" w:rsidRPr="00D66EBD" w:rsidRDefault="0061345D" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...128 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>podaje nazwę województwa, w którym mieszka oraz nazwę jego stolicy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="331DF269" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="331DF269" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="067434E5" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="067434E5" w14:textId="4B4E0F51" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00CE7D60" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB56F3">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Wymagania  na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Wymagania</w:t>
+            </w:r>
+            <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="78B718CD" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="78B718CD" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D187A21" w14:textId="0D9F2F80" w:rsidR="009D3C4A" w:rsidRPr="00AB56F3" w:rsidRDefault="002358B1" w:rsidP="001040ED">
-[...34 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0D187A21" w14:textId="3F832A7B" w:rsidR="009D3C4A" w:rsidRPr="00224079" w:rsidRDefault="002358B1" w:rsidP="00224079">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wskazuje na mapie sąsiadów Polski i określa, z którym państ</w:t>
+            </w:r>
+            <w:r w:rsidR="00875A30" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wem mamy najdłuższą, a z którym –</w:t>
+            </w:r>
+            <w:r w:rsidR="00224079">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002358B1" w:rsidRPr="00AB56F3">
-[...41 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00224079">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>najkrótszą granicę</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6367A76D" w14:textId="7F269EF8" w:rsidR="009D3C4A" w:rsidRPr="00D66EBD" w:rsidRDefault="002358B1" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odczytuje </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7340" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z mapy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>współrzędne geograficzne skrajnych punktów Polski i Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D12C1D" w14:textId="242C085B" w:rsidR="009D3C4A" w:rsidRPr="00D66EBD" w:rsidRDefault="0061345D" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidR="009D3C4A" w:rsidRPr="00AB56F3">
-[...23 lines deleted...]
-              <w:t>wskazuje na mapie województwa i ich stolice w Polsce</w:t>
+            <w:r w:rsidR="009D3C4A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ymienia przyrodnicze i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009D3C4A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodnicze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D3C4A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konsekwencje rozciągłości południkowej </w:t>
+            </w:r>
+            <w:r w:rsidR="00224079">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="009D3C4A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i równoleżnikowej Polski i Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A17A8E3" w14:textId="7F29E757" w:rsidR="00640C3E" w:rsidRPr="00D66EBD" w:rsidRDefault="00DE7340" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odszukuje</w:t>
+            </w:r>
+            <w:r w:rsidR="0061345D" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na mapie </w:t>
+            </w:r>
+            <w:r w:rsidR="00875A30" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polski </w:t>
+            </w:r>
+            <w:r w:rsidR="00034D9C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>województwa i ich stolice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="550EA05E" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="550EA05E" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="233F78EB" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="233F78EB" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB56F3">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wymagania na ocenę bardzo dobrą </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB56F3">
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="3AFDE83E" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="3AFDE83E" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="710F388D" w14:textId="4CFCFAFB" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="002358B1" w:rsidP="00571385">
-[...34 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="710F388D" w14:textId="667C05AE" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="002358B1" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa, któ</w:t>
+            </w:r>
+            <w:r w:rsidR="00875A30" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">re granice </w:t>
+            </w:r>
+            <w:r w:rsidR="005B6F9D" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polski </w:t>
+            </w:r>
+            <w:r w:rsidR="00875A30" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">są sztuczne, a które – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>naturalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="522A52DD" w14:textId="37C824A0" w:rsidR="002358B1" w:rsidRPr="00D66EBD" w:rsidRDefault="009D3C4A" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia przebieg granic Polski (w tym morskich wód wewnętrznych)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DFDC1BA" w14:textId="0082B928" w:rsidR="00640C3E" w:rsidRPr="00AB56F3" w:rsidRDefault="009D3C4A" w:rsidP="00571385">
-[...16 lines deleted...]
-              <w:t>wyjaśnia przyrodnicze i pozaprzyrodnicze konsekwencje rozciągłości południkowej i równoleżnikowej obszaru Polski i Europy</w:t>
+          <w:p w14:paraId="6DFDC1BA" w14:textId="48493E16" w:rsidR="00640C3E" w:rsidRPr="00D66EBD" w:rsidRDefault="009D3C4A" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia przyrodnicze i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodnicze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konsekwencje rozciągłości południkowej </w:t>
+            </w:r>
+            <w:r w:rsidR="00224079">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i równoleżnikowej Polski i Europy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="193DBC2B" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="193DBC2B" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="39C36D1D" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="39C36D1D" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB56F3">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wymagania na ocenę celującą </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB56F3">
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę bardzo dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="1DE19B77" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="1DE19B77" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="276BCC9A" w14:textId="4236AB5A" w:rsidR="004D6169" w:rsidRPr="00AB56F3" w:rsidRDefault="002358B1" w:rsidP="0061345D">
-[...14 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="276BCC9A" w14:textId="4236AB5A" w:rsidR="004D6169" w:rsidRPr="00D66EBD" w:rsidRDefault="002358B1" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oblicza rozciągłość południkową i równoleżnikową dowolnego obszaru</w:t>
             </w:r>
-            <w:r w:rsidR="009B2CB3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="009B2CB3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> na mapie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2797871F" w14:textId="4E68D979" w:rsidR="00640C3E" w:rsidRPr="00AB56F3" w:rsidRDefault="001C1DD9" w:rsidP="0061345D">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2797871F" w14:textId="3CDFA038" w:rsidR="00640C3E" w:rsidRPr="00D66EBD" w:rsidRDefault="001C1DD9" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">wykazuje związek między </w:t>
             </w:r>
-            <w:r w:rsidR="002358B1" w:rsidRPr="00AB56F3">
-[...37 lines deleted...]
-              <w:contextualSpacing/>
+            <w:r w:rsidR="00875A30" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>położeniem Polski na Ziemi</w:t>
+            </w:r>
+            <w:r w:rsidR="002358B1" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a warunkami przyrodniczymi</w:t>
+            </w:r>
+            <w:r w:rsidR="00875A30" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, które panują</w:t>
+            </w:r>
+            <w:r w:rsidR="000829F1" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w naszym kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18847C7B" w14:textId="361DBCC4" w:rsidR="00E946C6" w:rsidRPr="00D66EBD" w:rsidRDefault="00B217CC" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia</w:t>
+            </w:r>
+            <w:r w:rsidR="009D3C4A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wpływ położenia </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">geograficznego </w:t>
+            </w:r>
+            <w:r w:rsidR="009D3C4A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na sytuację gospodarczą i polityczną </w:t>
+            </w:r>
+            <w:r w:rsidR="001E6A3E" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DAB3F30" w14:textId="7C5A100F" w:rsidR="00EE2818" w:rsidRPr="00D66EBD" w:rsidRDefault="00EE2818" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oblicza rozciągłość południkową i równoleżnikową Polski i Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7500F456" w14:textId="52336188" w:rsidR="0061345D" w:rsidRPr="00D66EBD" w:rsidRDefault="0061345D" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia trójstopniowy podział administracyjny w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71492371" w14:textId="03E67EC4" w:rsidR="0061345D" w:rsidRPr="00AB56F3" w:rsidRDefault="0061345D" w:rsidP="00FA7B00">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00652639">
+          <w:p w14:paraId="71492371" w14:textId="03E67EC4" w:rsidR="0061345D" w:rsidRPr="00D66EBD" w:rsidRDefault="0061345D" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>charakteryzuje podział władzy samorządowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...23 lines deleted...]
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="5C648FB6" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="5C648FB6" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA46287" w14:textId="218D8156" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
-[...4 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="2BA46287" w14:textId="218D8156" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DZ</w:t>
             </w:r>
-            <w:r w:rsidR="004F446E" w:rsidRPr="00BE5981">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004F446E" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">IAŁ 2. </w:t>
             </w:r>
-            <w:r w:rsidR="00A97234" w:rsidRPr="00BE5981">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00A97234" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Środowisko przyrodnicze Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="6830A3CD" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="6830A3CD" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="18EA1B93" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="18EA1B93" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wymagania na ocenę dopuszczającą. Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="6B858E72" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="6B858E72" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73505AF5" w14:textId="77777777" w:rsidR="004302AD" w:rsidRPr="00BE5981" w:rsidRDefault="00805627" w:rsidP="009F04AB">
-[...6 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="73505AF5" w14:textId="796F8763" w:rsidR="004302AD" w:rsidRPr="00D66EBD" w:rsidRDefault="00805627" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="004302AD" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skazuje na mapie </w:t>
+            </w:r>
+            <w:r w:rsidR="00E16391" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="009F04AB" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasy </w:t>
+            </w:r>
+            <w:r w:rsidR="005B6F9D" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>krajobrazowe</w:t>
+            </w:r>
+            <w:r w:rsidR="009F04AB" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C68A231" w14:textId="550D4EEB" w:rsidR="009F04AB" w:rsidRPr="00D66EBD" w:rsidRDefault="009F04AB" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje nazwy i w</w:t>
+            </w:r>
+            <w:r w:rsidR="00222714" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ysokości</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bezwzględne najwyżej i najniżej położonych punktów w </w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">naszym </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55173375" w14:textId="20C13069" w:rsidR="009A1FD9" w:rsidRPr="00D66EBD" w:rsidRDefault="009A1FD9" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśni</w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00C25C0F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>terminy</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7D60" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7D60" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>plejstocen</w:t>
+            </w:r>
+            <w:r w:rsidR="00304DA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7D60" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>holocen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CADC1C2" w14:textId="30E8567C" w:rsidR="009A1FD9" w:rsidRDefault="00013210" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1FD9" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nazwy wydarzeń i procesów</w:t>
+            </w:r>
+            <w:r w:rsidR="0035035C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w historii Ziemi</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1FD9" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, które wpłynęły na ukształtowanie powierzchni Europy</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7340" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, w tym Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E3B5799" w14:textId="72517ADD" w:rsidR="00FC55EE" w:rsidRDefault="0056108B" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odnajduje</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC55EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na mapie łańcuchy górskie w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DECEC36" w14:textId="3BBAE40D" w:rsidR="00FC55EE" w:rsidRPr="00D66EBD" w:rsidRDefault="00FC55EE" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa, czym były zlodowacenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21F029C4" w14:textId="0A671FCA" w:rsidR="00FE5576" w:rsidRPr="00D66EBD" w:rsidRDefault="00FE5576" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00013210">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a główne surowce mineralne w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A57B06D" w14:textId="5B6C7E5D" w:rsidR="00F61941" w:rsidRDefault="00DE7340" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61941" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> różnice między pogodą a klimatem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BCBA2E3" w14:textId="3ACF9AA6" w:rsidR="00FC55EE" w:rsidRPr="00D66EBD" w:rsidRDefault="00FC55EE" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia główne elementy pogody i klimatu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70903620" w14:textId="288CDD06" w:rsidR="00D82800" w:rsidRPr="00D66EBD" w:rsidRDefault="00D82800" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">typ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>klimat</w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">panujący </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1715609B" w14:textId="641A5CC6" w:rsidR="00F61941" w:rsidRPr="00D66EBD" w:rsidRDefault="00D82800" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje czynniki kształtujące klimat w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA8A749" w14:textId="557FCC7C" w:rsidR="003D285C" w:rsidRPr="00D66EBD" w:rsidRDefault="003D285C" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wskazuje na mapie </w:t>
+            </w:r>
+            <w:r w:rsidR="00222714" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morze Bałtyckie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i omawia </w:t>
+            </w:r>
+            <w:r w:rsidR="00222714" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jego </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">położenie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E31FE38" w14:textId="75DE802A" w:rsidR="003D285C" w:rsidRDefault="003D285C" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00A43309" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a największe zatoki i wyspy Morza Bałtyckiego</w:t>
+            </w:r>
+            <w:r w:rsidR="00222714" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz wskazuje je na mapie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32FF39E7" w14:textId="77777777" w:rsidR="00DE137A" w:rsidRPr="00DE137A" w:rsidRDefault="00DE137A" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE137A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje elementy systemu rzecznego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD21868" w14:textId="7F9985E1" w:rsidR="00DE137A" w:rsidRPr="00DE137A" w:rsidRDefault="00DE137A" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE137A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje różne typy ujść rzek</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A3A192B" w14:textId="3F639085" w:rsidR="005449B6" w:rsidRDefault="00DE7340" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odszukuje</w:t>
+            </w:r>
+            <w:r w:rsidR="005449B6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na mapie największe rzeki w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496C94D7" w14:textId="1C26F32B" w:rsidR="00FC55EE" w:rsidRPr="00D66EBD" w:rsidRDefault="00FC55EE" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy, czym jest powódź</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CE8D5A3" w14:textId="32868B77" w:rsidR="00D013F9" w:rsidRPr="00D66EBD" w:rsidRDefault="00D013F9" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia</w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czym są gleby i wymienia ich </w:t>
+            </w:r>
+            <w:r w:rsidR="00B97D73" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>główne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> typy występujące w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72810F4B" w14:textId="77777777" w:rsidR="00B87926" w:rsidRDefault="00B87926" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje rodzaje lasów w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7359176A" w14:textId="5E0C7A9A" w:rsidR="00FC55EE" w:rsidRPr="00FC55EE" w:rsidRDefault="00FC55EE" w:rsidP="00FC55EE">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia funkcje lasów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14224615" w14:textId="77777777" w:rsidR="007964B5" w:rsidRPr="00D66EBD" w:rsidRDefault="007964B5" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wskazuje na mapie parki narodowe w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A71D1AC" w14:textId="48615D9F" w:rsidR="007964B5" w:rsidRPr="00D66EBD" w:rsidRDefault="007964B5" w:rsidP="00DE137A">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...437 lines deleted...]
-              <w:t>wymienia przykłady negatywnego wpływu człowieka na środowisko przyrodnicze</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4811" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przykłady negatywnego wpływu człowieka na środowisko przyrodnicze</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="6113FE7A" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="6113FE7A" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB698E2" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="7DB698E2" w14:textId="1AD3955A" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00CE7D60" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Wymagania  na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Wymagania</w:t>
+            </w:r>
+            <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="20A6BF96" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="20A6BF96" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22910888" w14:textId="3BF175A6" w:rsidR="002872C1" w:rsidRPr="00BE5981" w:rsidRDefault="009F04AB" w:rsidP="00571385">
+          <w:p w14:paraId="22910888" w14:textId="3CD7864B" w:rsidR="002872C1" w:rsidRDefault="009F04AB" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7F76C103" w14:textId="77777777" w:rsidR="00244B18" w:rsidRPr="00BE5981" w:rsidRDefault="009B2CB3" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podaje </w:t>
+            </w:r>
+            <w:r w:rsidR="00F06C77" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>najważniejsze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cechy pasów krajobrazowych w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD8920F" w14:textId="2EFEA0A9" w:rsidR="008F5EFD" w:rsidRPr="00D66EBD" w:rsidRDefault="008F5EFD" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3222EF20" w14:textId="77777777" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="005B6789" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa, kiedy wystąpiły zlodowacenia w Europie (w tym w Polsce)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F76C103" w14:textId="6F0DD103" w:rsidR="00244B18" w:rsidRPr="00D66EBD" w:rsidRDefault="009B2CB3" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="34BD9C07" w14:textId="77777777" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="005B6789" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wymienia główne </w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ruchy górotwórcze i zlodowacenia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7189" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dziejach Ziemi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, które miały wpływ na współczesną rzeźbę terenu</w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7189" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Europy, w tym Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3222EF20" w14:textId="5461F708" w:rsidR="005B6789" w:rsidRPr="00D66EBD" w:rsidRDefault="005B6789" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="6140083E" w14:textId="77777777" w:rsidR="00FE5576" w:rsidRPr="00BE5981" w:rsidRDefault="00FE5576" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00944CF4" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a typy gór</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BD9C07" w14:textId="0F4B9AEC" w:rsidR="005B6789" w:rsidRPr="00D66EBD" w:rsidRDefault="005B6789" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="53505442" w14:textId="77777777" w:rsidR="00FE5576" w:rsidRPr="00BE5981" w:rsidRDefault="00D82800" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00944CF4" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>skazuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elementy rzeźby polodowcowej w górach i na pozostałych obszarach </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6140083E" w14:textId="5C326C68" w:rsidR="00FE5576" w:rsidRPr="00D66EBD" w:rsidRDefault="00825BA8" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia zastosowania</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE5576" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> różnych surowców mineralnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53505442" w14:textId="77777777" w:rsidR="00FE5576" w:rsidRPr="00D66EBD" w:rsidRDefault="00D82800" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia czynniki kształtujące klimat w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3130E131" w14:textId="77777777" w:rsidR="00F61941" w:rsidRPr="00BE5981" w:rsidRDefault="00F61941" w:rsidP="00571385">
+          <w:p w14:paraId="6265F4EA" w14:textId="5486E721" w:rsidR="00211856" w:rsidRPr="00D66EBD" w:rsidRDefault="0012373C" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="63F4200C" w14:textId="26CB5553" w:rsidR="003D285C" w:rsidRPr="00BE5981" w:rsidRDefault="003D285C" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>określa</w:t>
+            </w:r>
+            <w:r w:rsidR="00211856" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cechy klimatów morskiego i kontynentalnego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3130E131" w14:textId="2D06FE41" w:rsidR="00F61941" w:rsidRPr="00D66EBD" w:rsidRDefault="00944CF4" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="6C7D9899" w14:textId="77777777" w:rsidR="003D285C" w:rsidRPr="00BE5981" w:rsidRDefault="003D285C" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>po</w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kazuje na mapie i o</w:t>
+            </w:r>
+            <w:r w:rsidR="00455BB6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rodzaje mas</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61941" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> powietrza napływające nad Polskę</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F4200C" w14:textId="1461B496" w:rsidR="003D285C" w:rsidRPr="00D66EBD" w:rsidRDefault="003D285C" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="06A52292" w14:textId="77777777" w:rsidR="005449B6" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przedstawia </w:t>
+            </w:r>
+            <w:r w:rsidR="0012373C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">faunę i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">główne cechy przyrodnicze Morza Bałtyckiego, w tym zasolenie </w:t>
+            </w:r>
+            <w:r w:rsidR="008F5EFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i temperaturę</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7D9899" w14:textId="15390DCF" w:rsidR="003D285C" w:rsidRPr="00D66EBD" w:rsidRDefault="00944CF4" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="170A9A84" w14:textId="77777777" w:rsidR="005449B6" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje</w:t>
+            </w:r>
+            <w:r w:rsidR="003D285C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> różne typy wybrzeży Morza Bałtyckiego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06A52292" w14:textId="520D6BC1" w:rsidR="005449B6" w:rsidRPr="00D66EBD" w:rsidRDefault="005449B6" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyja</w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">śnia, czym jest przepływ rzeki oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="009F2DB7" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> systemy rzeczne Wisły i Odry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170A9A84" w14:textId="77777777" w:rsidR="005449B6" w:rsidRDefault="005449B6" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wskazuje na mapie obszary zagrożone powodzią</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15662574" w14:textId="77777777" w:rsidR="00D013F9" w:rsidRPr="00BE5981" w:rsidRDefault="00D013F9" w:rsidP="00571385">
+          <w:p w14:paraId="7D45C4ED" w14:textId="3A9AE536" w:rsidR="008F5EFD" w:rsidRPr="00D66EBD" w:rsidRDefault="0032278A" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wylicza</w:t>
+            </w:r>
+            <w:r w:rsidR="008F5EFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> główne przyczyny i skutki powodzi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15662574" w14:textId="77777777" w:rsidR="00D013F9" w:rsidRPr="00D66EBD" w:rsidRDefault="00D013F9" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>podaje najważniejsze cechy gleb charakterystycznych dla obszaru Polski</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C5C65DB" w14:textId="77777777" w:rsidR="00D013F9" w:rsidRPr="00BE5981" w:rsidRDefault="00D013F9" w:rsidP="00571385">
+          <w:p w14:paraId="2C5C65DB" w14:textId="0F1D5BCE" w:rsidR="00D013F9" w:rsidRDefault="00D013F9" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1A1DF87E" w14:textId="77777777" w:rsidR="00B87926" w:rsidRPr="00BE5981" w:rsidRDefault="00B87926" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie mapy tematycznej o</w:t>
+            </w:r>
+            <w:r w:rsidR="00211856" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozmieszczenie gleb w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C5A0D4" w14:textId="5FD6B261" w:rsidR="007C2B73" w:rsidRPr="007C2B73" w:rsidRDefault="007C2B73" w:rsidP="007C2B73">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="09F722F8" w14:textId="77777777" w:rsidR="00B87926" w:rsidRPr="00BE5981" w:rsidRDefault="00B87926" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia różne rodzaje lasów w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A1DF87E" w14:textId="57F72D76" w:rsidR="00B87926" w:rsidRPr="00D66EBD" w:rsidRDefault="00944CF4" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0CF6C38D" w14:textId="77777777" w:rsidR="007964B5" w:rsidRPr="00BE5981" w:rsidRDefault="007964B5" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czym jest lesistość i</w:t>
+            </w:r>
+            <w:r w:rsidR="00B87926" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> podaje je</w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+            <w:r w:rsidR="00B87926" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wartość dla Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF6C38D" w14:textId="48D38CE0" w:rsidR="007964B5" w:rsidRPr="00D66EBD" w:rsidRDefault="007964B5" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="178D3E96" w14:textId="2C81223A" w:rsidR="005F677B" w:rsidRPr="00BE5981" w:rsidRDefault="005F677B" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje przykłady form ochrony przyrody w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178D3E96" w14:textId="2C81223A" w:rsidR="005F677B" w:rsidRPr="00D66EBD" w:rsidRDefault="005F677B" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wymienia cele ochrony przyrody</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="6E400FA5" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="6E400FA5" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="38108EB9" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="38108EB9" w14:textId="7EB847BC" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00740815" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Wymagania  na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Wymagania </w:t>
+            </w:r>
+            <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="0682855E" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="0682855E" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4115DDC9" w14:textId="134734FB" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="009F04AB" w:rsidP="00571385">
+          <w:p w14:paraId="4115DDC9" w14:textId="4E6A172D" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="009F04AB" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">wskazuje na mapie i charakteryzuje pas krajobrazowy, na </w:t>
             </w:r>
-            <w:r w:rsidR="00584140" w:rsidRPr="00BE5981">
-[...12 lines deleted...]
-          <w:p w14:paraId="1BF9DD21" w14:textId="77777777" w:rsidR="009F04AB" w:rsidRPr="00BE5981" w:rsidRDefault="009F04AB" w:rsidP="00571385">
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">którego </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>obszarze mieszka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BF9DD21" w14:textId="7991F00A" w:rsidR="009F04AB" w:rsidRPr="00D66EBD" w:rsidRDefault="009F04AB" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>omawia mapę hipsometryczną Polski</w:t>
             </w:r>
-            <w:r w:rsidR="00C71A80" w:rsidRPr="00BE5981">
-[...6 lines deleted...]
-          <w:p w14:paraId="6A1A3082" w14:textId="77777777" w:rsidR="009B2CB3" w:rsidRPr="00BE5981" w:rsidRDefault="009B2CB3" w:rsidP="00571385">
+            <w:r w:rsidR="00350511" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i</w:t>
+            </w:r>
+            <w:r w:rsidR="00C71A80" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> odczytuje </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34CF8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z niej </w:t>
+            </w:r>
+            <w:r w:rsidR="00C71A80" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wysokośc</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34CF8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i bezwzględne wybranych punktów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A1A3082" w14:textId="709A880D" w:rsidR="009B2CB3" w:rsidRPr="00D66EBD" w:rsidRDefault="004A0F8F" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="77A4B52D" w14:textId="623D30CC" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="009A1FD9" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="009B2CB3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wpływ ruchów górotwórczych i zlodowaceń na ukształtowanie powierzchni Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77A4B52D" w14:textId="63A99441" w:rsidR="005B6789" w:rsidRPr="00D66EBD" w:rsidRDefault="009A1FD9" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...17 lines deleted...]
-          <w:p w14:paraId="59AC4E68" w14:textId="77777777" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="005B6789" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">opisuje cechy różnych typów gór oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="005B6789" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podaje </w:t>
+            </w:r>
+            <w:r w:rsidR="00825BA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ich </w:t>
+            </w:r>
+            <w:r w:rsidR="00E16F47" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przykłady w Polsce i </w:t>
+            </w:r>
+            <w:r w:rsidR="005B6789" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Europie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59AC4E68" w14:textId="577943E8" w:rsidR="005B6789" w:rsidRPr="00D66EBD" w:rsidRDefault="005B6789" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="584C93AF" w14:textId="77777777" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="005B6789" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia </w:t>
+            </w:r>
+            <w:r w:rsidR="00C25C0F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>termin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>orogeneza</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="584C93AF" w14:textId="77777777" w:rsidR="005B6789" w:rsidRPr="00D66EBD" w:rsidRDefault="005B6789" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">charakteryzuje elementy rzeźby polodowcowej w górach i na pozostałych obszarach </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4925B76A" w14:textId="77777777" w:rsidR="00FE5576" w:rsidRPr="00BE5981" w:rsidRDefault="00FE5576" w:rsidP="00571385">
+          <w:p w14:paraId="4925B76A" w14:textId="5B3676DB" w:rsidR="00FE5576" w:rsidRPr="00D66EBD" w:rsidRDefault="00350511" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="01A01B6D" w14:textId="77777777" w:rsidR="00FE5576" w:rsidRPr="00BE5981" w:rsidRDefault="00FE5576" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>po</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE5576" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kazuje na mapie rozmieszczenie głównych surowców mineralnych Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A01B6D" w14:textId="77777777" w:rsidR="00FE5576" w:rsidRPr="00D66EBD" w:rsidRDefault="00FE5576" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia znaczenie gospodarcze surowców mineralnych</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B2B3DE3" w14:textId="77777777" w:rsidR="00D82800" w:rsidRPr="00BE5981" w:rsidRDefault="00D82800" w:rsidP="00571385">
+          <w:p w14:paraId="7B2B3DE3" w14:textId="77777777" w:rsidR="00D82800" w:rsidRPr="00D66EBD" w:rsidRDefault="00D82800" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">odczytuje dane dotyczące klimatu w Polsce przedstawione na mapach </w:t>
             </w:r>
-            <w:r w:rsidR="00F61941" w:rsidRPr="00BE5981">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00F61941" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">tematycznych </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
-[...6 lines deleted...]
-          <w:p w14:paraId="110FCED0" w14:textId="77777777" w:rsidR="00F61941" w:rsidRPr="00BE5981" w:rsidRDefault="00F61941" w:rsidP="00571385">
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oraz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>klimatogramach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="110FCED0" w14:textId="0F318E7C" w:rsidR="00F61941" w:rsidRPr="00D66EBD" w:rsidRDefault="00877558" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="297C20A2" w14:textId="77777777" w:rsidR="003D285C" w:rsidRPr="00BE5981" w:rsidRDefault="003D285C" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4F1A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, jak </w:t>
+            </w:r>
+            <w:r w:rsidR="00F61941" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>powsta</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4F1A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ją</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61941" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wiatr</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4F1A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y lokalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="297C20A2" w14:textId="77777777" w:rsidR="003D285C" w:rsidRPr="00D66EBD" w:rsidRDefault="003D285C" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wymienia przyczyny degradacji wód Morza Bałtyckiego</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A5A48FA" w14:textId="77777777" w:rsidR="003D285C" w:rsidRPr="00BE5981" w:rsidRDefault="003D285C" w:rsidP="00571385">
+          <w:p w14:paraId="1A5A48FA" w14:textId="77777777" w:rsidR="003D285C" w:rsidRPr="00D66EBD" w:rsidRDefault="003D285C" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>charakteryzuje ruch wody w Morzu Bałtyckim (pływy, sztorm)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B3736D4" w14:textId="77777777" w:rsidR="005449B6" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="00571385">
+          <w:p w14:paraId="7B3736D4" w14:textId="77777777" w:rsidR="005449B6" w:rsidRDefault="005449B6" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>opisuje walory przyrodnicze Wisły i Odry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="620D51DB" w14:textId="77777777" w:rsidR="00D013F9" w:rsidRPr="00BE5981" w:rsidRDefault="00D013F9" w:rsidP="00571385">
+          <w:p w14:paraId="6B79456D" w14:textId="3FD65106" w:rsidR="00DE137A" w:rsidRPr="00D66EBD" w:rsidRDefault="00DE137A" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0250831A" w14:textId="77777777" w:rsidR="00D013F9" w:rsidRPr="00BE5981" w:rsidRDefault="00D013F9" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia poziomy glebowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39EBFF6E" w14:textId="51F67FB9" w:rsidR="009A05A5" w:rsidRPr="00D66EBD" w:rsidRDefault="00D013F9" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>podaje różnice między żyznością a urodzajnością gleb</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39EBFF6E" w14:textId="77777777" w:rsidR="009A05A5" w:rsidRPr="00BE5981" w:rsidRDefault="009A05A5" w:rsidP="00571385">
+          <w:p w14:paraId="705C9EB4" w14:textId="24BAAD41" w:rsidR="00B87926" w:rsidRPr="00D66EBD" w:rsidRDefault="00606C16" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...13 lines deleted...]
-          <w:p w14:paraId="705C9EB4" w14:textId="77777777" w:rsidR="00B87926" w:rsidRPr="00BE5981" w:rsidRDefault="00B87926" w:rsidP="00571385">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie mapy tematycznej przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidR="00B87926" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>óżnicowanie lesistości w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED32D6C" w14:textId="446770C3" w:rsidR="007964B5" w:rsidRPr="00D66EBD" w:rsidRDefault="009F2DB7" w:rsidP="005D5F2C">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="005D5F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t>charakteryzuje formy ochrony przyrody występujące na obszarze własnego regionu</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="007964B5" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formy ochrony przyrody występujące </w:t>
+            </w:r>
+            <w:r w:rsidR="00E16F47" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w swoim </w:t>
+            </w:r>
+            <w:r w:rsidR="007964B5" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>region</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4F1A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="235B270A" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="235B270A" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="584327CF" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="584327CF" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+              </w:rPr>
               <w:t xml:space="preserve">Wymagania na ocenę bardzo dobrą </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="70337F77" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="70337F77" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26628D74" w14:textId="667456DB" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="009F04AB" w:rsidP="005449B6">
+          <w:p w14:paraId="26628D74" w14:textId="5C4EBBA6" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="009F04AB" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="723412F7" w14:textId="120D9B93" w:rsidR="009B2CB3" w:rsidRPr="00BE5981" w:rsidRDefault="005B6789" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porównuje pasy krajobrazowe w Polsce pod względem </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4F1A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>budowy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="723412F7" w14:textId="120D9B93" w:rsidR="009B2CB3" w:rsidRPr="00D66EBD" w:rsidRDefault="005B6789" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wskazuje na mapie i charakteryzuje łańcuchy górskie w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76D804FB" w14:textId="2613FE77" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="005B6789" w:rsidP="005449B6">
+          <w:p w14:paraId="76D804FB" w14:textId="2613FE77" w:rsidR="005B6789" w:rsidRPr="00D66EBD" w:rsidRDefault="005B6789" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wymienia cechy rzeźby polodowcowej w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5579DAD8" w14:textId="75BD4B9E" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="005B6789" w:rsidP="005449B6">
+          <w:p w14:paraId="5579DAD8" w14:textId="3D6657BC" w:rsidR="005B6789" w:rsidRPr="00D66EBD" w:rsidRDefault="005F3F46" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="73EB073B" w14:textId="02725B55" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="005B6789" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>po</w:t>
+            </w:r>
+            <w:r w:rsidR="005B6789" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kazuje na mapie świata różne typy gór</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EB073B" w14:textId="02725B55" w:rsidR="005B6789" w:rsidRPr="00D66EBD" w:rsidRDefault="005B6789" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia chronologię powstawania gór na świecie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="102F212E" w14:textId="1161817C" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="00F350C9" w:rsidP="005449B6">
+          <w:p w14:paraId="102F212E" w14:textId="019D1ABC" w:rsidR="005B6789" w:rsidRPr="00D66EBD" w:rsidRDefault="005F3F46" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="4F735CC0" w14:textId="77777777" w:rsidR="00E16391" w:rsidRPr="00BE5981" w:rsidRDefault="00FE5576" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00F350C9" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4F1A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zlodowacenia na obszarze Polski </w:t>
+            </w:r>
+            <w:r w:rsidR="00F350C9" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i wskazuje na mapie </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4F1A" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ich zasięg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F735CC0" w14:textId="77777777" w:rsidR="00E16391" w:rsidRPr="00D66EBD" w:rsidRDefault="00FE5576" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>przedstawia czynniki kształtujące rzeźbę terenu w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CEDDBE0" w14:textId="20D91D3E" w:rsidR="002C3BC8" w:rsidRPr="00BE5981" w:rsidRDefault="002C3BC8" w:rsidP="005449B6">
+          <w:p w14:paraId="4CEDDBE0" w14:textId="74F93E86" w:rsidR="002C3BC8" w:rsidRPr="00D66EBD" w:rsidRDefault="002C3BC8" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="37F1D615" w14:textId="54C22A7C" w:rsidR="00FE5576" w:rsidRPr="00BE5981" w:rsidRDefault="00FE5576" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9779F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rodzaje surowców mineralnych i sposoby ich wydobywania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F1D615" w14:textId="6816B210" w:rsidR="00FE5576" w:rsidRPr="00D66EBD" w:rsidRDefault="00FE5576" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">analizuje </w:t>
             </w:r>
-            <w:r w:rsidR="002C3BC8" w:rsidRPr="00BE5981">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="002C3BC8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mapę</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
-[...24 lines deleted...]
-          <w:p w14:paraId="705D43EC" w14:textId="77777777" w:rsidR="002C3BC8" w:rsidRPr="00BE5981" w:rsidRDefault="002C3BC8" w:rsidP="005449B6">
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002C3BC8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozmieszczenia i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wydobycia surowców mineralnych w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705D43EC" w14:textId="62BC19C3" w:rsidR="002C3BC8" w:rsidRPr="00D66EBD" w:rsidRDefault="002C3BC8" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="199FD2DE" w14:textId="77777777" w:rsidR="00D82800" w:rsidRPr="00BE5981" w:rsidRDefault="00D82800" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje główne </w:t>
+            </w:r>
+            <w:r w:rsidR="002D17D6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rodzaje skał występujące</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="199FD2DE" w14:textId="77777777" w:rsidR="00D82800" w:rsidRPr="00D66EBD" w:rsidRDefault="00D82800" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="5F716AE3" w14:textId="0B46ED21" w:rsidR="00F61941" w:rsidRPr="00BE5981" w:rsidRDefault="00F61941" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie map i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>klimatogramów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> charakteryzuje klimat w Polsce oraz długość okresu wegetacyjnego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F716AE3" w14:textId="0B46ED21" w:rsidR="00F61941" w:rsidRPr="00D66EBD" w:rsidRDefault="00F61941" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>na podstawie mapy tematycznej omawia zróżnicowanie wielkości opadów w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15BDBDD9" w14:textId="77777777" w:rsidR="00D82800" w:rsidRPr="00BE5981" w:rsidRDefault="00D82800" w:rsidP="005449B6">
+          <w:p w14:paraId="15BDBDD9" w14:textId="77777777" w:rsidR="00D82800" w:rsidRPr="00D66EBD" w:rsidRDefault="00D82800" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wyszukuje i prezentuje informacje dotyczące prognozowania pogody i zmian klimatu Polski</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A22F54" w14:textId="29CBB6CB" w:rsidR="003D285C" w:rsidRPr="00BE5981" w:rsidRDefault="003D285C" w:rsidP="005449B6">
+          <w:p w14:paraId="31A22F54" w14:textId="3B478073" w:rsidR="003D285C" w:rsidRPr="00D66EBD" w:rsidRDefault="003D285C" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="7D75D3E1" w14:textId="77777777" w:rsidR="003D285C" w:rsidRPr="00BE5981" w:rsidRDefault="003D285C" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porównuje cechy Morza Bałtyckiego z </w:t>
+            </w:r>
+            <w:r w:rsidR="00246DF0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cechami innych mórz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (uwzględniając np. zasolenie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7E3789" w14:textId="457C2612" w:rsidR="005449B6" w:rsidRPr="00D66EBD" w:rsidRDefault="003D285C" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia przyczyny i skutki degradacji wód Morza Bałtyckiego</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F7E3789" w14:textId="77777777" w:rsidR="005449B6" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="005449B6">
+          <w:p w14:paraId="12430476" w14:textId="2892A84D" w:rsidR="005449B6" w:rsidRPr="00D66EBD" w:rsidRDefault="004A0F8F" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="10668238" w14:textId="77777777" w:rsidR="005449B6" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wylicza</w:t>
+            </w:r>
+            <w:r w:rsidR="005449B6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sposoby wykorzystania rzek w Polsce</w:t>
+            </w:r>
+            <w:r w:rsidR="00D013F9" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ocenia ich znaczenie gospodarcze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B9F9D86" w14:textId="6649C53A" w:rsidR="005449B6" w:rsidRPr="00D66EBD" w:rsidRDefault="005449B6" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="00B050"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="6C04D4D9" w14:textId="6F872165" w:rsidR="005449B6" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie mapy o</w:t>
+            </w:r>
+            <w:r w:rsidR="00887116" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sieć rzeczną w Polsce, wskazuje zlewiska</w:t>
+            </w:r>
+            <w:r w:rsidR="005B710E" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> poszczególnych rzek</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08473325" w14:textId="77777777" w:rsidR="005449B6" w:rsidRPr="00D66EBD" w:rsidRDefault="005449B6" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="00B050"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="12430476" w14:textId="5F64E739" w:rsidR="005449B6" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje metody ochrony przeciwpowodziowej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0EB8DE" w14:textId="4F7755F4" w:rsidR="00A378AE" w:rsidRPr="00D66EBD" w:rsidRDefault="00A378AE" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="5B9F9D86" w14:textId="77777777" w:rsidR="005449B6" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocenia typy gleb występujących w Polsce pod względem ich przydatności rolniczej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B89318" w14:textId="765BE5FB" w:rsidR="00B87926" w:rsidRPr="00D66EBD" w:rsidRDefault="00B87926" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="08473325" w14:textId="77777777" w:rsidR="005449B6" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="005449B6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cha</w:t>
+            </w:r>
+            <w:r w:rsidR="00F71C6E" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rakteryzuje różne rodzaje lasów i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozpoznaje je podczas obserwacji</w:t>
+            </w:r>
+            <w:r w:rsidR="007C2B73">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub na podstawie materiału ilustracyjnego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576F9EFF" w14:textId="42D8C8FD" w:rsidR="007964B5" w:rsidRPr="00D66EBD" w:rsidRDefault="007964B5" w:rsidP="00A378AE">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...43 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...41 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wyjaśnia znaczenie ochrony przyrody</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="64BC47B1" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="64BC47B1" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="02ADE87A" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="02ADE87A" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Wymagania na ocenę celującą </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę bardzo dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="02E8B16E" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="02E8B16E" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32487DFC" w14:textId="64CC0D99" w:rsidR="00AB56F3" w:rsidRPr="00BE5981" w:rsidRDefault="00FE5576" w:rsidP="005B6789">
-[...41 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="32487DFC" w14:textId="5D6DD832" w:rsidR="00AB56F3" w:rsidRPr="00D66EBD" w:rsidRDefault="00657936" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analizuje zależności</w:t>
+            </w:r>
+            <w:r w:rsidR="00246DF0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB56F3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">między </w:t>
+            </w:r>
+            <w:r w:rsidR="00246DF0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ruchami górotwórczymi i zlodowaceniami</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB56F3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w dziejach</w:t>
+            </w:r>
+            <w:r w:rsidR="00246DF0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A56E94" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ziemi </w:t>
+            </w:r>
+            <w:r w:rsidR="00602AF6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00AB56F3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a ukształtowaniem powierzchni</w:t>
+            </w:r>
+            <w:r w:rsidR="00246DF0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A56E94" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Europy (w tym Polski)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30DD6F5D" w14:textId="34B4BFB1" w:rsidR="00AB56F3" w:rsidRPr="00D66EBD" w:rsidRDefault="00AB56F3" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omawia podział </w:t>
+            </w:r>
+            <w:r w:rsidR="00F56501" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-              <w:contextualSpacing/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dziejów geologicznych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ziemi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2829219C" w14:textId="5E3612C4" w:rsidR="00AB56F3" w:rsidRPr="00D66EBD" w:rsidRDefault="00AB56F3" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">wymienia ważne </w:t>
             </w:r>
-            <w:r w:rsidR="002C3BC8" w:rsidRPr="00BE5981">
+            <w:r w:rsidR="002C3BC8" w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wydarzenia</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:ind w:left="452"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w historii </w:t>
+            </w:r>
+            <w:r w:rsidR="0035035C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ziemi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32ABF66E" w14:textId="201D9125" w:rsidR="005B6789" w:rsidRPr="00D66EBD" w:rsidRDefault="005B6789" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozpoznaje</w:t>
+            </w:r>
+            <w:r w:rsidR="00D10CA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E5721" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na fotografiach, ilustracjach i </w:t>
+            </w:r>
+            <w:r w:rsidR="00D10CA8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidR="004E5721" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>terenie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> różne elementy </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE61DA" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ukształtowania terenu </w:t>
+            </w:r>
+            <w:r w:rsidR="005F78DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">(w tym </w:t>
+            </w:r>
+            <w:r w:rsidR="00F1685D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">formy </w:t>
+            </w:r>
+            <w:r w:rsidR="005F78DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">polodowcowe) </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE61DA" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w Polsce oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia ich powstanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D9D09C" w14:textId="5B979B0F" w:rsidR="00FE5576" w:rsidRPr="00D66EBD" w:rsidRDefault="00246DF0" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykazuje zależność </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE5576" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">między występującymi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na danym terenie </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE5576" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">surowcami mineralnymi </w:t>
+            </w:r>
+            <w:r w:rsidR="00224079">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00FE5576" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a rodzajem energetyki oraz rozwojem przemysłu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C84B148" w14:textId="286BEF22" w:rsidR="002C3BC8" w:rsidRPr="00D66EBD" w:rsidRDefault="00AC030B" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3BC8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE61DA" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>skutki</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3BC8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wydobycia surowców mineralnych </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE61DA" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dla środowiska</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3BC8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przyrodnicze</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE61DA" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75A5DB85" w14:textId="77777777" w:rsidR="00D82800" w:rsidRPr="00D66EBD" w:rsidRDefault="00D82800" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia wpływ zmienności pogody w Polsce na rolnictwo, transport i turystykę</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45343DA4" w14:textId="494A9C96" w:rsidR="003D285C" w:rsidRPr="00D66EBD" w:rsidRDefault="003D285C" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>propo</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC030B" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nuje działania mające</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na celu ochronę wód Morza Bałtyckiego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A2AC27" w14:textId="62246F54" w:rsidR="003D285C" w:rsidRPr="00D66EBD" w:rsidRDefault="00AC030B" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia</w:t>
+            </w:r>
+            <w:r w:rsidR="005449B6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wpływ zagospodarowania dorzecza, w tym zabudowy obszarów zalewowych </w:t>
+            </w:r>
+            <w:r w:rsidR="00224079">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="005449B6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i tworzenia sztucznych zbiorn</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7D60" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ików, na występowanie i skutki </w:t>
+            </w:r>
+            <w:r w:rsidR="005449B6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>powodzi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDBDB30" w14:textId="4F7AA0EC" w:rsidR="00D013F9" w:rsidRPr="00D66EBD" w:rsidRDefault="00D013F9" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje przykład</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC030B" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y największych powodzi w Polsce i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wyszukuje informacje na ich temat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46CD5F2C" w14:textId="7B64E67C" w:rsidR="0088038A" w:rsidRPr="00D66EBD" w:rsidRDefault="0088038A" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia metody ochrony przeciwpowodziowej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CDBD075" w14:textId="325EFF58" w:rsidR="00D013F9" w:rsidRPr="00D66EBD" w:rsidRDefault="00F4222F" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie zdjęć i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D013F9" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> obserwacji terenowych </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC030B" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00253919">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licza</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7D60" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> różne typy gleb i podaje ich</w:t>
+            </w:r>
+            <w:r w:rsidR="00D013F9" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cechy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788EAEED" w14:textId="14D9A852" w:rsidR="00EE2818" w:rsidRPr="00D66EBD" w:rsidRDefault="00EE2818" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia czynniki glebotwórcze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48371CF4" w14:textId="2F55E2D4" w:rsidR="00EE2818" w:rsidRPr="00D66EBD" w:rsidRDefault="00EE2818" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy, jak powstają gleby</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28430924" w14:textId="30C837E5" w:rsidR="00B87926" w:rsidRPr="00D66EBD" w:rsidRDefault="00B87926" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia </w:t>
+            </w:r>
+            <w:r w:rsidR="00F4222F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>związek między warunkami przyrodniczymi na danym terenie a występowaniem tam określonego rodzaju</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F4222F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lasów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A17C7B8" w14:textId="03090985" w:rsidR="00B87926" w:rsidRPr="00D66EBD" w:rsidRDefault="00FD4DA7" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidR="00B87926" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przydatność gospodarczą i przyrodniczą lasów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="389ACF49" w14:textId="1AF6D586" w:rsidR="00EE2818" w:rsidRPr="00D66EBD" w:rsidRDefault="00EE2818" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uzasadnia szkodliwość procesu wylesiania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4550C61E" w14:textId="34E487B9" w:rsidR="007964B5" w:rsidRPr="00D66EBD" w:rsidRDefault="007964B5" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje argumenty za koniecznością zachowania walorów przyrodniczych</w:t>
+            </w:r>
+            <w:r w:rsidR="00806966" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> naszego kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79264750" w14:textId="77777777" w:rsidR="00F56501" w:rsidRPr="00D66EBD" w:rsidRDefault="00F56501" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje wybrane parki narodowe w Polsce</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6334FD5D" w14:textId="4C8ABF0C" w:rsidR="005F677B" w:rsidRPr="00D66EBD" w:rsidRDefault="005F677B" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...316 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>korzysta z różnych źródeł informacji w celu poznania form ochrony przyrody w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="3560CC7C" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="3560CC7C" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6B624E40" w14:textId="32D94FD9" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
-            <w:pPr>
+          <w:p w14:paraId="6B624E40" w14:textId="32D94FD9" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>DZI</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1972" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>AŁ 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81341" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="003D5F34" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Ludność Polski</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81341" w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="32C680EF" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="32C680EF" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9185CA" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="5D9185CA" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wymagania na ocenę dopuszczającą. Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="6A4DFDE8" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="6A4DFDE8" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5D8FD9" w14:textId="460BAA1A" w:rsidR="003D5F34" w:rsidRPr="00BE5981" w:rsidRDefault="00BD3014" w:rsidP="003D5F34">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0C5D8FD9" w14:textId="4F72D2D7" w:rsidR="003D5F34" w:rsidRPr="00D66EBD" w:rsidRDefault="00BD3014" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podaje liczbę ludności </w:t>
+            </w:r>
+            <w:r w:rsidR="00930336" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B333771" w14:textId="31432545" w:rsidR="00BD3014" w:rsidRPr="00D66EBD" w:rsidRDefault="00BD3014" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia czynniki wpływające na osiedlanie się ludności</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72DC1259" w14:textId="7622A236" w:rsidR="00BD3014" w:rsidRPr="00D66EBD" w:rsidRDefault="00E248B5" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3014" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czym jest gęstość zaludnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DAC491" w14:textId="67674BB0" w:rsidR="0022269D" w:rsidRPr="00D66EBD" w:rsidRDefault="0003784C" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A16" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czym są migracje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31A52E66" w14:textId="3BD85A13" w:rsidR="003C6A16" w:rsidRPr="00D66EBD" w:rsidRDefault="003C6A16" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia </w:t>
+            </w:r>
+            <w:r w:rsidR="00304DA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>terminy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>imigrant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emigrant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A22685" w14:textId="2ECD0D9B" w:rsidR="003C6A16" w:rsidRPr="00D66EBD" w:rsidRDefault="005A2EEA" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A16" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, czym </w:t>
+            </w:r>
+            <w:r w:rsidR="005F78DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>są</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A16" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przyrost naturalny</w:t>
+            </w:r>
+            <w:r w:rsidR="005F78DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i przyrost rzeczywisty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1753D373" w14:textId="77777777" w:rsidR="00C83511" w:rsidRPr="00D66EBD" w:rsidRDefault="00C83511" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odczytuje informacje z piramidy płci i wieku ludności Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EDAB6D6" w14:textId="17AB7E51" w:rsidR="00C83511" w:rsidRPr="00D66EBD" w:rsidRDefault="00C83511" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie piramidy płci i wieku </w:t>
+            </w:r>
+            <w:r w:rsidR="0003784C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B3C31" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podstawowe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> typy społeczeństw</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27AC6939" w14:textId="4C23C8F4" w:rsidR="001A322E" w:rsidRPr="00D66EBD" w:rsidRDefault="001A322E" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia, czym </w:t>
+            </w:r>
+            <w:r w:rsidR="000F1932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>są</w:t>
+            </w:r>
+            <w:r w:rsidR="00217B54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mniejszości</w:t>
+            </w:r>
+            <w:r w:rsidR="000F1932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> narodowa, etniczna, wyznaniowa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218F6433" w14:textId="0F8BDA5B" w:rsidR="001A322E" w:rsidRPr="00D66EBD" w:rsidRDefault="0003784C" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="001A322E" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, czym </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA4B62" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>są</w:t>
+            </w:r>
+            <w:r w:rsidR="001A322E" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> urbanizacja i wskaźnik urbanizacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A6CB20D" w14:textId="77777777" w:rsidR="000F5307" w:rsidRPr="004064DB" w:rsidRDefault="000F5307" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...278 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="0003784C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cechy miast i wsi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D387785" w14:textId="5147A8CD" w:rsidR="004064DB" w:rsidRPr="004064DB" w:rsidRDefault="004064DB" w:rsidP="004064DB">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wskazuje na mapie największe miasta w Polsce</w:t>
-            </w:r>
-[...25 lines deleted...]
-              <w:t>wymienia cechy miast i wsi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="61009AEF" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="61009AEF" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4D12B041" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="4D12B041" w14:textId="497B5844" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00CE7D60" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Wymagania  na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wymagania </w:t>
+            </w:r>
+            <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="094CE8F7" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="094CE8F7" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50159696" w14:textId="0F3F91A1" w:rsidR="003D5F34" w:rsidRPr="00BE5981" w:rsidRDefault="00B65B16" w:rsidP="003D5F34">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="50159696" w14:textId="0F3F91A1" w:rsidR="003D5F34" w:rsidRPr="00D66EBD" w:rsidRDefault="00B65B16" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">omawia </w:t>
             </w:r>
-            <w:r w:rsidR="00BD3014" w:rsidRPr="00BE5981">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00BD3014" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zróżnicowanie gęstości zaludnienia w Polsce na podstawie map tematycznych</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02EBEBA7" w14:textId="2561BC52" w:rsidR="00BD3014" w:rsidRPr="00BE5981" w:rsidRDefault="00BD3014" w:rsidP="003D5F34">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0F86D66F" w14:textId="168E0737" w:rsidR="0088038A" w:rsidRPr="00D66EBD" w:rsidRDefault="0088038A" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odczytuje z wykresów i tabel danych statystycznych </w:t>
+            </w:r>
+            <w:r w:rsidR="004B3C31" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>liczbę</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ludności w Polsce w różnych latach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02EBEBA7" w14:textId="7850C058" w:rsidR="00BD3014" w:rsidRPr="00D66EBD" w:rsidRDefault="00EB0D73" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje czynniki</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3014" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wpływające na osiedlanie się ludności dawniej i dziś</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4643EBB7" w14:textId="5F4444D9" w:rsidR="003C6A16" w:rsidRPr="00D66EBD" w:rsidRDefault="003C6A16" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wymienia rodzaje migracji</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="700F2405" w14:textId="77777777" w:rsidR="0022269D" w:rsidRPr="00BE5981" w:rsidRDefault="003C6A16" w:rsidP="0022269D">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="700F2405" w14:textId="5F5762CA" w:rsidR="0022269D" w:rsidRPr="00D66EBD" w:rsidRDefault="003C6A16" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podaje przyczyny i skutki migracji </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB0D73" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dla Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A5B25A5" w14:textId="426747C8" w:rsidR="003C6A16" w:rsidRPr="00D66EBD" w:rsidRDefault="00EB0D73" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">wyjaśnia </w:t>
             </w:r>
-            <w:r w:rsidR="00584140" w:rsidRPr="00BE5981">
-[...198 lines deleted...]
-              <w:t>wymienia funkcje miast, podaje przykłady</w:t>
+            <w:r w:rsidR="00304DA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>terminy</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A16" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A16" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyż</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demograficzny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A16" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A16" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>niż demograficzny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E85F49" w14:textId="4A8A5DE1" w:rsidR="002E509F" w:rsidRPr="00D66EBD" w:rsidRDefault="00862314" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wylicza</w:t>
+            </w:r>
+            <w:r w:rsidR="002E509F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przyczyny i skutki spadku przyrostu naturalnego w krajach wysoko rozwiniętych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7509B2D4" w14:textId="71858996" w:rsidR="00C83511" w:rsidRDefault="00522417" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00C83511" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje </w:t>
+            </w:r>
+            <w:r w:rsidR="00862314" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odczytane </w:t>
+            </w:r>
+            <w:r w:rsidR="00C83511" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z piramidy płci i wieku ludności Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DCFB0B7" w14:textId="022F38C9" w:rsidR="00BC75E7" w:rsidRPr="00D66EBD" w:rsidRDefault="00BC75E7" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wskazuje różnice między mniejszością etniczną a grupą etniczną</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1965AF42" w14:textId="30C45AFD" w:rsidR="001A322E" w:rsidRPr="00D66EBD" w:rsidRDefault="0060456B" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia mniejszości narodowe i</w:t>
+            </w:r>
+            <w:r w:rsidR="001A322E" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etniczne w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DF4D289" w14:textId="3759A887" w:rsidR="001A322E" w:rsidRPr="00D66EBD" w:rsidRDefault="000C3E61" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje wyznania</w:t>
+            </w:r>
+            <w:r w:rsidR="001A322E" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">występujące </w:t>
+            </w:r>
+            <w:r w:rsidR="001A322E" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BD8B5CC" w14:textId="0479F2B4" w:rsidR="001A322E" w:rsidRDefault="001A322E" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie map tematycznych i danych statystycznych </w:t>
+            </w:r>
+            <w:r w:rsidR="00862314" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>porównuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> poziom urbanizacji </w:t>
+            </w:r>
+            <w:r w:rsidR="00224079">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w Polsce </w:t>
+            </w:r>
+            <w:r w:rsidR="0060456B" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Europie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05A304E9" w14:textId="223614FF" w:rsidR="000C3E61" w:rsidRPr="00D66EBD" w:rsidRDefault="000C3E61" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>porównuje warunki życia na wsi i w mieście</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1962A2CD" w14:textId="46EE7C8C" w:rsidR="000F5307" w:rsidRPr="00D66EBD" w:rsidRDefault="00862314" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5307" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozmieszczenie miast w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C202C36" w14:textId="3E5D008E" w:rsidR="000F5307" w:rsidRPr="00D66EBD" w:rsidRDefault="00082E0B" w:rsidP="00626482">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00626482">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> największe miasta w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="09548D4D" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="09548D4D" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6691FAEF" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="6691FAEF" w14:textId="4653D11C" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00CE7D60" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>Wymagania  na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Wymagania</w:t>
+            </w:r>
+            <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="56313F8E" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="56313F8E" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="368C0209" w14:textId="77777777" w:rsidR="00BD3014" w:rsidRPr="00BE5981" w:rsidRDefault="00BD3014" w:rsidP="00BD3014">
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2025600A" w14:textId="4E936918" w:rsidR="00BD3014" w:rsidRPr="00D66EBD" w:rsidRDefault="00D66960" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A16" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przyczyny i skutki migracji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318E5069" w14:textId="1EA0792D" w:rsidR="003C6A16" w:rsidRPr="00D66EBD" w:rsidRDefault="003C6A16" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>na podstawie mapy omawia główne kierunki migracji</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21EBCC17" w14:textId="4CED019D" w:rsidR="003C6A16" w:rsidRPr="00BE5981" w:rsidRDefault="003C6A16" w:rsidP="00BD3014">
-[...212 lines deleted...]
-              <w:t>podaje czynniki rozwoju miast, charakteryzuje strefę podmiejską</w:t>
+          <w:p w14:paraId="21EBCC17" w14:textId="5A777632" w:rsidR="003C6A16" w:rsidRPr="00D66EBD" w:rsidRDefault="00D66960" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oblicza</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A16" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> saldo migracji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F20CA32" w14:textId="4847DEAB" w:rsidR="005E2E48" w:rsidRPr="00D66EBD" w:rsidRDefault="00D66960" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oblicza</w:t>
+            </w:r>
+            <w:r w:rsidR="005E2E48" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przyrost rzeczywisty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36FF3719" w14:textId="3B3BBCD7" w:rsidR="0022269D" w:rsidRPr="00D66EBD" w:rsidRDefault="0066772B" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie danych statystycznych </w:t>
+            </w:r>
+            <w:r w:rsidR="006D693C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmiany przyrostu naturalnego w latach 1946</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7D60" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24ECF332" w14:textId="77777777" w:rsidR="002E509F" w:rsidRDefault="002E509F" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia przyczyny i skutki spadku przyrostu naturalnego w krajach wysoko rozwiniętych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B5FD137" w14:textId="48ABC9CF" w:rsidR="00E03571" w:rsidRDefault="00E03571" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie danych statystycznych opisuje zmiany przyrostu rzeczywistego w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B37D2D7" w14:textId="2F037946" w:rsidR="00F46DF9" w:rsidRPr="00D66EBD" w:rsidRDefault="00F46DF9" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia przyczyny i skutki starzenia się społeczeństwa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A336395" w14:textId="274D7961" w:rsidR="001A322E" w:rsidRDefault="001A322E" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">na podstawie </w:t>
+            </w:r>
+            <w:r w:rsidR="00633DA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapy tematycznej</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00914221" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozmieszczenie mniejszości narodowych i etnicznych</w:t>
+            </w:r>
+            <w:r w:rsidR="00633DA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596DADFB" w14:textId="5995D7CD" w:rsidR="00633DA6" w:rsidRPr="00633DA6" w:rsidRDefault="00633DA6" w:rsidP="00633DA6">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia rozwój urbanizacji na wybranych przykładach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FAA27C0" w14:textId="6E3B3D18" w:rsidR="000F5307" w:rsidRPr="00D66EBD" w:rsidRDefault="00A47E1E" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5307" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37746">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>owody</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5307" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozwoju największych miast w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB36716" w14:textId="032D3855" w:rsidR="00082E0B" w:rsidRPr="00D66EBD" w:rsidRDefault="00082E0B" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje funkcje miast i przykłady tych funkcji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8407F0" w14:textId="71A3B841" w:rsidR="00082E0B" w:rsidRPr="00D66EBD" w:rsidRDefault="000F5307" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje strefę podmiejską</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="0F3ACAEC" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="0F3ACAEC" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5FFB5C" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="3A5FFB5C" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Wymagania na ocenę bardzo dobrą </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="62407A3C" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="62407A3C" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5869E6" w14:textId="77A87B38" w:rsidR="003D5F34" w:rsidRPr="00BE5981" w:rsidRDefault="00BD3014" w:rsidP="003D5F34">
-[...8 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4E71D32D" w14:textId="0F4F1A17" w:rsidR="00412E94" w:rsidRPr="00D66EBD" w:rsidRDefault="00BD3014" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>porówn</w:t>
+            </w:r>
+            <w:r w:rsidR="00412E94" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uje liczbę ludności w Polsce i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A0F24" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>innych krajach na świecie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB756E5" w14:textId="7FBF46C0" w:rsidR="00BD3014" w:rsidRPr="00D66EBD" w:rsidRDefault="00BD3014" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podaje </w:t>
+            </w:r>
+            <w:r w:rsidR="00412E94" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i omawia </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prognozy </w:t>
+            </w:r>
+            <w:r w:rsidR="00412E94" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demograficzne dla Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C2DFE1F" w14:textId="07BC550F" w:rsidR="0022269D" w:rsidRPr="00D66EBD" w:rsidRDefault="003C6A16" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oblicza saldo migracji</w:t>
+            </w:r>
+            <w:r w:rsidR="0066772B" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, przyrost naturalny, przyrost rzeczywisty oraz współczynniki</w:t>
+            </w:r>
+            <w:r w:rsidR="00034D9C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tych wskaźników</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BE6B928" w14:textId="5BEE8CF7" w:rsidR="005E2E48" w:rsidRDefault="005E2E48" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>porównuje</w:t>
+            </w:r>
+            <w:r w:rsidR="006213E5" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmiany w przyroście naturalnym</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i rzeczywistym ludności w Polsce i w wybranych krajach Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A58A347" w14:textId="0EF253AD" w:rsidR="00FD7177" w:rsidRPr="00D66EBD" w:rsidRDefault="00FD7177" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia prognozy demograficzne dla Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="034967B8" w14:textId="377F6AB8" w:rsidR="001A322E" w:rsidRPr="00D66EBD" w:rsidRDefault="001A322E" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie różnych źródeł informacji charakteryzuje </w:t>
+            </w:r>
+            <w:r w:rsidR="00914221" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mniejszości narodowe i etniczne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00224079">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A45A561" w14:textId="024C0533" w:rsidR="000F5307" w:rsidRPr="00D66EBD" w:rsidRDefault="007F3B5D" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dyskutuje na temat</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5307" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>blemów</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5307" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dużych miast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B019A43" w14:textId="590AA5CD" w:rsidR="000F5307" w:rsidRPr="00D66EBD" w:rsidRDefault="000F5307" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porównuje poziom urbanizacji w </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4C06">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">polskich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>województwach</w:t>
+            </w:r>
+            <w:r w:rsidR="006213E5" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A0F24" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wskazuje przyczyny tego zróżnicowania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67323AA1" w14:textId="0980D6E4" w:rsidR="000F5307" w:rsidRPr="00D66EBD" w:rsidRDefault="003F437C" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5307" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rodzaje aglomeracji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0180CA53" w14:textId="77777777" w:rsidR="000F5307" w:rsidRPr="00FD7177" w:rsidRDefault="000F5307" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje przyczyny i skutki rozwoju strefy podmiejskiej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4499FB0A" w14:textId="70E4D819" w:rsidR="00FD7177" w:rsidRPr="00D66EBD" w:rsidRDefault="00FD7177" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...236 lines deleted...]
-              <w:t>podaje przyczyny i skutki rozwoju strefy podmiejskiej</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">opisuje przyczyny i skutki wyludniania </w:t>
+            </w:r>
+            <w:r w:rsidR="00216E50">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>niektórych obszarów w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="764571A6" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="764571A6" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9E3433" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="5E9E3433" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wymagania na ocenę celującą </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę bardzo dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="062C9087" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="062C9087" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB6C054" w14:textId="77777777" w:rsidR="00BD3014" w:rsidRPr="00BE5981" w:rsidRDefault="00BD3014" w:rsidP="00845F98">
-[...18 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5BB6C054" w14:textId="77777777" w:rsidR="00BD3014" w:rsidRPr="00D66EBD" w:rsidRDefault="00BD3014" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>na podstawie danych statystycznych analizuje zmiany liczby ludności Polski po 1945 r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A779FD7" w14:textId="77777777" w:rsidR="00845F98" w:rsidRPr="00BE5981" w:rsidRDefault="00845F98" w:rsidP="00845F98">
-[...185 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0A779FD7" w14:textId="6C903CE0" w:rsidR="00845F98" w:rsidRPr="00D66EBD" w:rsidRDefault="00845F98" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oblicza gęstość zaludnienia wybranych </w:t>
+            </w:r>
+            <w:r w:rsidR="00025676" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">polskich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>województw</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5386EADE" w14:textId="2E2DE5FE" w:rsidR="003C6A16" w:rsidRPr="00D66EBD" w:rsidRDefault="003C6A16" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie wykresów i danych statystycznych omawia migracje w Polsce w latach </w:t>
+            </w:r>
+            <w:r w:rsidR="00224079">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1990</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7D60" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6248A82A" w14:textId="6977F891" w:rsidR="003C6A16" w:rsidRPr="00D66EBD" w:rsidRDefault="00D66630" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A16" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wpływ migracji na życie społeczno-gospodarcze państwa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6809E6D6" w14:textId="29A5CA20" w:rsidR="00C83511" w:rsidRPr="00D66EBD" w:rsidRDefault="00C83511" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia, czym jest średnia długość życia i od czego zależy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB1ED82" w14:textId="77777777" w:rsidR="00004101" w:rsidRDefault="00004101" w:rsidP="00004101">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>proponuje zmiany służące polepszeniu sytuacji demograficznej w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F15797" w14:textId="62F0232D" w:rsidR="00004101" w:rsidRPr="00D66EBD" w:rsidRDefault="00004101" w:rsidP="00004101">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie </w:t>
+            </w:r>
+            <w:r w:rsidR="00C21460">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wybranych</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> źródeł </w:t>
+            </w:r>
+            <w:r w:rsidR="0057694F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zróżnicowanie wyznaniowe w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E1B65EA" w14:textId="6DAC4775" w:rsidR="000F5307" w:rsidRPr="00D66EBD" w:rsidRDefault="000F5307" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porównuje poziom urbanizacji w </w:t>
+            </w:r>
+            <w:r w:rsidR="008971A0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wybranych</w:t>
+            </w:r>
+            <w:r w:rsidR="00D66630" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> krajach Europy oraz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00791F87" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przyczyny tego zróżnicowania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14038C24" w14:textId="77777777" w:rsidR="000F5307" w:rsidRPr="00D66EBD" w:rsidRDefault="000F5307" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>dyskutuje na temat plusów i minusów życia w dużym mieście i na wsi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6125E770" w14:textId="64EE39DC" w:rsidR="000F5307" w:rsidRPr="00BE5981" w:rsidRDefault="000F5307" w:rsidP="001A322E">
-[...19 lines deleted...]
-              <w:t>wykazuje zależność rozwoju miast od migracji wewnętrznych</w:t>
+          <w:p w14:paraId="6125E770" w14:textId="258210B9" w:rsidR="000F5307" w:rsidRPr="00D66EBD" w:rsidRDefault="000F5307" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykazuje </w:t>
+            </w:r>
+            <w:r w:rsidR="00025676" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zależność między </w:t>
+            </w:r>
+            <w:r w:rsidR="0057694F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozmieszczeniem ludności i </w:t>
+            </w:r>
+            <w:r w:rsidR="00025676" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozwojem miast a migracją wewnętrzną</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...44 lines deleted...]
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="41CEFF6C" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="41CEFF6C" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0905E280" w14:textId="55454F41" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="00710E21">
-            <w:pPr>
+          <w:p w14:paraId="0905E280" w14:textId="55454F41" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
               <w:t xml:space="preserve">DZIAŁ 4. </w:t>
             </w:r>
-            <w:r w:rsidR="003D5F34" w:rsidRPr="00BE5981">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="003D5F34" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Gospodarka Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="038CFD23" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="038CFD23" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3D29B18B" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="3D29B18B" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wymagania na ocenę dopuszczającą. Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="0B52D926" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="0B52D926" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A40EC2" w14:textId="3AC1C881" w:rsidR="008B39BC" w:rsidRPr="00BE5981" w:rsidRDefault="008B39BC" w:rsidP="003D5F34">
-[...21 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="23A40EC2" w14:textId="3AC1C881" w:rsidR="008B39BC" w:rsidRPr="00D66EBD" w:rsidRDefault="008B39BC" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wyjaśnia, czym zajmuje się rolnictwo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2605C12A" w14:textId="6E3FE0E8" w:rsidR="003D5F34" w:rsidRPr="00BE5981" w:rsidRDefault="008B39BC" w:rsidP="003D5F34">
-[...103 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2605C12A" w14:textId="6E3FE0E8" w:rsidR="003D5F34" w:rsidRPr="00D66EBD" w:rsidRDefault="008B39BC" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wymienia warunki przyrodnicze i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodnicze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozwoju rolnictwa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DE4540" w14:textId="430DCDF2" w:rsidR="00791A86" w:rsidRPr="00D66EBD" w:rsidRDefault="00FB3C04" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00996F7C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> główne rodzaje upraw roślin i chow</w:t>
+            </w:r>
+            <w:r w:rsidR="00D66630" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="008B39BC" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zwierząt w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E727DD9" w14:textId="3141CBBE" w:rsidR="00063684" w:rsidRPr="00D66EBD" w:rsidRDefault="00996F7C" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00063684" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czym jest przemysł oraz jakie pełni funkcje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436451F5" w14:textId="77777777" w:rsidR="00063684" w:rsidRPr="00D66EBD" w:rsidRDefault="00063684" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>wymienia największe polskie firmy przemysłowe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="223E0070" w14:textId="77777777" w:rsidR="00EB0882" w:rsidRPr="00BE5981" w:rsidRDefault="00EB0882" w:rsidP="00C37BAB">
-[...129 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="223E0070" w14:textId="3D9FF623" w:rsidR="00EB0882" w:rsidRPr="00D66EBD" w:rsidRDefault="00EB0882" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia, czym </w:t>
+            </w:r>
+            <w:r w:rsidR="00405418">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>są energetyka i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> struktura produkcji energii</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F5902D" w14:textId="7FA871B7" w:rsidR="00EB0882" w:rsidRPr="00D66EBD" w:rsidRDefault="00996F7C" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB0882" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E34BCD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przykłady odnawialnych i nieodnawialnych źródeł</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB0882" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> energii</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506AF1C1" w14:textId="27CA1997" w:rsidR="002619A6" w:rsidRPr="00D66EBD" w:rsidRDefault="00996F7C" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="002619A6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czym jest sektor usług</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5D5F41" w14:textId="251E20A4" w:rsidR="002619A6" w:rsidRPr="00D66EBD" w:rsidRDefault="00996F7C" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83FC8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rodzaje usług oraz</w:t>
+            </w:r>
+            <w:r w:rsidR="002619A6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> podaje </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB3C04" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ich </w:t>
+            </w:r>
+            <w:r w:rsidR="002619A6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7111519D" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRPr="00D66EBD" w:rsidRDefault="00B074CD" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wyjaśnia, czym jest struktura zatrudnienia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C431564" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRPr="00BE5981" w:rsidRDefault="00B074CD" w:rsidP="00C37BAB">
-[...102 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6C431564" w14:textId="534DD13B" w:rsidR="00B074CD" w:rsidRPr="00D66EBD" w:rsidRDefault="00996F7C" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa</w:t>
+            </w:r>
+            <w:r w:rsidR="00B074CD" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czym jest turystyka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="546F0DC0" w14:textId="33CE777A" w:rsidR="00B074CD" w:rsidRPr="00D66EBD" w:rsidRDefault="00B074CD" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83FC8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mienia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rodzaje turystyki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4A3997" w14:textId="6FF20C54" w:rsidR="00A11D06" w:rsidRPr="00D66EBD" w:rsidRDefault="00996F7C" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00A11D06" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, czym </w:t>
+            </w:r>
+            <w:r w:rsidR="002C4CCE" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jest</w:t>
+            </w:r>
+            <w:r w:rsidR="00A11D06" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UNESCO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ED84EC6" w14:textId="681A252B" w:rsidR="00386E9D" w:rsidRPr="00D66EBD" w:rsidRDefault="00386E9D" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>podaje przykłady osiągnięć Polaków w różnych dziedzinach życia społeczno-gospodarczego</w:t>
-            </w:r>
-[...25 lines deleted...]
-              <w:t>wymienia sukcesy polskich przedsiębiorstw na arenie międzynarodowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="237E1161" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="237E1161" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="04614AC5" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="04614AC5" w14:textId="007BD5C2" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00CE7D60" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Wymagania  na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Wymagania </w:t>
+            </w:r>
+            <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="05E95B43" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="05E95B43" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEDB4C2" w14:textId="77777777" w:rsidR="00791A86" w:rsidRPr="00BE5981" w:rsidRDefault="008B39BC" w:rsidP="009562B4">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3AEDB4C2" w14:textId="31DD1040" w:rsidR="00791A86" w:rsidRPr="00D66EBD" w:rsidRDefault="008B39BC" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie map tematycznych opisuje zróżnicowanie warunków przyrodniczych rozwoju rolnictwa w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ACBA62E" w14:textId="77777777" w:rsidR="008B39BC" w:rsidRPr="00D66EBD" w:rsidRDefault="008B39BC" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie map tematycznych i danych statystycznych omawia zróżnicowanie warunków </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodniczych</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozwoju rolnictwa w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5A9E88" w14:textId="08C52BF7" w:rsidR="008B39BC" w:rsidRPr="00D66EBD" w:rsidRDefault="00CD672D" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przedstawia na podstawie map przestrzenne zróżnicowanie </w:t>
+            </w:r>
+            <w:r w:rsidR="008B39BC" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>główn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ych</w:t>
+            </w:r>
+            <w:r w:rsidR="008B39BC" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> upraw </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB3C04" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>roślin i chow</w:t>
+            </w:r>
+            <w:r w:rsidR="00D66630" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="008B39BC" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zwierząt w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49501446" w14:textId="0B3E8832" w:rsidR="00063684" w:rsidRPr="00D66EBD" w:rsidRDefault="00063684" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia gałęzie przemysłu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA89FDA" w14:textId="14013AEC" w:rsidR="00063684" w:rsidRPr="00D66EBD" w:rsidRDefault="00063684" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podaje </w:t>
+            </w:r>
+            <w:r w:rsidR="002A09C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>najważniejsze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cechy polskiego przemysłu w latach 1945</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB3C04" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7183FBB3" w14:textId="77777777" w:rsidR="00EB0882" w:rsidRPr="00D66EBD" w:rsidRDefault="00EB0882" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia strukturę produkcji energii w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9FCB91" w14:textId="6EA2E2AA" w:rsidR="009562B4" w:rsidRPr="00D66EBD" w:rsidRDefault="009562B4" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00515738" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> głównych partnerów handlowych </w:t>
+            </w:r>
+            <w:r w:rsidR="00D96DBE" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E661313" w14:textId="1F11A386" w:rsidR="009562B4" w:rsidRPr="00D66EBD" w:rsidRDefault="00E97436" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00B074CD" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zależność między strukturą zatrudnienia a poziomem rozwoju kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B0C4EFD" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRPr="00D66EBD" w:rsidRDefault="00B074CD" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia na przykładach, czym są walory turystyczne Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601E6E37" w14:textId="77777777" w:rsidR="00A11D06" w:rsidRPr="00E34BCD" w:rsidRDefault="00A11D06" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...296 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">wskazuje na mapie polskie obiekty wpisane na </w:t>
             </w:r>
-            <w:r w:rsidR="00D042B5">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D042B5" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>listę światowego dziedzictwa UNESCO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFD4913" w14:textId="32C2D380" w:rsidR="00E34BCD" w:rsidRPr="00E34BCD" w:rsidRDefault="00E34BCD" w:rsidP="00BB4FFE">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4FFE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mienia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sukcesy polskich przedsiębiorstw na arenie międzynarodowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="233D871A" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="233D871A" w14:textId="77777777" w:rsidTr="00D66EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="645EC878" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="645EC878" w14:textId="632026F2" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00CE7D60" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Wymagania  na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wymagania </w:t>
+            </w:r>
+            <w:r w:rsidR="00913E53" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="5050D0ED" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="5050D0ED" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C122923" w14:textId="706E6FB8" w:rsidR="003D5F34" w:rsidRPr="00BE5981" w:rsidRDefault="008B39BC" w:rsidP="00EB0882">
+          <w:p w14:paraId="5C122923" w14:textId="189EA406" w:rsidR="003D5F34" w:rsidRPr="00D66EBD" w:rsidRDefault="008B39BC" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="6C47883C" w14:textId="77777777" w:rsidR="00791A86" w:rsidRPr="00BE5981" w:rsidRDefault="00C37BAB" w:rsidP="00EB0882">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wskazuje na mapie obszary o najkorzystniejszych warunkach przyrodniczych </w:t>
+            </w:r>
+            <w:r w:rsidR="006200DF" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozwoju rolnictwa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C47883C" w14:textId="7DC9E851" w:rsidR="00791A86" w:rsidRPr="00D66EBD" w:rsidRDefault="00EF53D1" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4306F885" w14:textId="77777777" w:rsidR="00C37BAB" w:rsidRPr="00BE5981" w:rsidRDefault="00C37BAB" w:rsidP="00EB0882">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00C37BAB" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> znaczenie upraw </w:t>
+            </w:r>
+            <w:r w:rsidR="006200DF" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>roślin i chow</w:t>
+            </w:r>
+            <w:r w:rsidR="00D66630" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00C37BAB" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zwierząt</w:t>
+            </w:r>
+            <w:r w:rsidR="006200DF" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E97436" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dla gospodarki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4306F885" w14:textId="0D85C350" w:rsidR="00C37BAB" w:rsidRPr="00D66EBD" w:rsidRDefault="00C37BAB" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="43899494" w14:textId="77777777" w:rsidR="00063684" w:rsidRPr="00BE5981" w:rsidRDefault="00063684" w:rsidP="00EB0882">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00A251AB" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wymagania głównych </w:t>
+            </w:r>
+            <w:r w:rsidR="006200DF" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">roślin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>upraw</w:t>
+            </w:r>
+            <w:r w:rsidR="006200DF" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ianych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43899494" w14:textId="0201C2C8" w:rsidR="00063684" w:rsidRPr="00D66EBD" w:rsidRDefault="001E3920" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="6E0D0EA2" w14:textId="77777777" w:rsidR="00063684" w:rsidRPr="00BE5981" w:rsidRDefault="00063684" w:rsidP="00EB0882">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00063684" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmiany, jakie </w:t>
+            </w:r>
+            <w:r w:rsidR="006200DF" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zaszły w </w:t>
+            </w:r>
+            <w:r w:rsidR="004256A3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">polskim </w:t>
+            </w:r>
+            <w:r w:rsidR="006200DF" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przemyśle po 1989</w:t>
+            </w:r>
+            <w:r w:rsidR="004256A3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E0D0EA2" w14:textId="02F3B280" w:rsidR="00063684" w:rsidRPr="00D66EBD" w:rsidRDefault="001E3920" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="23FECDAF" w14:textId="77777777" w:rsidR="00EB0882" w:rsidRPr="00BE5981" w:rsidRDefault="00EB0882" w:rsidP="00EB0882">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidR="00063684" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmiany w przemyśle w konurbacji górnośląskiej i aglomeracji łódzkiej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23FECDAF" w14:textId="77777777" w:rsidR="00EB0882" w:rsidRPr="00D66EBD" w:rsidRDefault="00EB0882" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>porównuje odnawialne i nieodnawialne źródła energii</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="512E9151" w14:textId="11667E0F" w:rsidR="00EB0882" w:rsidRPr="00BE5981" w:rsidRDefault="00EB0882" w:rsidP="00EB0882">
+          <w:p w14:paraId="512E9151" w14:textId="5C05E585" w:rsidR="00EB0882" w:rsidRDefault="00EB0882" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4426033E" w14:textId="6AFF969E" w:rsidR="00EB0882" w:rsidRPr="00BE5981" w:rsidRDefault="009562B4" w:rsidP="00EB0882">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie wykresów i danych statystycznych </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4FFE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmiany w strukturze produkcji energii w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C23209" w14:textId="6D0F92A1" w:rsidR="00A36935" w:rsidRPr="00D66EBD" w:rsidRDefault="00A36935" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...17 lines deleted...]
-          <w:p w14:paraId="07F2431B" w14:textId="77777777" w:rsidR="009562B4" w:rsidRPr="00BE5981" w:rsidRDefault="009562B4" w:rsidP="00EB0882">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia polskie import i eksport</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4426033E" w14:textId="3010F9D6" w:rsidR="00EB0882" w:rsidRPr="00D66EBD" w:rsidRDefault="009562B4" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1B92B574" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRPr="00BE5981" w:rsidRDefault="00B074CD" w:rsidP="00EB0882">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analizuje dane statystyczne dotyczące o</w:t>
+            </w:r>
+            <w:r w:rsidR="006200DF" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">brotu w handlu międzynarodowym </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07F2431B" w14:textId="06FBE368" w:rsidR="009562B4" w:rsidRPr="00D66EBD" w:rsidRDefault="001E3920" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="77CC7281" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRPr="00BE5981" w:rsidRDefault="00B074CD" w:rsidP="00EB0882">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na przykładzie edukacji i łączności </w:t>
+            </w:r>
+            <w:r w:rsidR="009562B4" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mawia dostęp do usług w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B92B574" w14:textId="3C438763" w:rsidR="00B074CD" w:rsidRPr="00D66EBD" w:rsidRDefault="006C3A19" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5E23507F" w14:textId="77777777" w:rsidR="00A11D06" w:rsidRPr="00BE5981" w:rsidRDefault="00A11D06" w:rsidP="00EB0882">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00A251AB" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zasadnia</w:t>
+            </w:r>
+            <w:r w:rsidR="00B074CD" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> znaczenie poszczególnych sektorów gospodarki </w:t>
+            </w:r>
+            <w:r w:rsidR="004256A3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dla </w:t>
+            </w:r>
+            <w:r w:rsidR="00B074CD" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozwoju kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77CC7281" w14:textId="5467205F" w:rsidR="00B074CD" w:rsidRPr="00D66EBD" w:rsidRDefault="00B074CD" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia wpływ turystyki na rozwój społeczno-gospodarczy </w:t>
+            </w:r>
+            <w:r w:rsidR="00A251AB" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D6D226" w14:textId="77777777" w:rsidR="00386E9D" w:rsidRDefault="00A11D06" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">charakteryzuje polskie obiekty wpisane na </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
-[...7 lines deleted...]
-          <w:p w14:paraId="390357EC" w14:textId="3191C073" w:rsidR="00386E9D" w:rsidRPr="00BE5981" w:rsidRDefault="00386E9D" w:rsidP="00EB0882">
+            <w:r w:rsidR="006200DF" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>listę światowego dziedzictwa UNESCO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="390357EC" w14:textId="0F4E4538" w:rsidR="00A36935" w:rsidRPr="00A36935" w:rsidRDefault="00A36935" w:rsidP="00A36935">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...9 lines deleted...]
-              <w:t>omawia rozwój gospodarczy Polski po roku 1989.</w:t>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia rozwój Polski po 1989 r.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="11604FB3" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="11604FB3" w14:textId="77777777" w:rsidTr="006C565E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="476BE5EB" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="476BE5EB" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Wymagania na ocenę bardzo dobrą </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="4CF31B27" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="4CF31B27" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF823F2" w14:textId="073562B3" w:rsidR="008B39BC" w:rsidRPr="00BE5981" w:rsidRDefault="008B39BC" w:rsidP="00386E9D">
+          <w:p w14:paraId="3CF823F2" w14:textId="3F69CEBC" w:rsidR="008B39BC" w:rsidRPr="00D66EBD" w:rsidRDefault="008B39BC" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1880A778" w14:textId="2B3D8490" w:rsidR="00C37BAB" w:rsidRPr="00BE5981" w:rsidRDefault="00C37BAB" w:rsidP="00386E9D">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia </w:t>
+            </w:r>
+            <w:r w:rsidR="004256A3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wpływ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> długości okresu wegetacyjnego oraz rodzaju gleb na uprawy </w:t>
+            </w:r>
+            <w:r w:rsidR="004256A3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">roślin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1880A778" w14:textId="6D7185A3" w:rsidR="00C37BAB" w:rsidRPr="00D66EBD" w:rsidRDefault="000332C1" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3CBCE75B" w14:textId="77777777" w:rsidR="00791A86" w:rsidRPr="00BE5981" w:rsidRDefault="00C37BAB" w:rsidP="00386E9D">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00C37BAB" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozmieszczenie głównych upraw </w:t>
+            </w:r>
+            <w:r w:rsidR="004256A3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">roślin </w:t>
+            </w:r>
+            <w:r w:rsidR="00C37BAB" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBCE75B" w14:textId="134BEC66" w:rsidR="00791A86" w:rsidRPr="00D66EBD" w:rsidRDefault="00C37BAB" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="10CB3D71" w14:textId="77777777" w:rsidR="00063684" w:rsidRPr="00BE5981" w:rsidRDefault="00063684" w:rsidP="00386E9D">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B1423F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ylicza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czynniki wp</w:t>
+            </w:r>
+            <w:r w:rsidR="004256A3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ływające na rozmieszczenie chow</w:t>
+            </w:r>
+            <w:r w:rsidR="00996F7C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zwierząt</w:t>
+            </w:r>
+            <w:r w:rsidR="00C317F4" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w naszym kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10CB3D71" w14:textId="760A3495" w:rsidR="00063684" w:rsidRPr="00D66EBD" w:rsidRDefault="00063684" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="135E4BAC" w14:textId="77777777" w:rsidR="007459E8" w:rsidRPr="00BE5981" w:rsidRDefault="007459E8" w:rsidP="00386E9D">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porównuje przemysł sprzed </w:t>
+            </w:r>
+            <w:r w:rsidR="004256A3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1989 r. z przemysłem rozwiniętym po tej dacie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135E4BAC" w14:textId="6CDEED84" w:rsidR="007459E8" w:rsidRPr="00D66EBD" w:rsidRDefault="00121F02" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="15C9C744" w14:textId="77777777" w:rsidR="00EB0882" w:rsidRPr="00BE5981" w:rsidRDefault="00EB0882" w:rsidP="00386E9D">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="007459E8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmiany w strukturze zatrudnienia na przykład</w:t>
+            </w:r>
+            <w:r w:rsidR="00524F4C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ach</w:t>
+            </w:r>
+            <w:r w:rsidR="007459E8" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konurbacji katowickiej i aglomeracji łódzkiej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C9C744" w14:textId="0F344580" w:rsidR="00EB0882" w:rsidRPr="00A36935" w:rsidRDefault="00EB0882" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="05F0E819" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRPr="00BE5981" w:rsidRDefault="009562B4" w:rsidP="00386E9D">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">analizuje warunki przyrodnicze i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodnicze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sprzyjające produkcji energii ze źródeł odnawialnych i nieodnawialnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097925E6" w14:textId="25DD6A00" w:rsidR="00A36935" w:rsidRPr="00D66EBD" w:rsidRDefault="00A36935" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00B074CD" w:rsidRPr="00BE5981">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia transformację energetyczną w Polsce i wymienia jej przyczyny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F0E819" w14:textId="4DC67923" w:rsidR="00B074CD" w:rsidRPr="00D66EBD" w:rsidRDefault="009562B4" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omawia rodzaje transportu w Polsce i jego wpływ na rozwój społeczno-gospodarczy </w:t>
+            </w:r>
+            <w:r w:rsidR="00F630C0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poszczególnych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>regionó</w:t>
+            </w:r>
+            <w:r w:rsidR="00B074CD" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1CE5BAC2" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRPr="00BE5981" w:rsidRDefault="00B074CD" w:rsidP="00386E9D">
+            <w:r w:rsidR="00F630C0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> naszego kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE5BAC2" w14:textId="2FED6812" w:rsidR="00B074CD" w:rsidRPr="00D66EBD" w:rsidRDefault="00B074CD" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1C08F7EB" w14:textId="77777777" w:rsidR="00386E9D" w:rsidRPr="00BE5981" w:rsidRDefault="00B074CD" w:rsidP="00386E9D">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie wykresów i danych statystycznych porównuje strukturę zatrudnienia w Polsce </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7D60" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i w wybranych krajach Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0916DB98" w14:textId="49191E21" w:rsidR="00386E9D" w:rsidRPr="00D66EBD" w:rsidRDefault="00A4659A" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...31 lines deleted...]
-              <w:t>wyjaśnia, czym jest PKB i omawia zmiany wartości tego wskaźnika gospodarczego w Polsce na przestrzeni lat</w:t>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00F630C0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> walory turystyczne p</w:t>
+            </w:r>
+            <w:r w:rsidR="00B074CD" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>obrzeża Bałtyku oraz Małopolski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="42B3F428" w14:textId="77777777" w:rsidTr="006C4FC6">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="42B3F428" w14:textId="77777777" w:rsidTr="006C565E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="25658534" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
+          <w:p w14:paraId="25658534" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00D66EBD" w:rsidRDefault="00913E53" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE5981">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve">Wymagania na ocenę celującą </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę bardzo dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="43898BFF" w14:textId="77777777" w:rsidTr="005A7EE2">
+      <w:tr w:rsidR="00913E53" w:rsidRPr="00D66EBD" w14:paraId="43898BFF" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51571F0E" w14:textId="0938E8CB" w:rsidR="003D5F34" w:rsidRPr="00BE5981" w:rsidRDefault="008B39BC" w:rsidP="003D5F34">
+          <w:p w14:paraId="51571F0E" w14:textId="03D8F732" w:rsidR="003D5F34" w:rsidRPr="00D66EBD" w:rsidRDefault="008B39BC" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="44C3973B" w14:textId="77777777" w:rsidR="00791A86" w:rsidRPr="00BE5981" w:rsidRDefault="00C37BAB" w:rsidP="008A7FBF">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porównuje różne obszary w Polsce pod względem </w:t>
+            </w:r>
+            <w:r w:rsidR="00F630C0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ich przydatności do</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozwoju rolnictwa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C3973B" w14:textId="2A94B169" w:rsidR="00791A86" w:rsidRPr="00D66EBD" w:rsidRDefault="00C37BAB" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="482B6B53" w14:textId="77777777" w:rsidR="00063684" w:rsidRPr="00BE5981" w:rsidRDefault="00063684" w:rsidP="008A7FBF">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia znaczenie gospodarcze głównych upraw </w:t>
+            </w:r>
+            <w:r w:rsidR="00F630C0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>roślin i chow</w:t>
+            </w:r>
+            <w:r w:rsidR="00996F7C" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00F630C0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zwierząt w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482B6B53" w14:textId="77777777" w:rsidR="00063684" w:rsidRPr="00D66EBD" w:rsidRDefault="00063684" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia zmiany w przemyśle w konurbacji górnośląskiej i aglomeracji łódzkiej</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B1D66CA" w14:textId="77777777" w:rsidR="00063684" w:rsidRPr="00BE5981" w:rsidRDefault="00063684" w:rsidP="008A7FBF">
+          <w:p w14:paraId="0B1D66CA" w14:textId="61BD0F14" w:rsidR="00063684" w:rsidRPr="00D66EBD" w:rsidRDefault="00567938" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4F8887CF" w14:textId="77777777" w:rsidR="002619A6" w:rsidRPr="00BE5981" w:rsidRDefault="002619A6" w:rsidP="008A7FBF">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00063684" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skutki społeczno-gospodarcze przemian, jakie zaszły w przemyśle</w:t>
+            </w:r>
+            <w:r w:rsidR="00F630C0" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> po 1989 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F8887CF" w14:textId="41745B3A" w:rsidR="002619A6" w:rsidRPr="00D66EBD" w:rsidRDefault="002619A6" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-          <w:p w14:paraId="439187BC" w14:textId="77777777" w:rsidR="002619A6" w:rsidRPr="00BE5981" w:rsidRDefault="002619A6" w:rsidP="008A7FBF">
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa wpływ warunków przyrodniczych i pozaprzyrodniczych na produkcję energii na przykład</w:t>
+            </w:r>
+            <w:r w:rsidR="00524F4C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> województw pomorskiego i łódzkiego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="439187BC" w14:textId="11449B85" w:rsidR="002619A6" w:rsidRPr="00D66EBD" w:rsidRDefault="00567938" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
                 <w:color w:val="00B050"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje</w:t>
+            </w:r>
+            <w:r w:rsidR="002619A6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
                 <w:color w:val="00B050"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="348F0442" w14:textId="77777777" w:rsidR="006E1E33" w:rsidRPr="00BE5981" w:rsidRDefault="006E1E33" w:rsidP="008A7FBF">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kierunki zmian w energetyce </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0C9B" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyznaczone</w:t>
+            </w:r>
+            <w:r w:rsidR="002619A6" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przez Unię Europejską</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348F0442" w14:textId="77777777" w:rsidR="006E1E33" w:rsidRDefault="006E1E33" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...7 lines deleted...]
-                <w:bCs/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia wpływ transportu morskiego na rozwój przemysłu i usług w Trójmieście</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="190886AF" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRPr="00BE5981" w:rsidRDefault="00B074CD" w:rsidP="008A7FBF">
+          <w:p w14:paraId="6117C14E" w14:textId="5A27FA77" w:rsidR="00B37BB0" w:rsidRPr="00B37BB0" w:rsidRDefault="00B37BB0" w:rsidP="00B37BB0">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
-              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-                <w:bCs/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie mapy tematycznej charakteryzuje infrastrukturę transportową w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B06C70D" w14:textId="06E3F2C8" w:rsidR="003C76D3" w:rsidRPr="00D66EBD" w:rsidRDefault="003C76D3" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje zmiany struktury zatrudnienia w Polsce na przestrzeni lat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="190886AF" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRPr="00D66EBD" w:rsidRDefault="00B074CD" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C76D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wykazuje wpływ rozwoju turystyki na rozwój społeczno-gospodarczy kraju i regionu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0349DC00" w14:textId="295949E5" w:rsidR="00B074CD" w:rsidRPr="00BE5981" w:rsidRDefault="00957B11" w:rsidP="008A7FBF">
+          <w:p w14:paraId="5163F668" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRDefault="00957B11" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">przedstawia znaczenie ochrony dziedzictwa kulturowego kraju </w:t>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia znaczenie ochron</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0C9B" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y dziedzictwa kulturowego kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00619A0F" w14:textId="77777777" w:rsidR="003C76D3" w:rsidRPr="003C76D3" w:rsidRDefault="003C76D3" w:rsidP="003C76D3">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B37BB0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy, czym jest ONZ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0349DC00" w14:textId="03324828" w:rsidR="003C76D3" w:rsidRPr="003C76D3" w:rsidRDefault="003C76D3" w:rsidP="003C76D3">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia, czym jest PKB i opisuje zmiany wartości tego wskaźnika w Polsce na przestrzeni lat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...16 lines deleted...]
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="3EB4378B" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="3EB4378B" w14:textId="77777777" w:rsidTr="006C565E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF"/>
           </w:tcPr>
-          <w:p w14:paraId="68F5F490" w14:textId="58401692" w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w:rsidRDefault="004F4E54" w:rsidP="00904A7D">
-            <w:pPr>
+          <w:p w14:paraId="68F5F490" w14:textId="3B5CC499" w:rsidR="004F4E54" w:rsidRPr="006C565E" w:rsidRDefault="004F4E54" w:rsidP="006C565E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF6699"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C565E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="FF6699"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">DZIAŁ 5. </w:t>
             </w:r>
-            <w:r w:rsidR="003D5F34">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00DE137A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>Mała ojczyzna</w:t>
+                <w:color w:val="FF6699"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Własny region i m</w:t>
+            </w:r>
+            <w:r w:rsidR="003D5F34" w:rsidRPr="006C565E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF6699"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ała ojczyzna</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="43F6FFF0" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="43F6FFF0" w14:textId="77777777" w:rsidTr="006C565E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF"/>
           </w:tcPr>
-          <w:p w14:paraId="22C3934F" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w:rsidRDefault="004F4E54" w:rsidP="00904A7D">
+          <w:p w14:paraId="22C3934F" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w:rsidRDefault="004F4E54" w:rsidP="00D66EBD">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB56F3">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="FF6699"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wymagania na ocenę dopuszczającą. Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="043BD194" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="043BD194" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63107F89" w14:textId="351FA8E1" w:rsidR="003D5F34" w:rsidRPr="00AB56F3" w:rsidRDefault="00F97E87" w:rsidP="003D5F34">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="63107F89" w14:textId="351FA8E1" w:rsidR="003D5F34" w:rsidRDefault="00F97E87" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wskazuje </w:t>
+            </w:r>
+            <w:r w:rsidR="0027491F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>położenie swojego regionu geograficznego na mapie Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AC09FB7" w14:textId="535A0B59" w:rsidR="00B37BB0" w:rsidRPr="00D66EBD" w:rsidRDefault="00870DA3" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia źródła informacji o własnym regionie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FACB7AC" w14:textId="59B6276D" w:rsidR="00435124" w:rsidRPr="00D66EBD" w:rsidRDefault="0027491F" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje główne cechy środowiska przyrodniczego</w:t>
+            </w:r>
+            <w:r w:rsidR="00F607F3" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> swojego</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regionu na podstawie map tematycznych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40722701" w14:textId="4A0D8B03" w:rsidR="0027491F" w:rsidRPr="00870DA3" w:rsidRDefault="00D34B88" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB36EF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> podstawowe cechy gospodarki</w:t>
+            </w:r>
+            <w:r w:rsidR="0027491F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> swojego regionu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30889EAB" w14:textId="421C6BDF" w:rsidR="00870DA3" w:rsidRPr="00D66EBD" w:rsidRDefault="00870DA3" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...55 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-              <w:t>charakteryzuje gospodarkę swojego regionu</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje, jak przygotować się do wycieczki krajoznawczej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="0EEA9805" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="0EEA9805" w14:textId="77777777" w:rsidTr="006C565E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF"/>
           </w:tcPr>
-          <w:p w14:paraId="05E3CAE0" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w:rsidRDefault="004F4E54" w:rsidP="00904A7D">
+          <w:p w14:paraId="05E3CAE0" w14:textId="311B06FE" w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w:rsidRDefault="00CE7D60" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB56F3">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Wymagania  na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
+                <w:color w:val="FF6699"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wymagania </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4E54" w:rsidRPr="006C565E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF6699"/>
+              </w:rPr>
+              <w:t>na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="4234C55A" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="4234C55A" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE1A99D" w14:textId="2F2C7728" w:rsidR="00435124" w:rsidRPr="0027491F" w:rsidRDefault="0027491F" w:rsidP="0027491F">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2F3093C3" w14:textId="4966DE38" w:rsidR="002D5EA2" w:rsidRPr="00D66EBD" w:rsidRDefault="002D5EA2" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia, czym jest mała ojczyzna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D56247" w14:textId="20494B52" w:rsidR="00435124" w:rsidRPr="00870DA3" w:rsidRDefault="0027491F" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t>określa obszar utożsamiany z własną „małą ojczyzną” jako symboliczną przestrzenią w wymiarze lokalnym</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>okreś</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5EA2" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>la obszar utożsamiany z własną małą ojczyzną</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jako przestrzenią </w:t>
+            </w:r>
+            <w:r w:rsidR="00B32F9B" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>symboliczną</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57631E9B" w14:textId="345A13B3" w:rsidR="00870DA3" w:rsidRPr="00D66EBD" w:rsidRDefault="00870DA3" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje środowisko przyrodnicze własnego regionu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE1A99D" w14:textId="670281EF" w:rsidR="00D34B88" w:rsidRPr="00D66EBD" w:rsidRDefault="00D34B88" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje gospodarkę swojego regionu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="458D6484" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="458D6484" w14:textId="77777777" w:rsidTr="006C565E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7D83D4F3" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w:rsidRDefault="004F4E54" w:rsidP="00904A7D">
+          <w:p w14:paraId="7D83D4F3" w14:textId="079E5A74" w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w:rsidRDefault="00CE7D60" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB56F3">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Wymagania  na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
+                <w:color w:val="FF6699"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Wymagania </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4E54" w:rsidRPr="006C565E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF6699"/>
+              </w:rPr>
+              <w:t>na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="2988A4D1" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="2988A4D1" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7358BB41" w14:textId="77777777" w:rsidR="00435124" w:rsidRDefault="0027491F" w:rsidP="0027491F">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7358BB41" w14:textId="77777777" w:rsidR="00435124" w:rsidRDefault="0027491F" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>korzysta z danych statystycznych, aby zaprezentować własny region</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB28CD2" w14:textId="2E68BB0E" w:rsidR="00870DA3" w:rsidRPr="00D66EBD" w:rsidRDefault="00870DA3" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analizuje różne źródła informacji o swoim regionie w celu promowania jego walorów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="100A3AFC" w14:textId="1BB5CBC7" w:rsidR="0027491F" w:rsidRPr="00D66EBD" w:rsidRDefault="0027491F" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...64 lines deleted...]
-              <w:t>rozpoznaje w terenie główne obiekty decydujące o atrakcyjności „małej ojczyzny”</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje </w:t>
+            </w:r>
+            <w:r w:rsidR="004E5721" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na fotografiach i </w:t>
+            </w:r>
+            <w:r w:rsidR="002A49E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w terenie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> obiekty decydujące o atrakcyjności </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34B88" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">swojej </w:t>
+            </w:r>
+            <w:r w:rsidR="002D5EA2" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>małej ojczyzny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A6D6BB" w14:textId="79B600D0" w:rsidR="004E5721" w:rsidRPr="00D66EBD" w:rsidRDefault="004E5721" w:rsidP="00603F32">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pr</w:t>
+            </w:r>
+            <w:r w:rsidR="00603F32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zygotowuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trasę wycieczki krajoznawczej po własnym regionie na podstawie wyszukanych źródeł informacji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="61287D0E" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="61287D0E" w14:textId="77777777" w:rsidTr="006C565E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7A27BA71" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w:rsidRDefault="004F4E54" w:rsidP="00904A7D">
+          <w:p w14:paraId="7A27BA71" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w:rsidRDefault="004F4E54" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB56F3">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="FF6699"/>
               </w:rPr>
               <w:t xml:space="preserve">Wymagania na ocenę bardzo dobrą </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB56F3">
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="FF6699"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="2B1A6868" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="2B1A6868" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19FC9444" w14:textId="04C6A4C5" w:rsidR="003D5F34" w:rsidRDefault="00381461" w:rsidP="003D5F34">
+          <w:p w14:paraId="19FC9444" w14:textId="64337AA0" w:rsidR="003D5F34" w:rsidRPr="00D66EBD" w:rsidRDefault="00381461" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="0027491F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="0027491F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rezentuje </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC12FE" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w wybranej formie </w:t>
+            </w:r>
+            <w:r w:rsidR="0027491F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>własny region</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> jako miejsce zamieszkania i działalności gospodarczej</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B29BBE8" w14:textId="68A4615D" w:rsidR="007A1864" w:rsidRPr="0027491F" w:rsidRDefault="00381461" w:rsidP="0027491F">
+          <w:p w14:paraId="1B29BBE8" w14:textId="4E93E3D7" w:rsidR="007A1864" w:rsidRPr="00D66EBD" w:rsidRDefault="003A16B8" w:rsidP="00390A74">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:contextualSpacing/>
-[...15 lines deleted...]
-              <w:t>ostrzega potrzebę poprawy warunków życia lokalnej społeczności</w:t>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia potrzeby</w:t>
+            </w:r>
+            <w:r w:rsidR="0027491F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">swojej </w:t>
+            </w:r>
+            <w:r w:rsidR="0027491F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lokalnej społeczności</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="1A378ECB" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="1A378ECB" w14:textId="77777777" w:rsidTr="006C565E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2F242F4E" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w:rsidRDefault="004F4E54" w:rsidP="00904A7D">
+          <w:p w14:paraId="2F242F4E" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w:rsidRDefault="004F4E54" w:rsidP="00D66EBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB56F3">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="FF6699"/>
+              </w:rPr>
               <w:t xml:space="preserve">Wymagania na ocenę celującą </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB56F3">
+            <w:r w:rsidRPr="006C565E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="FF6699"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę bardzo dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="7AE94E8B" w14:textId="77777777" w:rsidTr="00904A7D">
+      <w:tr w:rsidR="004F4E54" w:rsidRPr="00D66EBD" w14:paraId="7AE94E8B" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1AE794" w14:textId="77777777" w:rsidR="0027491F" w:rsidRDefault="0027491F" w:rsidP="0027491F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Akapitzlist"/>
+          <w:p w14:paraId="6F1AE794" w14:textId="0B183ED9" w:rsidR="0027491F" w:rsidRPr="00D66EBD" w:rsidRDefault="0027491F" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="Akapitzlist"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykazuje zależności między elementami środowiska geograficznego na podstawie obserwacji terenowych przeprowadzonych w wybranym miejscu </w:t>
+            </w:r>
+            <w:r w:rsidR="00C145E9" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>swojego</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regionu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4CC332" w14:textId="635AFDC3" w:rsidR="00435124" w:rsidRPr="00D66EBD" w:rsidRDefault="000155C4" w:rsidP="00390A74">
+            <w:pPr>
+              <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
-              <w:spacing w:before="40" w:after="40"/>
-[...14 lines deleted...]
-              <w:t>projektuje na podstawie własnych obserwacji terenowych działania służące zachowaniu walorów środowiska geograficznego (przyrodniczego i kulturowego) oraz poprawie warunków życia lokalnej społeczności</w:t>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie obserwacji terenowych proponuje</w:t>
+            </w:r>
+            <w:r w:rsidR="0027491F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> działania służące zachowaniu walorów </w:t>
+            </w:r>
+            <w:r w:rsidR="008E3EBA" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przyrodniczych i kulturowych </w:t>
+            </w:r>
+            <w:r w:rsidR="00C145E9" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>swojego regionu</w:t>
+            </w:r>
+            <w:r w:rsidR="0027491F" w:rsidRPr="00D66EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz poprawie warunków życia lokalnej społeczności</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56226118" w14:textId="77777777" w:rsidR="003536D9" w:rsidRPr="00AB56F3" w:rsidRDefault="003536D9">
+    <w:p w14:paraId="186250CE" w14:textId="7E21994F" w:rsidR="00BE43EA" w:rsidRPr="00D66EBD" w:rsidRDefault="00BE43EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003536D9" w:rsidRPr="00AB56F3">
+    <w:sectPr w:rsidR="00BE43EA" w:rsidRPr="00D66EBD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Humanist521PL-Roman, 'MS Mincho">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A90876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9E07E78"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11894,147 +17650,147 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67B441B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD74660C"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="861" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1581" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2301" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3021" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3741" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5901" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6621" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BDA5B06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E63C08B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="170" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
@@ -12800,392 +18556,621 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="611135998">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="85152437">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1788347901">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="249965988">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1359819666">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="776682789">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="536747504">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1534727577">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="415178005">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1655908205">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1253734685">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="724060947">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="770857765">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2009936691">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="784156453">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1090468542">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="134488478">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1410734618">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1528987298">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1916934666">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1778451613">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="385878385">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="262031039">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="2124033898">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1650212721">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1358001971">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1465778602">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1114910072">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1002776213">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="234707557">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1845706120">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1557162947">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1703555048">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1066950782">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1014573137">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="340473615">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1217012556">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1242257545">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1663238243">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1639021873">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1193497441">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1837308335">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1611546543">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1624771958">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="307125770">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="163784988">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="655033847">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00575E64"/>
     <w:rsid w:val="000029E0"/>
+    <w:rsid w:val="00004101"/>
     <w:rsid w:val="00012DB7"/>
+    <w:rsid w:val="00013210"/>
+    <w:rsid w:val="000155C4"/>
+    <w:rsid w:val="00025676"/>
+    <w:rsid w:val="000332C1"/>
+    <w:rsid w:val="00034D9C"/>
+    <w:rsid w:val="0003784C"/>
+    <w:rsid w:val="00043141"/>
     <w:rsid w:val="00046CC0"/>
+    <w:rsid w:val="00056FD8"/>
     <w:rsid w:val="00063684"/>
     <w:rsid w:val="00067E7D"/>
+    <w:rsid w:val="000829F1"/>
+    <w:rsid w:val="00082E0B"/>
+    <w:rsid w:val="000C3E61"/>
+    <w:rsid w:val="000E28B1"/>
+    <w:rsid w:val="000F1932"/>
     <w:rsid w:val="000F5307"/>
+    <w:rsid w:val="000F78B0"/>
     <w:rsid w:val="001040ED"/>
+    <w:rsid w:val="00121F02"/>
+    <w:rsid w:val="0012373C"/>
+    <w:rsid w:val="001474F2"/>
+    <w:rsid w:val="001647D2"/>
+    <w:rsid w:val="001A0F24"/>
     <w:rsid w:val="001A219F"/>
     <w:rsid w:val="001A322E"/>
     <w:rsid w:val="001C1DD9"/>
     <w:rsid w:val="001D1CB7"/>
+    <w:rsid w:val="001D6D66"/>
+    <w:rsid w:val="001E3920"/>
+    <w:rsid w:val="001E6A3E"/>
+    <w:rsid w:val="001E739F"/>
+    <w:rsid w:val="00211856"/>
     <w:rsid w:val="00214000"/>
+    <w:rsid w:val="00216E50"/>
+    <w:rsid w:val="00217B54"/>
+    <w:rsid w:val="00220D18"/>
     <w:rsid w:val="0022269D"/>
+    <w:rsid w:val="00222714"/>
+    <w:rsid w:val="00224079"/>
+    <w:rsid w:val="00232810"/>
     <w:rsid w:val="002358B1"/>
+    <w:rsid w:val="00243B1B"/>
     <w:rsid w:val="00244B18"/>
+    <w:rsid w:val="00246DF0"/>
+    <w:rsid w:val="00253919"/>
     <w:rsid w:val="002619A6"/>
+    <w:rsid w:val="00270112"/>
+    <w:rsid w:val="0027366A"/>
     <w:rsid w:val="0027491F"/>
     <w:rsid w:val="002872C1"/>
+    <w:rsid w:val="00287444"/>
+    <w:rsid w:val="002A09C6"/>
+    <w:rsid w:val="002A49E6"/>
+    <w:rsid w:val="002B2340"/>
     <w:rsid w:val="002C0610"/>
     <w:rsid w:val="002C3BC8"/>
+    <w:rsid w:val="002C4CCE"/>
+    <w:rsid w:val="002D17D6"/>
+    <w:rsid w:val="002D558B"/>
+    <w:rsid w:val="002D5EA2"/>
     <w:rsid w:val="002E0420"/>
     <w:rsid w:val="002E509F"/>
     <w:rsid w:val="002F6606"/>
     <w:rsid w:val="002F7A0D"/>
+    <w:rsid w:val="00304DA2"/>
+    <w:rsid w:val="00310B5A"/>
+    <w:rsid w:val="0032278A"/>
+    <w:rsid w:val="00345EE6"/>
+    <w:rsid w:val="0035035C"/>
+    <w:rsid w:val="00350511"/>
     <w:rsid w:val="003536D9"/>
+    <w:rsid w:val="003605A2"/>
     <w:rsid w:val="00381461"/>
+    <w:rsid w:val="00382641"/>
+    <w:rsid w:val="003842B5"/>
     <w:rsid w:val="00386E9D"/>
+    <w:rsid w:val="00390A74"/>
     <w:rsid w:val="003A0E11"/>
+    <w:rsid w:val="003A16B8"/>
     <w:rsid w:val="003A2B4C"/>
+    <w:rsid w:val="003A359E"/>
+    <w:rsid w:val="003B2447"/>
     <w:rsid w:val="003B2CB7"/>
     <w:rsid w:val="003B4A8A"/>
     <w:rsid w:val="003C6A16"/>
+    <w:rsid w:val="003C732C"/>
+    <w:rsid w:val="003C76D3"/>
     <w:rsid w:val="003D285C"/>
     <w:rsid w:val="003D5F34"/>
+    <w:rsid w:val="003D64D2"/>
+    <w:rsid w:val="003E2A67"/>
+    <w:rsid w:val="003E5864"/>
+    <w:rsid w:val="003F437C"/>
+    <w:rsid w:val="00405418"/>
+    <w:rsid w:val="004064DB"/>
     <w:rsid w:val="00410B81"/>
+    <w:rsid w:val="00412E94"/>
+    <w:rsid w:val="004256A3"/>
     <w:rsid w:val="004302AD"/>
+    <w:rsid w:val="00430D4D"/>
     <w:rsid w:val="00435124"/>
+    <w:rsid w:val="00435525"/>
+    <w:rsid w:val="0044009F"/>
+    <w:rsid w:val="00455BB6"/>
+    <w:rsid w:val="00481D4C"/>
     <w:rsid w:val="00496E61"/>
+    <w:rsid w:val="004A0F8F"/>
+    <w:rsid w:val="004A14BA"/>
+    <w:rsid w:val="004A4AEB"/>
+    <w:rsid w:val="004A738F"/>
+    <w:rsid w:val="004B1BED"/>
+    <w:rsid w:val="004B3C31"/>
     <w:rsid w:val="004D6169"/>
+    <w:rsid w:val="004E5721"/>
     <w:rsid w:val="004F446E"/>
     <w:rsid w:val="004F4E54"/>
     <w:rsid w:val="00511CF0"/>
+    <w:rsid w:val="00515738"/>
+    <w:rsid w:val="00516FCA"/>
+    <w:rsid w:val="00522417"/>
+    <w:rsid w:val="00524F4C"/>
     <w:rsid w:val="0052628D"/>
     <w:rsid w:val="005449B6"/>
     <w:rsid w:val="00555996"/>
+    <w:rsid w:val="0056108B"/>
+    <w:rsid w:val="00567938"/>
     <w:rsid w:val="00571385"/>
     <w:rsid w:val="00575E64"/>
-    <w:rsid w:val="00584140"/>
+    <w:rsid w:val="0057694F"/>
+    <w:rsid w:val="005A2EEA"/>
     <w:rsid w:val="005A7EE2"/>
+    <w:rsid w:val="005B0002"/>
     <w:rsid w:val="005B6789"/>
+    <w:rsid w:val="005B6F9D"/>
+    <w:rsid w:val="005B710E"/>
+    <w:rsid w:val="005D5F2C"/>
     <w:rsid w:val="005E2E48"/>
+    <w:rsid w:val="005E4811"/>
+    <w:rsid w:val="005F3F46"/>
     <w:rsid w:val="005F677B"/>
+    <w:rsid w:val="005F78DB"/>
+    <w:rsid w:val="00602AF6"/>
+    <w:rsid w:val="00603F32"/>
+    <w:rsid w:val="0060456B"/>
+    <w:rsid w:val="00606C16"/>
+    <w:rsid w:val="00607462"/>
     <w:rsid w:val="0061345D"/>
+    <w:rsid w:val="00614D58"/>
+    <w:rsid w:val="006177C5"/>
+    <w:rsid w:val="00617B33"/>
+    <w:rsid w:val="006200DF"/>
+    <w:rsid w:val="006213E5"/>
+    <w:rsid w:val="00626482"/>
+    <w:rsid w:val="00633DA6"/>
     <w:rsid w:val="00640C3E"/>
     <w:rsid w:val="00652639"/>
+    <w:rsid w:val="00657936"/>
     <w:rsid w:val="0066772B"/>
+    <w:rsid w:val="00670F91"/>
+    <w:rsid w:val="006770C7"/>
+    <w:rsid w:val="006C3A19"/>
     <w:rsid w:val="006C4FC6"/>
+    <w:rsid w:val="006C565E"/>
+    <w:rsid w:val="006D693C"/>
     <w:rsid w:val="006E1E33"/>
     <w:rsid w:val="006E2DF7"/>
     <w:rsid w:val="00710E21"/>
+    <w:rsid w:val="00737136"/>
+    <w:rsid w:val="00737944"/>
+    <w:rsid w:val="00740815"/>
     <w:rsid w:val="007459E8"/>
     <w:rsid w:val="00765E53"/>
-    <w:rsid w:val="007675D6"/>
+    <w:rsid w:val="00770E53"/>
     <w:rsid w:val="00774647"/>
+    <w:rsid w:val="00776FC3"/>
     <w:rsid w:val="00791A86"/>
+    <w:rsid w:val="00791F87"/>
     <w:rsid w:val="007964B5"/>
     <w:rsid w:val="00797148"/>
     <w:rsid w:val="007A1864"/>
+    <w:rsid w:val="007C2B73"/>
+    <w:rsid w:val="007C6733"/>
     <w:rsid w:val="007E4378"/>
     <w:rsid w:val="007E6A40"/>
+    <w:rsid w:val="007F3B5D"/>
     <w:rsid w:val="00805627"/>
+    <w:rsid w:val="00806966"/>
+    <w:rsid w:val="00825BA8"/>
     <w:rsid w:val="00835610"/>
     <w:rsid w:val="00845F98"/>
+    <w:rsid w:val="00862314"/>
+    <w:rsid w:val="00863316"/>
+    <w:rsid w:val="00870DA3"/>
+    <w:rsid w:val="00875A30"/>
+    <w:rsid w:val="00877558"/>
+    <w:rsid w:val="0088038A"/>
     <w:rsid w:val="008825AC"/>
+    <w:rsid w:val="008838D6"/>
+    <w:rsid w:val="00887116"/>
+    <w:rsid w:val="00895BAE"/>
+    <w:rsid w:val="008971A0"/>
     <w:rsid w:val="008A7FBF"/>
     <w:rsid w:val="008B39BC"/>
     <w:rsid w:val="008B6DD7"/>
+    <w:rsid w:val="008E3EBA"/>
+    <w:rsid w:val="008E4A1C"/>
+    <w:rsid w:val="008F5EFD"/>
+    <w:rsid w:val="00901426"/>
+    <w:rsid w:val="00904D4B"/>
     <w:rsid w:val="00913E53"/>
+    <w:rsid w:val="00914221"/>
+    <w:rsid w:val="00930336"/>
+    <w:rsid w:val="00944CF4"/>
     <w:rsid w:val="009562B4"/>
     <w:rsid w:val="00957B11"/>
+    <w:rsid w:val="00957C0B"/>
+    <w:rsid w:val="00990EED"/>
+    <w:rsid w:val="00996F7C"/>
     <w:rsid w:val="009A05A5"/>
     <w:rsid w:val="009A1FD9"/>
     <w:rsid w:val="009A7071"/>
     <w:rsid w:val="009B2CB3"/>
     <w:rsid w:val="009C47D3"/>
     <w:rsid w:val="009D3C4A"/>
     <w:rsid w:val="009D4A8F"/>
+    <w:rsid w:val="009E72D1"/>
     <w:rsid w:val="009F04AB"/>
+    <w:rsid w:val="009F2DB7"/>
+    <w:rsid w:val="009F6EF6"/>
     <w:rsid w:val="00A11D06"/>
+    <w:rsid w:val="00A162E6"/>
     <w:rsid w:val="00A17AEE"/>
+    <w:rsid w:val="00A251AB"/>
+    <w:rsid w:val="00A36935"/>
+    <w:rsid w:val="00A378AE"/>
+    <w:rsid w:val="00A43309"/>
+    <w:rsid w:val="00A4659A"/>
+    <w:rsid w:val="00A47E1E"/>
+    <w:rsid w:val="00A56E94"/>
     <w:rsid w:val="00A602A9"/>
     <w:rsid w:val="00A64756"/>
     <w:rsid w:val="00A67C50"/>
     <w:rsid w:val="00A7176D"/>
     <w:rsid w:val="00A73439"/>
     <w:rsid w:val="00A97234"/>
     <w:rsid w:val="00AB56F3"/>
+    <w:rsid w:val="00AC030B"/>
     <w:rsid w:val="00AD4AC2"/>
+    <w:rsid w:val="00AE7768"/>
+    <w:rsid w:val="00B06248"/>
     <w:rsid w:val="00B074CD"/>
+    <w:rsid w:val="00B1423F"/>
+    <w:rsid w:val="00B175A6"/>
+    <w:rsid w:val="00B217CC"/>
     <w:rsid w:val="00B221D4"/>
+    <w:rsid w:val="00B32F9B"/>
+    <w:rsid w:val="00B37BB0"/>
     <w:rsid w:val="00B40634"/>
     <w:rsid w:val="00B413D0"/>
     <w:rsid w:val="00B65B16"/>
+    <w:rsid w:val="00B83FC8"/>
+    <w:rsid w:val="00B84975"/>
     <w:rsid w:val="00B87926"/>
+    <w:rsid w:val="00B97D73"/>
     <w:rsid w:val="00BA0D81"/>
+    <w:rsid w:val="00BB4FFE"/>
+    <w:rsid w:val="00BC75E7"/>
     <w:rsid w:val="00BD3014"/>
+    <w:rsid w:val="00BD6E60"/>
+    <w:rsid w:val="00BE43EA"/>
     <w:rsid w:val="00BE4AB2"/>
+    <w:rsid w:val="00BE50FC"/>
     <w:rsid w:val="00BE5981"/>
+    <w:rsid w:val="00C060C4"/>
+    <w:rsid w:val="00C145E9"/>
+    <w:rsid w:val="00C21460"/>
+    <w:rsid w:val="00C25C0F"/>
+    <w:rsid w:val="00C317F4"/>
+    <w:rsid w:val="00C35818"/>
     <w:rsid w:val="00C37BAB"/>
     <w:rsid w:val="00C71A80"/>
     <w:rsid w:val="00C83511"/>
+    <w:rsid w:val="00CA4C06"/>
+    <w:rsid w:val="00CA4F1A"/>
+    <w:rsid w:val="00CB0C9B"/>
+    <w:rsid w:val="00CC5E78"/>
     <w:rsid w:val="00CD672D"/>
+    <w:rsid w:val="00CE7D60"/>
+    <w:rsid w:val="00CF2BD8"/>
+    <w:rsid w:val="00CF694B"/>
     <w:rsid w:val="00D013F9"/>
     <w:rsid w:val="00D042B5"/>
+    <w:rsid w:val="00D10CA8"/>
+    <w:rsid w:val="00D34B88"/>
+    <w:rsid w:val="00D34CF8"/>
+    <w:rsid w:val="00D610EC"/>
+    <w:rsid w:val="00D66630"/>
+    <w:rsid w:val="00D66960"/>
+    <w:rsid w:val="00D66EBD"/>
     <w:rsid w:val="00D82800"/>
     <w:rsid w:val="00D86CB2"/>
+    <w:rsid w:val="00D96DBE"/>
     <w:rsid w:val="00DA47C6"/>
+    <w:rsid w:val="00DE137A"/>
+    <w:rsid w:val="00DE61DA"/>
+    <w:rsid w:val="00DE7340"/>
     <w:rsid w:val="00DF1972"/>
+    <w:rsid w:val="00E03571"/>
+    <w:rsid w:val="00E10F8A"/>
     <w:rsid w:val="00E116D4"/>
     <w:rsid w:val="00E121E4"/>
     <w:rsid w:val="00E16391"/>
+    <w:rsid w:val="00E16F47"/>
+    <w:rsid w:val="00E248B5"/>
+    <w:rsid w:val="00E34BCD"/>
+    <w:rsid w:val="00E37746"/>
+    <w:rsid w:val="00E405A9"/>
     <w:rsid w:val="00E71493"/>
     <w:rsid w:val="00E81341"/>
     <w:rsid w:val="00E946C6"/>
+    <w:rsid w:val="00E97436"/>
+    <w:rsid w:val="00E9779F"/>
     <w:rsid w:val="00EB0882"/>
+    <w:rsid w:val="00EB0D73"/>
+    <w:rsid w:val="00EB322F"/>
+    <w:rsid w:val="00EB36EF"/>
+    <w:rsid w:val="00EC12FE"/>
+    <w:rsid w:val="00EE2818"/>
+    <w:rsid w:val="00EE2C20"/>
+    <w:rsid w:val="00EE7189"/>
     <w:rsid w:val="00EF1016"/>
+    <w:rsid w:val="00EF216D"/>
+    <w:rsid w:val="00EF53D1"/>
     <w:rsid w:val="00F059C2"/>
+    <w:rsid w:val="00F06C77"/>
+    <w:rsid w:val="00F1685D"/>
     <w:rsid w:val="00F2316B"/>
+    <w:rsid w:val="00F23FF7"/>
     <w:rsid w:val="00F350C9"/>
+    <w:rsid w:val="00F4222F"/>
+    <w:rsid w:val="00F4679D"/>
+    <w:rsid w:val="00F46DF9"/>
+    <w:rsid w:val="00F56501"/>
+    <w:rsid w:val="00F607F3"/>
     <w:rsid w:val="00F61941"/>
+    <w:rsid w:val="00F630C0"/>
+    <w:rsid w:val="00F646DD"/>
+    <w:rsid w:val="00F708FB"/>
+    <w:rsid w:val="00F71C6E"/>
+    <w:rsid w:val="00F73BEB"/>
     <w:rsid w:val="00F97E87"/>
+    <w:rsid w:val="00FA4B62"/>
     <w:rsid w:val="00FA7B00"/>
+    <w:rsid w:val="00FB3C04"/>
+    <w:rsid w:val="00FB4602"/>
+    <w:rsid w:val="00FC55EE"/>
+    <w:rsid w:val="00FD4DA7"/>
+    <w:rsid w:val="00FD7177"/>
     <w:rsid w:val="00FE5576"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40766BAD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B2CB1A35-3E1D-4ED0-BEE6-E2FD3360DBC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13513,55 +19498,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00913E53"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -13737,51 +19717,51 @@
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
         <w:bar w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:bdr w:val="nil"/>
       <w:lang w:eastAsia="pl-PL"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -14018,81 +19998,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538E511D-F436-4809-83C7-D72C3016AF2D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E442927-C659-4102-8FFD-B6CD207A6A48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>15552</Characters>
+  <Pages>9</Pages>
+  <Words>2812</Words>
+  <Characters>16878</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>129</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18108</CharactersWithSpaces>
+  <CharactersWithSpaces>19651</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Piotr Szwocha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>