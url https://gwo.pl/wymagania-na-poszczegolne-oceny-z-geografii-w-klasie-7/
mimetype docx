--- v0 (2026-05-16)
+++ v1 (2026-08-14)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E40E51C" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00913E53" w:rsidP="00913E53">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB56F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Humanist521PL-Roman, 'MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">WYMAGANIA NA POSZCZEGÓLNE OCENY </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA245ED" w14:textId="55E9EE91" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="005A7EE2" w:rsidP="00913E53">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -446,69 +447,58 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>podaje liczbę województw w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="0BBD7B60" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="6392A47F" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wymagania  na</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
+              <w:t>Wymagania  na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="71EF5A9D" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3564CBE5" w14:textId="4A89CE1B" w:rsidR="00640C3E" w:rsidRPr="00AB56F3" w:rsidRDefault="0061345D" w:rsidP="001D1CB7">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB56F3">
@@ -558,112 +548,135 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mawia</w:t>
             </w:r>
             <w:r w:rsidR="001040ED" w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> na podstawie mapy ogólnogeograficznej</w:t>
             </w:r>
             <w:r w:rsidR="009D3C4A" w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> położenie fizycznogeograficzne i polityczne Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDCB75D" w14:textId="062D0B52" w:rsidR="00774647" w:rsidRPr="00AB56F3" w:rsidRDefault="0061345D" w:rsidP="001D1CB7">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB56F3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="002358B1" w:rsidRPr="00AB56F3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skazuje na mapie i nazywa skrajne punkty Polski i Europy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6533090E" w14:textId="7918A428" w:rsidR="001C1DD9" w:rsidRPr="00AB56F3" w:rsidRDefault="0061345D" w:rsidP="001D1CB7">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>podaje nazwę województwa, w którym mieszka oraz nazwę jego stolicy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="331DF269" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="067434E5" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00AB56F3" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wymagania  na</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
+              <w:t>Wymagania  na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00AB56F3" w14:paraId="78B718CD" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D187A21" w14:textId="0D9F2F80" w:rsidR="009D3C4A" w:rsidRPr="00AB56F3" w:rsidRDefault="002358B1" w:rsidP="001040ED">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -957,74 +970,74 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>położeniem Polski na Ziemi, a warunkami przyrodniczymi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18847C7B" w14:textId="77777777" w:rsidR="00E946C6" w:rsidRPr="00AB56F3" w:rsidRDefault="009D3C4A" w:rsidP="0061345D">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>omawia wpływ położenia Polski na sytuację gospodarczą i polityczną naszego kraju</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7500F456" w14:textId="52336188" w:rsidR="0061345D" w:rsidRPr="00652639" w:rsidRDefault="0061345D" w:rsidP="0061345D">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652639">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>omawia trójstopniowy podział administracyjny w Polsce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71492371" w14:textId="03E67EC4" w:rsidR="0061345D" w:rsidRPr="00AB56F3" w:rsidRDefault="0061345D" w:rsidP="00FA7B00">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652639">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t>charakteryzuje podział władzy samorządowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1584,69 +1597,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wymienia przykłady negatywnego wpływu człowieka na środowisko przyrodnicze</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="6113FE7A" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="7DB698E2" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wymagania  na</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
+              <w:t>Wymagania  na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="20A6BF96" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22910888" w14:textId="3BF175A6" w:rsidR="002872C1" w:rsidRPr="00BE5981" w:rsidRDefault="009F04AB" w:rsidP="00571385">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1968,156 +1970,143 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>wymienia cele ochrony przyrody</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="6E400FA5" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="38108EB9" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wymagania  na</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
+              <w:t>Wymagania  na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="0682855E" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4115DDC9" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="009F04AB" w:rsidP="00571385">
+          <w:p w14:paraId="4115DDC9" w14:textId="134734FB" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="009F04AB" w:rsidP="00571385">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">wskazuje na mapie i charakteryzuje pas krajobrazowy, na </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00584140" w:rsidRPr="00BE5981">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>obszarze,</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> którego mieszka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BF9DD21" w14:textId="77777777" w:rsidR="009F04AB" w:rsidRPr="00BE5981" w:rsidRDefault="009F04AB" w:rsidP="00571385">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>omawia mapę hipsometryczną Polski</w:t>
             </w:r>
             <w:r w:rsidR="00C71A80" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, odczytuje wysokości bezwzględne wybranych punktów na mapie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A1A3082" w14:textId="77777777" w:rsidR="009B2CB3" w:rsidRPr="00BE5981" w:rsidRDefault="009B2CB3" w:rsidP="00571385">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>omawia wpływ ruchów górotwórczych i zlodowaceń w Europie na ukształtowanie powierzchni Polski</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77A4B52D" w14:textId="623D30CC" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="009A1FD9" w:rsidP="00571385">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">opisuje cechy różnych typów genetycznych gór oraz </w:t>
             </w:r>
             <w:r w:rsidR="005B6789" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2602,88 +2591,88 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>przedstawia czynniki kształtujące rzeźbę terenu w Polsce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CEDDBE0" w14:textId="20D91D3E" w:rsidR="002C3BC8" w:rsidRPr="00BE5981" w:rsidRDefault="002C3BC8" w:rsidP="005449B6">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>omawia rodzaje surowców mineralnych i wskazuje sposoby ich wydobywania</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37F1D615" w14:textId="64DF696D" w:rsidR="00FE5576" w:rsidRPr="00BE5981" w:rsidRDefault="00FE5576" w:rsidP="005449B6">
+          <w:p w14:paraId="37F1D615" w14:textId="54C22A7C" w:rsidR="00FE5576" w:rsidRPr="00BE5981" w:rsidRDefault="00FE5576" w:rsidP="005449B6">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">analizuje </w:t>
             </w:r>
             <w:r w:rsidR="002C3BC8" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>mapę</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> dotycząc</w:t>
             </w:r>
             <w:r w:rsidR="002C3BC8" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">ą rozmieszczenia </w:t>
             </w:r>
-            <w:r w:rsidR="00200B06" w:rsidRPr="00BE5981">
+            <w:r w:rsidR="00584140" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>i wydobycia</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> surowców mineralnych w Polsce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="705D43EC" w14:textId="77777777" w:rsidR="002C3BC8" w:rsidRPr="00BE5981" w:rsidRDefault="002C3BC8" w:rsidP="005449B6">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -3086,121 +3075,121 @@
           </w:p>
           <w:p w14:paraId="30DD6F5D" w14:textId="7CE32D29" w:rsidR="00AB56F3" w:rsidRPr="00BE5981" w:rsidRDefault="00AB56F3" w:rsidP="005B6789">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="452"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>omawia podział historii Ziemi,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2829219C" w14:textId="021B50A5" w:rsidR="00AB56F3" w:rsidRPr="00BE5981" w:rsidRDefault="00AB56F3" w:rsidP="005B6789">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="452"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">wymienia ważne </w:t>
             </w:r>
             <w:r w:rsidR="002C3BC8" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t>wydarzenia</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t xml:space="preserve"> w historii świata</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32ABF66E" w14:textId="704560E9" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="005B6789" w:rsidP="005B6789">
+          <w:p w14:paraId="32ABF66E" w14:textId="0C7C6827" w:rsidR="005B6789" w:rsidRPr="00BE5981" w:rsidRDefault="005B6789" w:rsidP="005B6789">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="452"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>rozpoznaje</w:t>
             </w:r>
             <w:r w:rsidR="00FE5576" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00122C6E" w:rsidRPr="00BE5981">
+            <w:r w:rsidR="00584140" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>w terenie</w:t>
             </w:r>
             <w:r w:rsidR="00FE5576" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> na fotografiach i ilustracjach różne elementy ukształtowania terenu w Polsce, wyjaśnia ich powstanie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05D9D09C" w14:textId="77777777" w:rsidR="00FE5576" w:rsidRPr="00BE5981" w:rsidRDefault="00FE5576" w:rsidP="005B6789">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
@@ -3270,126 +3259,126 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="45343DA4" w14:textId="77777777" w:rsidR="003D285C" w:rsidRPr="00BE5981" w:rsidRDefault="003D285C" w:rsidP="003D285C">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="452"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>podaje propozycje działań, mających na celu ochronę wód Morza Bałtyckiego</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45A2AC27" w14:textId="1BEAF468" w:rsidR="003D285C" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="003D285C">
+          <w:p w14:paraId="45A2AC27" w14:textId="71F0BBFA" w:rsidR="003D285C" w:rsidRPr="00BE5981" w:rsidRDefault="005449B6" w:rsidP="003D285C">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="452"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">wyjaśnia wpływ zagospodarowania dorzecza, w tym zabudowy obszarów zalewowych i tworzenia sztucznych zbiorników, na występowanie i </w:t>
             </w:r>
-            <w:r w:rsidR="00122C6E" w:rsidRPr="00BE5981">
+            <w:r w:rsidR="00584140" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>skutki powodzi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DDBDB30" w14:textId="77777777" w:rsidR="00D013F9" w:rsidRPr="00BE5981" w:rsidRDefault="00D013F9" w:rsidP="003D285C">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="452"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>podaje przykłady największych powodzi w Polsce, wyszukuje informacje na ich temat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CDBD075" w14:textId="1418D6EE" w:rsidR="00D013F9" w:rsidRPr="00BE5981" w:rsidRDefault="00D013F9" w:rsidP="003D285C">
+          <w:p w14:paraId="6CDBD075" w14:textId="5AEFCB4F" w:rsidR="00D013F9" w:rsidRPr="00BE5981" w:rsidRDefault="00D013F9" w:rsidP="003D285C">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="452"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">na podstawie zdjęć, obserwacji terenowych określa różne typy gleb i podaje </w:t>
             </w:r>
-            <w:r w:rsidR="00122C6E" w:rsidRPr="00BE5981">
+            <w:r w:rsidR="00584140" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ich cechy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28430924" w14:textId="77777777" w:rsidR="00B87926" w:rsidRPr="00BE5981" w:rsidRDefault="00B87926" w:rsidP="003D285C">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="452"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3928,69 +3917,58 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wymienia cechy miast i wsi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="61009AEF" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="4D12B041" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wymagania  na</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
+              <w:t>Wymagania  na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="094CE8F7" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50159696" w14:textId="0F3F91A1" w:rsidR="003D5F34" w:rsidRPr="00BE5981" w:rsidRDefault="00B65B16" w:rsidP="003D5F34">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -4069,76 +4047,76 @@
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>podaje przyczyny i skutki migracji zagranicznych w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A5B25A5" w14:textId="6EB9558D" w:rsidR="003C6A16" w:rsidRPr="00BE5981" w:rsidRDefault="003C6A16" w:rsidP="0022269D">
+          <w:p w14:paraId="4A5B25A5" w14:textId="03027FED" w:rsidR="003C6A16" w:rsidRPr="00BE5981" w:rsidRDefault="003C6A16" w:rsidP="0022269D">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">wyjaśnia </w:t>
             </w:r>
-            <w:r w:rsidR="00324B96" w:rsidRPr="00BE5981">
+            <w:r w:rsidR="00584140" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pojęcia:</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyż i niż demograficzny</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76E85F49" w14:textId="77777777" w:rsidR="002E509F" w:rsidRPr="00BE5981" w:rsidRDefault="002E509F" w:rsidP="0022269D">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
@@ -4266,116 +4244,105 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1962A2CD" w14:textId="77777777" w:rsidR="000F5307" w:rsidRPr="00BE5981" w:rsidRDefault="000F5307" w:rsidP="001A322E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>omawia rozmieszczenie miast w Polsce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C202C36" w14:textId="538DD846" w:rsidR="000F5307" w:rsidRPr="00BE5981" w:rsidRDefault="000F5307" w:rsidP="001A322E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>wymienia funkcje miast, podaje przykłady</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="09548D4D" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="6691FAEF" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Wymagania  na</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
+              <w:t>Wymagania  na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="56313F8E" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="368C0209" w14:textId="77777777" w:rsidR="00BD3014" w:rsidRPr="00BE5981" w:rsidRDefault="00BD3014" w:rsidP="00BD3014">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5276,50 +5243,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="41CEFF6C" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="0905E280" w14:textId="55454F41" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="00710E21">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">DZIAŁ 4. </w:t>
             </w:r>
             <w:r w:rsidR="003D5F34" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gospodarka Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="038CFD23" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="3D29B18B" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw"/>
               <w:rPr>
@@ -5347,51 +5315,50 @@
           </w:tcPr>
           <w:p w14:paraId="23A40EC2" w14:textId="3AC1C881" w:rsidR="008B39BC" w:rsidRPr="00BE5981" w:rsidRDefault="008B39BC" w:rsidP="003D5F34">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>wyjaśnia, czym zajmuje się rolnictwo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2605C12A" w14:textId="6E3FE0E8" w:rsidR="003D5F34" w:rsidRPr="00BE5981" w:rsidRDefault="008B39BC" w:rsidP="003D5F34">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5745,69 +5712,58 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wymienia sukcesy polskich przedsiębiorstw na arenie międzynarodowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="237E1161" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="04614AC5" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wymagania  na</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
+              <w:t>Wymagania  na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="05E95B43" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AEDB4C2" w14:textId="77777777" w:rsidR="00791A86" w:rsidRPr="00BE5981" w:rsidRDefault="008B39BC" w:rsidP="009562B4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5827,105 +5783,85 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>na podstawie map tematycznych i danych statystycznych omawia zróżnicowanie warunków pozaprzyrodniczych rozwoju rolnictwa w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B5A9E88" w14:textId="77777777" w:rsidR="008B39BC" w:rsidRPr="00BE5981" w:rsidRDefault="00CD672D" w:rsidP="009562B4">
+          <w:p w14:paraId="2B5A9E88" w14:textId="17C83067" w:rsidR="008B39BC" w:rsidRPr="00BE5981" w:rsidRDefault="00CD672D" w:rsidP="009562B4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">przedstawia na podstawie map przestrzenne </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...27 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00584140" w:rsidRPr="00BE5981">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zróżnicowanie głównych</w:t>
+            </w:r>
             <w:r w:rsidR="008B39BC" w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> upraw i chowu zwierząt w Polsce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49501446" w14:textId="77777777" w:rsidR="00063684" w:rsidRPr="00BE5981" w:rsidRDefault="00063684" w:rsidP="009562B4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6081,121 +6017,110 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wyjaśnia na przykładach, czym są walory turystyczne Polski</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EFD4913" w14:textId="25D44BF7" w:rsidR="00A11D06" w:rsidRPr="00BE5981" w:rsidRDefault="00A11D06" w:rsidP="009562B4">
+          <w:p w14:paraId="6EFD4913" w14:textId="6DA521C6" w:rsidR="00A11D06" w:rsidRPr="00BE5981" w:rsidRDefault="00A11D06" w:rsidP="00D042B5">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">wskazuje na mapie polskie obiekty wpisane na </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5981">
+            <w:r w:rsidR="00D042B5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Listę Światowego Dziedzictwa Kulturowego i Przyrodniczego Ludzkości w Polsce</w:t>
+              <w:t>listę światowego dziedzictwa UNESCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="233D871A" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="645EC878" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wymagania  na</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
+              <w:t>Wymagania  na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="5050D0ED" w14:textId="77777777" w:rsidTr="005A7EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C122923" w14:textId="706E6FB8" w:rsidR="003D5F34" w:rsidRPr="00BE5981" w:rsidRDefault="008B39BC" w:rsidP="00EB0882">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6301,77 +6226,75 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>porównuje odnawialne i nieodnawialne źródła energii</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="512E9151" w14:textId="11667E0F" w:rsidR="00EB0882" w:rsidRPr="00BE5981" w:rsidRDefault="00EB0882" w:rsidP="00EB0882">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>na podstawie wykresów i danych statystycznych omawia zmiany w strukturze produkcji energii w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4426033E" w14:textId="77777777" w:rsidR="00EB0882" w:rsidRPr="00BE5981" w:rsidRDefault="009562B4" w:rsidP="00EB0882">
+          <w:p w14:paraId="4426033E" w14:textId="6AFF969E" w:rsidR="00EB0882" w:rsidRPr="00BE5981" w:rsidRDefault="009562B4" w:rsidP="00EB0882">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">analizuje dane statystyczne dotyczące obrotu w handlu </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00584140" w:rsidRPr="00BE5981">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>międzynarodowym Polski</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="07F2431B" w14:textId="77777777" w:rsidR="009562B4" w:rsidRPr="00BE5981" w:rsidRDefault="009562B4" w:rsidP="00EB0882">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>omawia dostęp do usług w Polsce (na przykładzie edukacji i łączności)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B92B574" w14:textId="77777777" w:rsidR="00B074CD" w:rsidRPr="00BE5981" w:rsidRDefault="00B074CD" w:rsidP="00EB0882">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
@@ -6406,79 +6329,79 @@
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>wyjaśnia wpływ turystyki na rozwój społeczno-gospodarczy kraju</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E23507F" w14:textId="77777777" w:rsidR="00A11D06" w:rsidRPr="00BE5981" w:rsidRDefault="00A11D06" w:rsidP="00EB0882">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">charakteryzuje polskie obiekty wpisane na </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Listę Światowego Dziedzictwa Kulturowego i Przyrodniczego Ludzkości w Polsce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="390357EC" w14:textId="3191C073" w:rsidR="00386E9D" w:rsidRPr="00BE5981" w:rsidRDefault="00386E9D" w:rsidP="00EB0882">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>omawia rozwój gospodarczy Polski po roku 1989.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913E53" w:rsidRPr="00BE5981" w14:paraId="11604FB3" w14:textId="77777777" w:rsidTr="006C4FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="476BE5EB" w14:textId="77777777" w:rsidR="00913E53" w:rsidRPr="00BE5981" w:rsidRDefault="00913E53" w:rsidP="005A7EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7117,69 +7040,58 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>charakteryzuje gospodarkę swojego regionu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="0EEA9805" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="05E3CAE0" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w:rsidRDefault="004F4E54" w:rsidP="00904A7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wymagania  na</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
+              <w:t>Wymagania  na ocenę dostateczną (oprócz spełnienia wymagań na ocenę dopuszczającą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="4234C55A" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EE1A99D" w14:textId="2F2C7728" w:rsidR="00435124" w:rsidRPr="0027491F" w:rsidRDefault="0027491F" w:rsidP="0027491F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7187,69 +7099,58 @@
             <w:r w:rsidRPr="0027491F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>określa obszar utożsamiany z własną „małą ojczyzną” jako symboliczną przestrzenią w wymiarze lokalnym</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="458D6484" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="7D83D4F3" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w:rsidRDefault="004F4E54" w:rsidP="00904A7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wymagania  na</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
+              <w:t>Wymagania  na ocenę dobrą (oprócz spełnienia wymagań na ocenę dostateczną). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="2988A4D1" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7358BB41" w14:textId="77777777" w:rsidR="00435124" w:rsidRDefault="0027491F" w:rsidP="0027491F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7338,188 +7239,181 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wymagania na ocenę bardzo dobrą </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="2B1A6868" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19FC9444" w14:textId="0196C1F7" w:rsidR="003D5F34" w:rsidRDefault="00381461" w:rsidP="003D5F34">
+          <w:p w14:paraId="19FC9444" w14:textId="04C6A4C5" w:rsidR="003D5F34" w:rsidRDefault="00381461" w:rsidP="003D5F34">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="0027491F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">rezentuje własny region w wybranej </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="0027491F">
+            <w:r w:rsidR="00584140">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>formie</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> jako miejsce zamieszkania i działalności gospodarczej</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B29BBE8" w14:textId="68A4615D" w:rsidR="007A1864" w:rsidRPr="0027491F" w:rsidRDefault="00381461" w:rsidP="0027491F">
             <w:pPr>
               <w:pStyle w:val="Styltabeli2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="0027491F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ostrzega potrzebę poprawy warunków życia lokalnej społeczności</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="1A378ECB" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="2F242F4E" w14:textId="77777777" w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w:rsidRDefault="004F4E54" w:rsidP="00904A7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Wymagania na ocenę celującą </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB56F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(oprócz spełnienia wymagań na ocenę bardzo dobrą). Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4E54" w:rsidRPr="00AB56F3" w14:paraId="7AE94E8B" w14:textId="77777777" w:rsidTr="00904A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F1AE794" w14:textId="77777777" w:rsidR="0027491F" w:rsidRDefault="0027491F" w:rsidP="0027491F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027491F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>wykazuje zależności między elementami środowiska geograficznego na podstawie obserwacji terenowych przeprowadzonych w wybranym miejscu własnego regionu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B4CC332" w14:textId="5440EC70" w:rsidR="00435124" w:rsidRPr="0027491F" w:rsidRDefault="0027491F" w:rsidP="0027491F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027491F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7590,51 +7484,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Humanist521PL-Roman, 'MS Mincho">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A90876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9E07E78"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12906,335 +12800,328 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1575704438">
+  <w:num w:numId="1" w16cid:durableId="611135998">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2084986102">
+  <w:num w:numId="2" w16cid:durableId="85152437">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1484541700">
+  <w:num w:numId="3" w16cid:durableId="1788347901">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1795905281">
+  <w:num w:numId="4" w16cid:durableId="249965988">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="149365695">
+  <w:num w:numId="5" w16cid:durableId="1359819666">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="194123464">
+  <w:num w:numId="6" w16cid:durableId="776682789">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1639065480">
+  <w:num w:numId="7" w16cid:durableId="536747504">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1648975000">
+  <w:num w:numId="8" w16cid:durableId="1534727577">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1673678022">
+  <w:num w:numId="9" w16cid:durableId="415178005">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1809198774">
+  <w:num w:numId="10" w16cid:durableId="1655908205">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="131099931">
+  <w:num w:numId="11" w16cid:durableId="1253734685">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1560020248">
+  <w:num w:numId="12" w16cid:durableId="724060947">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1482578339">
+  <w:num w:numId="13" w16cid:durableId="770857765">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1302006569">
+  <w:num w:numId="14" w16cid:durableId="2009936691">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="973634285">
+  <w:num w:numId="15" w16cid:durableId="784156453">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="562637550">
+  <w:num w:numId="16" w16cid:durableId="1090468542">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1612710480">
+  <w:num w:numId="17" w16cid:durableId="134488478">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="787048470">
+  <w:num w:numId="18" w16cid:durableId="1410734618">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1156339155">
+  <w:num w:numId="19" w16cid:durableId="1528987298">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="189075142">
+  <w:num w:numId="20" w16cid:durableId="1916934666">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1200318719">
+  <w:num w:numId="21" w16cid:durableId="1778451613">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1732727602">
+  <w:num w:numId="22" w16cid:durableId="385878385">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="2097707990">
+  <w:num w:numId="23" w16cid:durableId="262031039">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="183785934">
+  <w:num w:numId="24" w16cid:durableId="2124033898">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="472063189">
+  <w:num w:numId="25" w16cid:durableId="1650212721">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1249578134">
+  <w:num w:numId="26" w16cid:durableId="1358001971">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="700938877">
+  <w:num w:numId="27" w16cid:durableId="1465778602">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="232088233">
+  <w:num w:numId="28" w16cid:durableId="1114910072">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="485317542">
+  <w:num w:numId="29" w16cid:durableId="1002776213">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1643849642">
+  <w:num w:numId="30" w16cid:durableId="234707557">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="128475786">
+  <w:num w:numId="31" w16cid:durableId="1845706120">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1261717717">
+  <w:num w:numId="32" w16cid:durableId="1557162947">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1434396772">
+  <w:num w:numId="33" w16cid:durableId="1703555048">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="340620014">
+  <w:num w:numId="34" w16cid:durableId="1066950782">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="240531072">
+  <w:num w:numId="35" w16cid:durableId="1014573137">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="511264262">
+  <w:num w:numId="36" w16cid:durableId="340473615">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="71393223">
+  <w:num w:numId="37" w16cid:durableId="1217012556">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1745108426">
+  <w:num w:numId="38" w16cid:durableId="1242257545">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1762143590">
+  <w:num w:numId="39" w16cid:durableId="1663238243">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1546137386">
+  <w:num w:numId="40" w16cid:durableId="1639021873">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="550269970">
+  <w:num w:numId="41" w16cid:durableId="1193497441">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1604806255">
+  <w:num w:numId="42" w16cid:durableId="1837308335">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1280916879">
+  <w:num w:numId="43" w16cid:durableId="1611546543">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1796562462">
+  <w:num w:numId="44" w16cid:durableId="1624771958">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1975064174">
+  <w:num w:numId="45" w16cid:durableId="307125770">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="2027902620">
+  <w:num w:numId="46" w16cid:durableId="163784988">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="641429981">
+  <w:num w:numId="47" w16cid:durableId="655033847">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00575E64"/>
     <w:rsid w:val="000029E0"/>
     <w:rsid w:val="00012DB7"/>
     <w:rsid w:val="00046CC0"/>
     <w:rsid w:val="00063684"/>
     <w:rsid w:val="00067E7D"/>
     <w:rsid w:val="000F5307"/>
     <w:rsid w:val="001040ED"/>
-    <w:rsid w:val="00122C6E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00153A9C"/>
     <w:rsid w:val="001A219F"/>
     <w:rsid w:val="001A322E"/>
     <w:rsid w:val="001C1DD9"/>
     <w:rsid w:val="001D1CB7"/>
-    <w:rsid w:val="00200B06"/>
     <w:rsid w:val="00214000"/>
     <w:rsid w:val="0022269D"/>
     <w:rsid w:val="002358B1"/>
     <w:rsid w:val="00244B18"/>
     <w:rsid w:val="002619A6"/>
     <w:rsid w:val="0027491F"/>
     <w:rsid w:val="002872C1"/>
     <w:rsid w:val="002C0610"/>
     <w:rsid w:val="002C3BC8"/>
     <w:rsid w:val="002E0420"/>
     <w:rsid w:val="002E509F"/>
     <w:rsid w:val="002F6606"/>
     <w:rsid w:val="002F7A0D"/>
-    <w:rsid w:val="00324B96"/>
     <w:rsid w:val="003536D9"/>
     <w:rsid w:val="00381461"/>
     <w:rsid w:val="00386E9D"/>
     <w:rsid w:val="003A0E11"/>
     <w:rsid w:val="003A2B4C"/>
     <w:rsid w:val="003B2CB7"/>
     <w:rsid w:val="003B4A8A"/>
     <w:rsid w:val="003C6A16"/>
     <w:rsid w:val="003D285C"/>
     <w:rsid w:val="003D5F34"/>
     <w:rsid w:val="00410B81"/>
     <w:rsid w:val="004302AD"/>
     <w:rsid w:val="00435124"/>
-    <w:rsid w:val="004753E4"/>
     <w:rsid w:val="00496E61"/>
     <w:rsid w:val="004D6169"/>
     <w:rsid w:val="004F446E"/>
     <w:rsid w:val="004F4E54"/>
     <w:rsid w:val="00511CF0"/>
     <w:rsid w:val="0052628D"/>
     <w:rsid w:val="005449B6"/>
     <w:rsid w:val="00555996"/>
     <w:rsid w:val="00571385"/>
     <w:rsid w:val="00575E64"/>
+    <w:rsid w:val="00584140"/>
     <w:rsid w:val="005A7EE2"/>
     <w:rsid w:val="005B6789"/>
     <w:rsid w:val="005E2E48"/>
     <w:rsid w:val="005F677B"/>
     <w:rsid w:val="0061345D"/>
     <w:rsid w:val="00640C3E"/>
     <w:rsid w:val="00652639"/>
     <w:rsid w:val="0066772B"/>
     <w:rsid w:val="006C4FC6"/>
     <w:rsid w:val="006E1E33"/>
     <w:rsid w:val="006E2DF7"/>
     <w:rsid w:val="00710E21"/>
     <w:rsid w:val="007459E8"/>
     <w:rsid w:val="00765E53"/>
+    <w:rsid w:val="007675D6"/>
     <w:rsid w:val="00774647"/>
     <w:rsid w:val="00791A86"/>
     <w:rsid w:val="007964B5"/>
     <w:rsid w:val="00797148"/>
     <w:rsid w:val="007A1864"/>
     <w:rsid w:val="007E4378"/>
     <w:rsid w:val="007E6A40"/>
     <w:rsid w:val="00805627"/>
     <w:rsid w:val="00835610"/>
     <w:rsid w:val="00845F98"/>
     <w:rsid w:val="008825AC"/>
     <w:rsid w:val="008A7FBF"/>
     <w:rsid w:val="008B39BC"/>
     <w:rsid w:val="008B6DD7"/>
     <w:rsid w:val="00913E53"/>
     <w:rsid w:val="009562B4"/>
     <w:rsid w:val="00957B11"/>
     <w:rsid w:val="009A05A5"/>
     <w:rsid w:val="009A1FD9"/>
     <w:rsid w:val="009A7071"/>
     <w:rsid w:val="009B2CB3"/>
     <w:rsid w:val="009C47D3"/>
     <w:rsid w:val="009D3C4A"/>
     <w:rsid w:val="009D4A8F"/>
     <w:rsid w:val="009F04AB"/>
     <w:rsid w:val="00A11D06"/>
     <w:rsid w:val="00A17AEE"/>
     <w:rsid w:val="00A602A9"/>
     <w:rsid w:val="00A64756"/>
     <w:rsid w:val="00A67C50"/>
     <w:rsid w:val="00A7176D"/>
     <w:rsid w:val="00A73439"/>
-    <w:rsid w:val="00A83763"/>
     <w:rsid w:val="00A97234"/>
     <w:rsid w:val="00AB56F3"/>
     <w:rsid w:val="00AD4AC2"/>
     <w:rsid w:val="00B074CD"/>
     <w:rsid w:val="00B221D4"/>
     <w:rsid w:val="00B40634"/>
     <w:rsid w:val="00B413D0"/>
-    <w:rsid w:val="00B51F95"/>
     <w:rsid w:val="00B65B16"/>
     <w:rsid w:val="00B87926"/>
     <w:rsid w:val="00BA0D81"/>
     <w:rsid w:val="00BD3014"/>
     <w:rsid w:val="00BE4AB2"/>
     <w:rsid w:val="00BE5981"/>
     <w:rsid w:val="00C37BAB"/>
     <w:rsid w:val="00C71A80"/>
     <w:rsid w:val="00C83511"/>
     <w:rsid w:val="00CD672D"/>
     <w:rsid w:val="00D013F9"/>
-    <w:rsid w:val="00D4629D"/>
+    <w:rsid w:val="00D042B5"/>
     <w:rsid w:val="00D82800"/>
     <w:rsid w:val="00D86CB2"/>
     <w:rsid w:val="00DA47C6"/>
-    <w:rsid w:val="00DC26B8"/>
     <w:rsid w:val="00DF1972"/>
     <w:rsid w:val="00E116D4"/>
     <w:rsid w:val="00E121E4"/>
     <w:rsid w:val="00E16391"/>
     <w:rsid w:val="00E71493"/>
     <w:rsid w:val="00E81341"/>
     <w:rsid w:val="00E946C6"/>
     <w:rsid w:val="00EB0882"/>
     <w:rsid w:val="00EF1016"/>
     <w:rsid w:val="00F059C2"/>
     <w:rsid w:val="00F2316B"/>
     <w:rsid w:val="00F350C9"/>
     <w:rsid w:val="00F61941"/>
     <w:rsid w:val="00F97E87"/>
     <w:rsid w:val="00FA7B00"/>
     <w:rsid w:val="00FE5576"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -13858,51 +13745,51 @@
       <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:bdr w:val="nil"/>
       <w:lang w:eastAsia="pl-PL"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14122,74 +14009,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538E511D-F436-4809-83C7-D72C3016AF2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>15540</Characters>
+  <Pages>1</Pages>
+  <Words>2592</Words>
+  <Characters>15552</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>129</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18093</CharactersWithSpaces>
+  <CharactersWithSpaces>18108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Piotr Szwocha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>