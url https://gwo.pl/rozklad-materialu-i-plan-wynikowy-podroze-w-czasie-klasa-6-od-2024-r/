--- v0 (2026-04-27)
+++ v1 (2026-08-15)
@@ -12595,60 +12595,52 @@
             </w:r>
             <w:r w:rsidR="00F90938" w:rsidRPr="00BF520F">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t xml:space="preserve"> (P),</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005B3778" w:rsidRPr="00BF520F" w:rsidRDefault="00E02AD6" w:rsidP="00E02AD6">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="250" w:hanging="250"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF520F">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
-              <w:t xml:space="preserve">warunki pokoju w Oliwie, ugody hadziackiej i rozejmu w </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>warunki pokoju w Oliwie, ugody hadziackiej i rozejmu w Andruszowie</w:t>
+            </w:r>
             <w:r w:rsidR="00F90938" w:rsidRPr="00BF520F">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t xml:space="preserve"> (PP).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005B3778" w:rsidRPr="00BF520F" w:rsidRDefault="005B3778" w:rsidP="009A69DB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15691,69 +15683,61 @@
             </w:r>
             <w:r w:rsidR="006E27E6" w:rsidRPr="00D5358B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludwika XIV (P), </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5358B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t xml:space="preserve">Henryka IV, </w:t>
             </w:r>
             <w:r w:rsidR="00A6424C" w:rsidRPr="00D5358B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>Jeana</w:t>
             </w:r>
             <w:r w:rsidR="005C7820" w:rsidRPr="00D5358B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A6424C" w:rsidRPr="00D5358B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>Baptiste’</w:t>
             </w:r>
             <w:r w:rsidRPr="00D5358B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
-              <w:t>a</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Colberta, Moliera</w:t>
+              <w:t>a Colberta, Moliera</w:t>
             </w:r>
             <w:r w:rsidR="006E27E6" w:rsidRPr="00D5358B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t xml:space="preserve"> (PP),</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0085798F" w:rsidRPr="00D92FD5" w:rsidRDefault="0085798F" w:rsidP="00BC0CFF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="250" w:hanging="250"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5358B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
@@ -16765,87 +16749,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>Uczeń zna:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003E2853" w:rsidRPr="007F6636" w:rsidRDefault="003E2853" w:rsidP="00C51C34">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="250" w:hanging="250"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t xml:space="preserve">postacie: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004C713B" w:rsidRPr="002B44B7">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>Jean</w:t>
             </w:r>
             <w:r w:rsidR="00532385" w:rsidRPr="002B44B7">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="004C713B" w:rsidRPr="002B44B7">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>-Jacques</w:t>
             </w:r>
             <w:r w:rsidR="00532385" w:rsidRPr="002B44B7">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="004C713B" w:rsidRPr="002B44B7">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
-              <w:t>a</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Rousseau</w:t>
+              <w:t>a Rousseau</w:t>
             </w:r>
             <w:r w:rsidR="007F6636" w:rsidRPr="002B44B7">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00532385" w:rsidRPr="002B44B7">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007F6636" w:rsidRPr="002B44B7">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>Monteskiusza</w:t>
             </w:r>
             <w:r w:rsidR="002B44B7">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -17441,66 +17417,73 @@
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE52E6" w:rsidRPr="00D92FD5" w:rsidTr="003E57F2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE52E6" w:rsidRPr="00D92FD5" w:rsidRDefault="00C86A78" w:rsidP="0085798F">
+          <w:p w:rsidR="00BE52E6" w:rsidRPr="00D92FD5" w:rsidRDefault="00F72ADF" w:rsidP="0085798F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92FD5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>XII.4)</w:t>
+              <w:t>XII.3</w:t>
+            </w:r>
+            <w:r w:rsidR="00C86A78" w:rsidRPr="00D92FD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001C5828" w:rsidRPr="00D92FD5" w:rsidRDefault="0085798F" w:rsidP="00A97649">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
@@ -17517,50 +17500,52 @@
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A97649" w:rsidRPr="00D92FD5" w:rsidRDefault="001C5828" w:rsidP="00A97649">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>Nowe potęgi w </w:t>
             </w:r>
             <w:r w:rsidR="0037247B" w:rsidRPr="00D92FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>Europie</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A97649" w:rsidRPr="00D92FD5" w:rsidRDefault="00BE52E6" w:rsidP="005B063B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -25069,51 +25054,50 @@
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C23FCB" w:rsidRPr="00D92FD5" w:rsidRDefault="00C23FCB" w:rsidP="004C7C8B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>XVIII.</w:t>
             </w:r>
             <w:r w:rsidR="004C7C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>), XVIII.</w:t>
             </w:r>
             <w:r w:rsidR="004C7C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92FD5">
               <w:rPr>
@@ -25396,52 +25380,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>cel taktyki stosowanej przez Rosjan podczas wojny z Napoleonem (PP),</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F25CBB" w:rsidRPr="008E3AC3" w:rsidRDefault="00C23FCB" w:rsidP="00F25CBB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="63"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="250" w:hanging="250"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003763C0">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
               <w:t>przyczyny klęski wyprawy Napoleona na Rosję (PP).</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C23FCB" w:rsidRPr="003763C0" w:rsidRDefault="00C23FCB" w:rsidP="00C23FCB">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowy21"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003763C0">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
@@ -25907,58 +25889,58 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BB693A" w:rsidRPr="00D92FD5" w:rsidRDefault="00BB693A" w:rsidP="00366E64">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB693A" w:rsidRPr="00D92FD5" w:rsidSect="00CD21D6">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="907" w:right="1418" w:bottom="964" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003E0D6A" w:rsidRDefault="003E0D6A" w:rsidP="00186615">
+    <w:p w:rsidR="00572377" w:rsidRDefault="00572377" w:rsidP="00186615">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003E0D6A" w:rsidRDefault="003E0D6A" w:rsidP="00186615">
+    <w:p w:rsidR="00572377" w:rsidRDefault="00572377" w:rsidP="00186615">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -26001,96 +25983,97 @@
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-416012973"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="003E0D6A" w:rsidRDefault="003E0D6A">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008E3AC3">
+        <w:r w:rsidR="00E13066">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="003E0D6A" w:rsidRDefault="003E0D6A">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003E0D6A" w:rsidRDefault="003E0D6A" w:rsidP="00186615">
+    <w:p w:rsidR="00572377" w:rsidRDefault="00572377" w:rsidP="00186615">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003E0D6A" w:rsidRDefault="003E0D6A" w:rsidP="00186615">
+    <w:p w:rsidR="00572377" w:rsidRDefault="00572377" w:rsidP="00186615">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0254061A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F8C6A1C"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -38475,52 +38458,51 @@
   </w:num>
   <w:num w:numId="102">
     <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="103">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="104">
     <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="105">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="106">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="107">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="103"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A4F05"/>
     <w:rsid w:val="000023F3"/>
     <w:rsid w:val="00011C5D"/>
     <w:rsid w:val="00012191"/>
     <w:rsid w:val="000123AF"/>
     <w:rsid w:val="00014B21"/>
@@ -38801,50 +38783,51 @@
     <w:rsid w:val="00503D41"/>
     <w:rsid w:val="00506F8D"/>
     <w:rsid w:val="00511B25"/>
     <w:rsid w:val="00515287"/>
     <w:rsid w:val="005153AF"/>
     <w:rsid w:val="00516946"/>
     <w:rsid w:val="005172C8"/>
     <w:rsid w:val="00517B5D"/>
     <w:rsid w:val="00520C68"/>
     <w:rsid w:val="005228D4"/>
     <w:rsid w:val="00523A07"/>
     <w:rsid w:val="00524AF2"/>
     <w:rsid w:val="00527FBE"/>
     <w:rsid w:val="00531340"/>
     <w:rsid w:val="00531478"/>
     <w:rsid w:val="00532385"/>
     <w:rsid w:val="005419E9"/>
     <w:rsid w:val="0054645C"/>
     <w:rsid w:val="00551B7A"/>
     <w:rsid w:val="0055343A"/>
     <w:rsid w:val="00555D42"/>
     <w:rsid w:val="00560C53"/>
     <w:rsid w:val="00561B99"/>
     <w:rsid w:val="0057110D"/>
     <w:rsid w:val="00571E7E"/>
+    <w:rsid w:val="00572377"/>
     <w:rsid w:val="005867D1"/>
     <w:rsid w:val="005952B5"/>
     <w:rsid w:val="005A7A59"/>
     <w:rsid w:val="005B063B"/>
     <w:rsid w:val="005B0750"/>
     <w:rsid w:val="005B3778"/>
     <w:rsid w:val="005B3CF3"/>
     <w:rsid w:val="005B3E21"/>
     <w:rsid w:val="005B4ECC"/>
     <w:rsid w:val="005B5428"/>
     <w:rsid w:val="005B67C6"/>
     <w:rsid w:val="005C1951"/>
     <w:rsid w:val="005C1FF7"/>
     <w:rsid w:val="005C2938"/>
     <w:rsid w:val="005C3DB2"/>
     <w:rsid w:val="005C6FA8"/>
     <w:rsid w:val="005C7820"/>
     <w:rsid w:val="005D26E1"/>
     <w:rsid w:val="005D282B"/>
     <w:rsid w:val="005E3650"/>
     <w:rsid w:val="005E5201"/>
     <w:rsid w:val="005F5D3A"/>
     <w:rsid w:val="005F6E1F"/>
     <w:rsid w:val="005F72B0"/>
     <w:rsid w:val="005F7629"/>
@@ -39261,50 +39244,51 @@
     <w:rsid w:val="00DB6DA6"/>
     <w:rsid w:val="00DB7840"/>
     <w:rsid w:val="00DB7EAC"/>
     <w:rsid w:val="00DC186B"/>
     <w:rsid w:val="00DC341E"/>
     <w:rsid w:val="00DC43BE"/>
     <w:rsid w:val="00DC7715"/>
     <w:rsid w:val="00DD0FA9"/>
     <w:rsid w:val="00DD2599"/>
     <w:rsid w:val="00DD6C15"/>
     <w:rsid w:val="00DD6D35"/>
     <w:rsid w:val="00DE0A15"/>
     <w:rsid w:val="00DE372F"/>
     <w:rsid w:val="00DE3E13"/>
     <w:rsid w:val="00DF2F82"/>
     <w:rsid w:val="00DF37B5"/>
     <w:rsid w:val="00DF3E9E"/>
     <w:rsid w:val="00DF4DBE"/>
     <w:rsid w:val="00E01CE7"/>
     <w:rsid w:val="00E02AD6"/>
     <w:rsid w:val="00E049C8"/>
     <w:rsid w:val="00E052FE"/>
     <w:rsid w:val="00E0568E"/>
     <w:rsid w:val="00E078A5"/>
     <w:rsid w:val="00E10A1C"/>
+    <w:rsid w:val="00E13066"/>
     <w:rsid w:val="00E14CD2"/>
     <w:rsid w:val="00E17714"/>
     <w:rsid w:val="00E31984"/>
     <w:rsid w:val="00E33D7C"/>
     <w:rsid w:val="00E34C29"/>
     <w:rsid w:val="00E36554"/>
     <w:rsid w:val="00E44B9F"/>
     <w:rsid w:val="00E51123"/>
     <w:rsid w:val="00E51D1A"/>
     <w:rsid w:val="00E550B1"/>
     <w:rsid w:val="00E56DD8"/>
     <w:rsid w:val="00E61C59"/>
     <w:rsid w:val="00E63063"/>
     <w:rsid w:val="00E676BE"/>
     <w:rsid w:val="00E704F5"/>
     <w:rsid w:val="00E70A6E"/>
     <w:rsid w:val="00E70F88"/>
     <w:rsid w:val="00E733FF"/>
     <w:rsid w:val="00E74A26"/>
     <w:rsid w:val="00E96A55"/>
     <w:rsid w:val="00EA14DC"/>
     <w:rsid w:val="00EA6026"/>
     <w:rsid w:val="00EA78EA"/>
     <w:rsid w:val="00EB34BD"/>
     <w:rsid w:val="00EC1139"/>
@@ -39314,50 +39298,51 @@
     <w:rsid w:val="00ED6633"/>
     <w:rsid w:val="00EE3F2F"/>
     <w:rsid w:val="00EF4339"/>
     <w:rsid w:val="00EF6A03"/>
     <w:rsid w:val="00EF7DCA"/>
     <w:rsid w:val="00F0090A"/>
     <w:rsid w:val="00F022A7"/>
     <w:rsid w:val="00F12B8F"/>
     <w:rsid w:val="00F2411B"/>
     <w:rsid w:val="00F24699"/>
     <w:rsid w:val="00F25051"/>
     <w:rsid w:val="00F25201"/>
     <w:rsid w:val="00F259D0"/>
     <w:rsid w:val="00F25CBB"/>
     <w:rsid w:val="00F333A5"/>
     <w:rsid w:val="00F42897"/>
     <w:rsid w:val="00F4289C"/>
     <w:rsid w:val="00F42A75"/>
     <w:rsid w:val="00F42AA5"/>
     <w:rsid w:val="00F46465"/>
     <w:rsid w:val="00F50CE3"/>
     <w:rsid w:val="00F5338C"/>
     <w:rsid w:val="00F6188D"/>
     <w:rsid w:val="00F62A56"/>
     <w:rsid w:val="00F63BEC"/>
+    <w:rsid w:val="00F72ADF"/>
     <w:rsid w:val="00F75814"/>
     <w:rsid w:val="00F851A3"/>
     <w:rsid w:val="00F855F7"/>
     <w:rsid w:val="00F90938"/>
     <w:rsid w:val="00F93983"/>
     <w:rsid w:val="00FA1075"/>
     <w:rsid w:val="00FA38AA"/>
     <w:rsid w:val="00FA77B2"/>
     <w:rsid w:val="00FB34B0"/>
     <w:rsid w:val="00FB4406"/>
     <w:rsid w:val="00FB6A3F"/>
     <w:rsid w:val="00FB74EC"/>
     <w:rsid w:val="00FB7E8D"/>
     <w:rsid w:val="00FC0D9B"/>
     <w:rsid w:val="00FC263B"/>
     <w:rsid w:val="00FC36C2"/>
     <w:rsid w:val="00FC5A97"/>
     <w:rsid w:val="00FC7835"/>
     <w:rsid w:val="00FD04B7"/>
     <w:rsid w:val="00FD129E"/>
     <w:rsid w:val="00FD640F"/>
     <w:rsid w:val="00FE0E50"/>
     <w:rsid w:val="00FF02E7"/>
     <w:rsid w:val="00FF79F8"/>
   </w:rsids>
@@ -40365,67 +40350,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC85621F-84B9-478A-914B-43E89E2AB24D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FABDE32-34F9-413F-9B96-DA93CED9F750}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>4965</Words>
-  <Characters>32920</Characters>
+  <Words>5412</Words>
+  <Characters>32473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>274</Lines>
+  <Lines>270</Lines>
   <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ROZKŁAD MATERIAŁU I PLAN WYNIKOWY – PROPOZYCJA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>37810</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>