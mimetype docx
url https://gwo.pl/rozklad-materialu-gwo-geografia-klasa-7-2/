--- v1 (2026-08-14)
+++ v2 (2026-10-01)
@@ -1,20704 +1,28445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="41CA6E70" w14:textId="1C7E27D8" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="003927AA" w:rsidP="00386C45">
+    <w:p w14:paraId="30F81FEE" w14:textId="77777777" w:rsidR="008038A6" w:rsidRDefault="003927AA" w:rsidP="00386C45">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5529">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRZYKŁADOWY </w:t>
+      </w:r>
+      <w:r w:rsidR="008038A6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ROZKŁAD MATERIAŁU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CA6E70" w14:textId="273FD11B" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="00386C45" w:rsidP="00386C45">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F5529">
-        <w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="00386C45" w:rsidRPr="004F5529">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">To nasz świat. Geografia </w:t>
       </w:r>
       <w:r w:rsidR="00396FD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="000A04C7" w:rsidRPr="004F5529">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="253CD9B7" w14:textId="77777777" w:rsidR="009F6F70" w:rsidRDefault="009F6F70" w:rsidP="009F6F70">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32906157" w14:textId="7339BA8F" w:rsidR="009F6F70" w:rsidRDefault="009F6F70" w:rsidP="00BE37E3">
+    <w:p w14:paraId="32906157" w14:textId="364838BB" w:rsidR="009F6F70" w:rsidRDefault="009F6F70" w:rsidP="00BE37E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6F70">
+      <w:r w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podstawa programowa </w:t>
+        <w:t xml:space="preserve">Podstawa programowa zakłada, że w klasie </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00396FD6" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>zakłada</w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6F70">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6F70">
+      <w:r w:rsidR="008038A6" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">że </w:t>
+        <w:t>zostaną</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="008038A6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C1559">
+      <w:r w:rsidR="00F04C20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">realizowane zostaną działy </w:t>
+        <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="00396FD6">
+      <w:r w:rsidR="007C1559" w:rsidRPr="001E1465">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realizowane działy </w:t>
+      </w:r>
+      <w:r w:rsidR="00396FD6" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IX</w:t>
       </w:r>
-      <w:r w:rsidR="007C1559">
+      <w:r w:rsidR="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00396FD6">
+      <w:r w:rsidR="00396FD6" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>XIII</w:t>
       </w:r>
-      <w:r w:rsidR="007C1559">
+      <w:r w:rsidR="00C70EE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tego dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1559" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B556AB">
+      <w:r w:rsidR="00B556AB" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00BE37E3">
+      <w:r w:rsidR="00BE37E3" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oniższy </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rozkład materiału zawiera </w:t>
       </w:r>
-      <w:r w:rsidR="00625738">
+      <w:r w:rsidR="00F04C20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>45 tematów</w:t>
+        <w:t xml:space="preserve">propozycje zagospodarowania </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009D76FC" w:rsidRPr="001E1465">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00625738" w:rsidRPr="001E1465">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04C20">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>godzin</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE59BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lekcyjnych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BE37E3">
+      <w:r w:rsidR="00BE37E3" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00903FC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pozostałe godziny lekcyjne (według szacunków </w:t>
+        <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00BE37E3">
+      <w:r w:rsidR="00F04C20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">w sumie </w:t>
+        <w:t>a lekcjach</w:t>
       </w:r>
-      <w:r w:rsidR="00A96B68">
-[...39 lines deleted...]
-      <w:r w:rsidR="00BE37E3">
+      <w:r w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F04C20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(m.in. </w:t>
+        <w:t xml:space="preserve">geografii </w:t>
       </w:r>
-      <w:r w:rsidR="002762BF">
+      <w:r w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">na </w:t>
+        <w:t xml:space="preserve">nauczyciel </w:t>
       </w:r>
-      <w:r w:rsidR="00076D7A">
+      <w:r w:rsidR="00F04C20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>test diagnostyczny,</w:t>
+        <w:t xml:space="preserve">może </w:t>
       </w:r>
-      <w:r w:rsidR="002762BF">
+      <w:r w:rsidR="00903FC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">również </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04C20">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zorganizować</w:t>
+      </w:r>
+      <w:r w:rsidR="002762BF" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wyjścia w teren, </w:t>
       </w:r>
-      <w:r w:rsidR="00FB2F7F">
+      <w:r w:rsidR="00FB2F7F" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prezentacje uczniów, </w:t>
       </w:r>
-      <w:r w:rsidR="007F1E7E">
+      <w:r w:rsidR="008038A6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>prace metodą projektów</w:t>
+        <w:t>realizację projektów</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009D76FC" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, sprawdziany</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002762BF">
+      <w:r w:rsidR="00F04C20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> itp.</w:t>
+        <w:t>itp</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B3E304" w14:textId="77777777" w:rsidR="00C344C3" w:rsidRDefault="00C344C3" w:rsidP="00BE37E3">
+    <w:p w14:paraId="58B3E304" w14:textId="10184A1C" w:rsidR="00C344C3" w:rsidRDefault="00C344C3" w:rsidP="009D76FC">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2515"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58E32BCD" w14:textId="250E1F01" w:rsidR="007A1A55" w:rsidRDefault="00E9375B" w:rsidP="00BE37E3">
+    <w:p w14:paraId="58E32BCD" w14:textId="250E1F01" w:rsidR="007A1A55" w:rsidRPr="001E1465" w:rsidRDefault="00E9375B" w:rsidP="00BE37E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841D41">
+      <w:r w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zielonym</w:t>
       </w:r>
-      <w:r w:rsidR="00C344C3" w:rsidRPr="00841D41">
+      <w:r w:rsidR="00C344C3" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> kolorem </w:t>
       </w:r>
-      <w:r w:rsidR="00BC5769" w:rsidRPr="00841D41">
+      <w:r w:rsidR="00BC5769" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oznaczono treści nieobowiązkowe i </w:t>
       </w:r>
-      <w:r w:rsidR="005F0557" w:rsidRPr="00841D41">
+      <w:r w:rsidR="005F0557" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>środki</w:t>
       </w:r>
-      <w:r w:rsidR="00BC5769" w:rsidRPr="00841D41">
+      <w:r w:rsidR="00BC5769" w:rsidRPr="001E1465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dydaktyczne do wyboru.</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="08E4EAA6" w14:textId="77777777" w:rsidR="00FF0AD8" w:rsidRDefault="00FF0AD8" w:rsidP="005E7FE3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="692"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="5186"/>
+        <w:gridCol w:w="987"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="79"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2402"/>
+        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="3547"/>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="3920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6CA6" w:rsidRPr="004F5529" w14:paraId="5BAC358D" w14:textId="77777777" w:rsidTr="00136585">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="5BAC358D" w14:textId="77777777" w:rsidTr="008744C7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AFC960" w14:textId="77777777" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="005E7FE3" w:rsidP="00802245">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5529">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Numer lekcji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07AFC960" w14:textId="77777777" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="005E7FE3" w:rsidP="00802245">
+          <w:p w14:paraId="7DCD15CD" w14:textId="32BC49A4" w:rsidR="00140059" w:rsidRPr="00BC5769" w:rsidRDefault="005E7FE3" w:rsidP="00BC5769">
             <w:pPr>
               <w:pStyle w:val="Nagwek4"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Numer lekcji</w:t>
+              <w:t>Temat lekcji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="570" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="825" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCD15CD" w14:textId="32BC49A4" w:rsidR="00140059" w:rsidRPr="00BC5769" w:rsidRDefault="005E7FE3" w:rsidP="00BC5769">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3FCA66F0" w14:textId="77777777" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="005E7FE3" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="50" w:right="57" w:hanging="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Temat lekcji</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Treśc</w:t>
+            </w:r>
+            <w:r w:rsidR="00591B7B" w:rsidRPr="004F5529">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5529">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nauczania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="pct"/>
+            <w:tcW w:w="1235" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCA66F0" w14:textId="77777777" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="005E7FE3" w:rsidP="00802245">
-[...2 lines deleted...]
-              <w:ind w:left="50" w:right="57" w:hanging="50"/>
+          <w:p w14:paraId="52DBDCA1" w14:textId="77777777" w:rsidR="00382F17" w:rsidRPr="004F5529" w:rsidRDefault="005E7FE3" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="158" w:right="57" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00591B7B" w:rsidRPr="004F5529">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Główne cele lekcji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57ABE55A" w14:textId="144E45C0" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="00382F17" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="158" w:right="57" w:hanging="142"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:iCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>nauczania</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1125" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52DBDCA1" w14:textId="77777777" w:rsidR="00382F17" w:rsidRPr="004F5529" w:rsidRDefault="005E7FE3" w:rsidP="00802245">
-[...2 lines deleted...]
-              <w:ind w:left="158" w:right="57" w:hanging="142"/>
+          <w:p w14:paraId="788A97DE" w14:textId="77777777" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="005A6DF0" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="-63" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Punkty </w:t>
+            </w:r>
+            <w:r w:rsidR="005E7FE3" w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podstaw</w:t>
+            </w:r>
             <w:r w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Uczeń:</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="005E7FE3" w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="477" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1346" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="788A97DE" w14:textId="77777777" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="005A6DF0" w:rsidP="00802245">
-[...2 lines deleted...]
-              <w:ind w:left="-63" w:right="57"/>
+          <w:p w14:paraId="74D6489A" w14:textId="50C6B0C6" w:rsidR="004D6ECB" w:rsidRPr="00BC5769" w:rsidRDefault="004B17FE" w:rsidP="00BC5769">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="72" w:right="57" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Punkty </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ś</w:t>
             </w:r>
             <w:r w:rsidR="005E7FE3" w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="004F5529">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rodk</w:t>
+            </w:r>
+            <w:r w:rsidR="00591B7B" w:rsidRPr="004F5529">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-            <w:r w:rsidR="005E7FE3" w:rsidRPr="004F5529">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC5769">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> programowej</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dydaktyczne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="45359DDA" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="788F5AEE" w14:textId="036EC254" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="00372938" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
-[...56 lines deleted...]
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="764" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="788F5AEE" w14:textId="036EC254" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="00372938" w:rsidP="00802245">
+          <w:p w14:paraId="2EA04E34" w14:textId="0B3CF269" w:rsidR="00015172" w:rsidRPr="004F5529" w:rsidRDefault="00015172" w:rsidP="00802245">
             <w:pPr>
               <w:pStyle w:val="Nagwek4"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:rPr>
-[...12 lines deleted...]
-            </w:r>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5529">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lekcja organizacyjna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E4F08A" w14:textId="07BC61BA" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="005E7FE3" w:rsidP="00802245">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="570" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA04E34" w14:textId="0B3CF269" w:rsidR="00015172" w:rsidRPr="004F5529" w:rsidRDefault="00015172" w:rsidP="00802245">
-[...34 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="181E9DAE" w14:textId="0508E43B" w:rsidR="00386C45" w:rsidRPr="004F5529" w:rsidRDefault="00682E8C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zasady pracy i</w:t>
+            </w:r>
+            <w:r w:rsidR="009112A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oceniania na lekcjach geografii w klasie </w:t>
+            </w:r>
+            <w:r w:rsidR="00076D7A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="pct"/>
+            <w:tcW w:w="1235" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="181E9DAE" w14:textId="58BCE43B" w:rsidR="00386C45" w:rsidRPr="004F5529" w:rsidRDefault="00386C45" w:rsidP="00802245">
-[...42 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="14449635" w14:textId="5F575788" w:rsidR="00386C45" w:rsidRPr="004F5529" w:rsidRDefault="00386C45" w:rsidP="009112A5">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1125" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14449635" w14:textId="7227EEEF" w:rsidR="00386C45" w:rsidRPr="004F5529" w:rsidRDefault="006C5395" w:rsidP="006C5395">
-[...40 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26432787" w14:textId="581BDDF9" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="005E7FE3" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="-63" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="477" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26432787" w14:textId="581BDDF9" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="005E7FE3" w:rsidP="00802245">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3FD40E4E" w14:textId="5A71B604" w:rsidR="004574F5" w:rsidRPr="00A909F3" w:rsidRDefault="004574F5" w:rsidP="009112A5">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="24D84AD0" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3D5D6D" w14:textId="5080C350" w:rsidR="009112A5" w:rsidRDefault="009112A5" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="764" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0B774582" w14:textId="4D4982A3" w:rsidR="0060279B" w:rsidRPr="0060279B" w:rsidRDefault="0060279B" w:rsidP="0060279B">
+          <w:p w14:paraId="130F2923" w14:textId="0513D9C3" w:rsidR="0052076A" w:rsidRDefault="009112A5" w:rsidP="00802245">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powtórzenie kluczowej wiedzy </w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z poprzednich klas</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0D42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F35C45C" w14:textId="47A9DC36" w:rsidR="009112A5" w:rsidRPr="004F5529" w:rsidRDefault="00ED0D42" w:rsidP="00802245">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD22B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diagnoza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F20D420" w14:textId="0566E707" w:rsidR="009112A5" w:rsidRDefault="009112A5" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>siatka geograficzna i kartograficzna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28B3FBF4" w14:textId="4C69CF5F" w:rsidR="009112A5" w:rsidRDefault="009112A5" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>współrzędne geograficzne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CBAEC3D" w14:textId="6868C3A7" w:rsidR="009112A5" w:rsidRPr="004F5529" w:rsidRDefault="009112A5" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>klimatogramy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1235" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A05D2E1" w14:textId="0E4D5EC3" w:rsidR="009112A5" w:rsidRDefault="009112A5" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przypomina sobie kluczo</w:t>
+            </w:r>
+            <w:r w:rsidR="00162F8F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wą wiedzę i </w:t>
+            </w:r>
+            <w:r w:rsidR="00E30DE4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">najważniejsze </w:t>
+            </w:r>
+            <w:r w:rsidR="00162F8F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>umiejętności z klas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 i 6 (siatka geograficzna, siatka kartograficzna, współrzędne geograficzne, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>klimatogramy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3414CE" w14:textId="77777777" w:rsidR="009112A5" w:rsidRDefault="009112A5" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="-63" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="717C70CA" w14:textId="77777777" w:rsidR="009112A5" w:rsidRDefault="009112A5" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="-63" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F29E33E" w14:textId="77777777" w:rsidR="009112A5" w:rsidRDefault="009112A5" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="-63" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C77B8D0" w14:textId="758315F4" w:rsidR="009112A5" w:rsidRPr="004F5529" w:rsidRDefault="009112A5" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="-63" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5760A66C" w14:textId="3F6E0512" w:rsidR="009112A5" w:rsidRPr="00CF4DFD" w:rsidRDefault="00CF4DFD" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="186" w:right="57" w:hanging="186"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060279B">
-[...16 lines deleted...]
-          <w:p w14:paraId="6AEE7F4E" w14:textId="77777777" w:rsidR="00A909F3" w:rsidRPr="00A909F3" w:rsidRDefault="0060279B" w:rsidP="00A909F3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik</w:t>
+            </w:r>
+            <w:r w:rsidR="00B136DF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s. 8–</w:t>
+            </w:r>
+            <w:r w:rsidR="009112A5" w:rsidRPr="00CF4DFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3704537A" w14:textId="51986323" w:rsidR="0017020D" w:rsidRPr="0017020D" w:rsidRDefault="009112A5" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="186" w:right="57" w:hanging="186"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060279B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zeszyt ćwiczeń, s.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
-            <w:r w:rsidRPr="0060279B">
-[...9 lines deleted...]
-          <w:p w14:paraId="3FD40E4E" w14:textId="412251DC" w:rsidR="004574F5" w:rsidRPr="00A909F3" w:rsidRDefault="00A909F3" w:rsidP="00A909F3">
+          </w:p>
+          <w:p w14:paraId="354BB298" w14:textId="3DF6BC59" w:rsidR="0017020D" w:rsidRPr="00815535" w:rsidRDefault="0017020D" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="186" w:right="57" w:hanging="186"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> gra lub quiz przypominający najważniejsze zagadnienia z klasy 6</w:t>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>diagnoza</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F9CA72" w14:textId="7EF7DB4A" w:rsidR="009112A5" w:rsidRPr="0060279B" w:rsidRDefault="009112A5" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gra lub quiz przypominający najważniejsze zagadnienia z klasy 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A6DF0" w:rsidRPr="004F5529" w14:paraId="4C3CB698" w14:textId="77777777" w:rsidTr="00802245">
+      <w:tr w:rsidR="005A6DF0" w:rsidRPr="004F5529" w14:paraId="4C3CB698" w14:textId="77777777" w:rsidTr="004B44D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F59408" w14:textId="4601909B" w:rsidR="005A6DF0" w:rsidRPr="006D521D" w:rsidRDefault="00FB47AC" w:rsidP="00802245">
+          <w:p w14:paraId="34F59408" w14:textId="44FF9E0F" w:rsidR="005A6DF0" w:rsidRPr="006D521D" w:rsidRDefault="00FB47AC" w:rsidP="00802245">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0099CC"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="007A1A55">
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="005A6DF0" w:rsidRPr="006D521D">
+            <w:r w:rsidR="005A6DF0" w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="0099CC"/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">DZIAŁ 1. </w:t>
             </w:r>
-            <w:r w:rsidR="00076D7A">
+            <w:r w:rsidR="00076D7A" w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="0099CC"/>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Położenie i terytorium Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6CA6" w:rsidRPr="000173BC" w14:paraId="2CA03DFF" w14:textId="77777777" w:rsidTr="00136585">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="000173BC" w14:paraId="2CA03DFF" w14:textId="77777777" w:rsidTr="008744C7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5035CE31" w14:textId="69183C90" w:rsidR="00386C45" w:rsidRPr="000173BC" w:rsidRDefault="00372938" w:rsidP="00802245">
+          <w:p w14:paraId="5035CE31" w14:textId="15D42A34" w:rsidR="00386C45" w:rsidRPr="000173BC" w:rsidRDefault="00ED0D42" w:rsidP="00606C1F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="005A6DF0" w:rsidRPr="000173BC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="570" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="764" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="63C97777" w14:textId="04F980ED" w:rsidR="001811E5" w:rsidRPr="000173BC" w:rsidRDefault="00076D7A" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Położenie i granice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B3419FF" w14:textId="3F12047B" w:rsidR="00386C45" w:rsidRPr="000173BC" w:rsidRDefault="00386C45" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="pct"/>
+            <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D25A374" w14:textId="77777777" w:rsidR="000D70F3" w:rsidRDefault="00BF6DCD" w:rsidP="00802245">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="4D25A374" w14:textId="40F34B7A" w:rsidR="000D70F3" w:rsidRDefault="00BF6DCD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6DCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>położenie fizycznogeograficzne i polityczne Polski</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>położenie fizycznogeograficzne i</w:t>
+            </w:r>
+            <w:r w:rsidR="009112A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6DCD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>polityczne Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="347A4EE0" w14:textId="77777777" w:rsidR="004455F3" w:rsidRDefault="004455F3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>współrzędne geograficzne – skrajne punkty Polski i Europy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="485E437B" w14:textId="25DC3B45" w:rsidR="009D333E" w:rsidRPr="000173BC" w:rsidRDefault="009D333E" w:rsidP="00802245">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="485E437B" w14:textId="26497268" w:rsidR="009D333E" w:rsidRPr="000173BC" w:rsidRDefault="009D333E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>rozciągłość południkowa i równoleżnikowa</w:t>
+              <w:t>rozciągłość południkowa i</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>równoleżnikowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1125" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1235" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="37F0FDAE" w14:textId="33C83B70" w:rsidR="000D70F3" w:rsidRDefault="00BF6DCD" w:rsidP="00076D7A">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="37F0FDAE" w14:textId="275D2D5C" w:rsidR="000D70F3" w:rsidRDefault="00BF6DCD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>wskazuje na mapie i omawia położenie fizycznogeograficzne i polityczne Polski</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>wskazuje na mapie i omawia położenie fizycznogeograficzne i</w:t>
+            </w:r>
+            <w:r w:rsidR="009112A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>polityczne Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01283EAE" w14:textId="35CE61E1" w:rsidR="004455F3" w:rsidRDefault="004455F3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>omawia przebieg</w:t>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00162F8F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przebieg</w:t>
             </w:r>
             <w:r w:rsidR="00111244">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polskich</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> granic </w:t>
             </w:r>
+            <w:r w:rsidR="00162F8F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidR="008A50DC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(w tym morskich wód wewnętrznych)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6929F5F3" w14:textId="15A8B774" w:rsidR="00BF6DCD" w:rsidRDefault="00BF6DCD" w:rsidP="00076D7A">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="71EABC60" w14:textId="1BDB0994" w:rsidR="00A73978" w:rsidRDefault="00A73978" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>odczytuje z mapy i podaje skrajne punkty Polski i Europy</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>wymienia sąsiadów Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6929F5F3" w14:textId="265462EE" w:rsidR="00BF6DCD" w:rsidRDefault="00BF6DCD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odczytuje z mapy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nazwy skrajnych punktów</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Polski i Europy</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz podaje ich współrzędne geograficzne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F90E806" w14:textId="2811F49E" w:rsidR="00BF6DCD" w:rsidRPr="00066965" w:rsidRDefault="00BF6DCD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00066965">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> i Europy </w:t>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oblicza rozciągłość południkową </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>równoleżnikową Polski</w:t>
+            </w:r>
+            <w:r w:rsidR="008A50DC" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i Europy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="477" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09B41EC2" w14:textId="77777777" w:rsidR="003E1033" w:rsidRDefault="00327852" w:rsidP="002C2BF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>IX.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60BF89C2" w14:textId="77777777" w:rsidR="004455F3" w:rsidRDefault="004455F3" w:rsidP="004455F3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IX.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6521EA88" w14:textId="163A1437" w:rsidR="004455F3" w:rsidRPr="000173BC" w:rsidRDefault="004455F3" w:rsidP="004455F3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IX.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39D172EE" w14:textId="6F949766" w:rsidR="00A24FFA" w:rsidRPr="00C1070E" w:rsidRDefault="00A24FFA" w:rsidP="00A24FFA">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="39D172EE" w14:textId="06A6B398" w:rsidR="00A24FFA" w:rsidRPr="00C1070E" w:rsidRDefault="00A24FFA" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>12-16</w:t>
-[...10 lines deleted...]
-              <w:ind w:right="57"/>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="004866E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3332EE3A" w14:textId="5E201BB1" w:rsidR="00A24FFA" w:rsidRDefault="00A24FFA" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zeszyt ćwiczeń, s.</w:t>
             </w:r>
             <w:r w:rsidR="0060279B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6-7</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="20DBEA8D" w14:textId="77777777" w:rsidR="00A909F3" w:rsidRPr="004455F3" w:rsidRDefault="00A909F3" w:rsidP="00A909F3">
+              <w:t xml:space="preserve"> 6</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="004866E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C31D6F2" w14:textId="05CCFC88" w:rsidR="00C600F6" w:rsidRPr="008F2262" w:rsidRDefault="00C600F6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A2C19D" w14:textId="5E224951" w:rsidR="008F2262" w:rsidRPr="00C1070E" w:rsidRDefault="008F2262" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>film edukacyjny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20DBEA8D" w14:textId="77777777" w:rsidR="00A909F3" w:rsidRPr="00815535" w:rsidRDefault="00A909F3" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...11 lines deleted...]
-                <w:i/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mapa ścienna Polski i Europy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FC1E16A" w14:textId="77777777" w:rsidR="00A909F3" w:rsidRPr="00EC5805" w:rsidRDefault="00A909F3" w:rsidP="00A909F3">
+          <w:p w14:paraId="2FC1E16A" w14:textId="77777777" w:rsidR="00A909F3" w:rsidRPr="00815535" w:rsidRDefault="00A909F3" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...11 lines deleted...]
-                <w:i/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>atlas geograficzny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF17035" w14:textId="77777777" w:rsidR="00A909F3" w:rsidRPr="00A24FFA" w:rsidRDefault="00A909F3" w:rsidP="00A909F3">
+          <w:p w14:paraId="645F0719" w14:textId="7016C68F" w:rsidR="004455F3" w:rsidRPr="00C600F6" w:rsidRDefault="00A909F3" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>globus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="67B1C73B" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="249B9318" w14:textId="1B10CE37" w:rsidR="00BC1CF2" w:rsidRPr="004F5529" w:rsidRDefault="00ED0D42" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1CF2" w:rsidRPr="004F5529">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F66D1D6" w14:textId="76DCED40" w:rsidR="00BC1CF2" w:rsidRPr="004F5529" w:rsidRDefault="00F064CC" w:rsidP="00802245">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Konsekwencje położenia geograficznego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="268D01F2" w14:textId="408AD752" w:rsidR="00CD0061" w:rsidRPr="004F5529" w:rsidRDefault="00A24FFA" w:rsidP="003F0273">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24FFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>konsekwencje rozciągłości południkowej i</w:t>
+            </w:r>
+            <w:r w:rsidR="009112A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24FFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">równoleżnikowej </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polski i</w:t>
+            </w:r>
+            <w:r w:rsidR="009112A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Europy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1235" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A90567E" w14:textId="2C603323" w:rsidR="00CD0061" w:rsidRPr="004F5529" w:rsidRDefault="000A5156" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia przyrodnicze i</w:t>
+            </w:r>
+            <w:r w:rsidR="009112A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodnicze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konsekwencje położenia geograficznego naszego kraju oraz Europy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="279F5081" w14:textId="10872D6C" w:rsidR="00C80AB6" w:rsidRDefault="00327852" w:rsidP="00C80AB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4B8F55" w14:textId="57AE8F57" w:rsidR="00327852" w:rsidRPr="000173BC" w:rsidRDefault="00327852" w:rsidP="00327852">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="128758FD" w14:textId="1FDACAB5" w:rsidR="00C80AB6" w:rsidRPr="000173BC" w:rsidRDefault="00C80AB6" w:rsidP="00327852">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E52CE61" w14:textId="2E474750" w:rsidR="00BC1CF2" w:rsidRPr="004F5529" w:rsidRDefault="00BC1CF2" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="-63" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB51F85" w14:textId="4AB78522" w:rsidR="00BC1CF2" w:rsidRPr="00C1070E" w:rsidRDefault="00BC1CF2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1070E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podręcznik, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A24FFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="004866E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00A24FFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3286DFA0" w14:textId="7A945A13" w:rsidR="00BC1CF2" w:rsidRDefault="00BC1CF2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1070E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="004866E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="246EA99F" w14:textId="000A9164" w:rsidR="00C600F6" w:rsidRDefault="00C600F6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CFDD02C" w14:textId="76D2567C" w:rsidR="00365F0C" w:rsidRDefault="00365F0C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AC1F406" w14:textId="5DBB721B" w:rsidR="00365F0C" w:rsidRPr="00C600F6" w:rsidRDefault="00365F0C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA5290A" w14:textId="77777777" w:rsidR="000A5156" w:rsidRPr="00C600F6" w:rsidRDefault="000A5156" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa ścienna Polski i Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="067D2E78" w14:textId="77777777" w:rsidR="002B0A36" w:rsidRPr="00C600F6" w:rsidRDefault="000A5156" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atlas geograficzny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29C43854" w14:textId="54F03C5B" w:rsidR="001C6BFB" w:rsidRPr="00365F0C" w:rsidRDefault="00EC5805" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>interaktywne mapy online</w:t>
+            </w:r>
+            <w:r w:rsidR="004866E2" w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="004866E2" w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00A909F3" w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">np. </w:t>
+            </w:r>
+            <w:r w:rsidR="001835A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na stronach </w:t>
+            </w:r>
+            <w:r w:rsidR="000A5156" w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Google </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A909F3" w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Maps</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A909F3" w:rsidRPr="00C600F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Google Earth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="4933EB58" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B87FB7E" w14:textId="6A6C57B1" w:rsidR="00145C59" w:rsidRDefault="00ED0D42" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00145C59">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC7F807" w14:textId="3AB2ED2B" w:rsidR="00145C59" w:rsidRDefault="00F064CC" w:rsidP="00802245">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Podział administracyjny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5482E3B5" w14:textId="55010919" w:rsidR="009360CA" w:rsidRPr="004F5529" w:rsidRDefault="006F0073" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podział administracyjny Polski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1235" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C376AF" w14:textId="14F4B1ED" w:rsidR="009360CA" w:rsidRDefault="006F0073" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wskazuje na mapie i</w:t>
+            </w:r>
+            <w:r w:rsidR="009112A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nazywa województwa i ich stolice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="595E098B" w14:textId="3D065047" w:rsidR="00285D84" w:rsidRPr="0081497E" w:rsidRDefault="00285D84" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0081497E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia trójstopniowy podział administracyjny w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C667550" w14:textId="0429F9BA" w:rsidR="006F0073" w:rsidRPr="006F0073" w:rsidRDefault="006F0073" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00CC00"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0081497E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje podział władzy samorządowej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="334BCB6D" w14:textId="75C621E3" w:rsidR="00327852" w:rsidRPr="000173BC" w:rsidRDefault="00327852" w:rsidP="00327852">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AF60BE" w14:textId="77777777" w:rsidR="00145C59" w:rsidRPr="004F5529" w:rsidRDefault="00145C59" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="-63" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="668CEAF3" w14:textId="194DCFC9" w:rsidR="00D673BE" w:rsidRPr="00952FB4" w:rsidRDefault="00D673BE" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952FB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podręcznik, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="006F0073" w:rsidRPr="00952FB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="00952FB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0073" w:rsidRPr="00952FB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="471E509B" w14:textId="18C9E806" w:rsidR="00D673BE" w:rsidRPr="00952FB4" w:rsidRDefault="00D673BE" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952FB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B" w:rsidRPr="00952FB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="00952FB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B" w:rsidRPr="00952FB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F3BDD32" w14:textId="5627E578" w:rsidR="00952FB4" w:rsidRDefault="00952FB4" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ADA12C0" w14:textId="75A39D7A" w:rsidR="009B1933" w:rsidRPr="00952FB4" w:rsidRDefault="009B1933" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenia interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1346CCA5" w14:textId="77777777" w:rsidR="001C6BFB" w:rsidRPr="00B2356A" w:rsidRDefault="001C6BFB" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa administracyjna Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001F3B55" w14:textId="3A0183E3" w:rsidR="00145C59" w:rsidRPr="009B1933" w:rsidRDefault="00F064CC" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>narzędzia GIS</w:t>
+            </w:r>
+            <w:r w:rsidR="00322083" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> np. </w:t>
+            </w:r>
+            <w:r w:rsidR="001835A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na stronie </w:t>
+            </w:r>
+            <w:r w:rsidR="00C36F92" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>portal.geo.stat.gov.pl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="4C27C8B4" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8B9499" w14:textId="1AA948BB" w:rsidR="00386C45" w:rsidRPr="004F5529" w:rsidRDefault="00ED0D42" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00145C59">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5E949B" w14:textId="77777777" w:rsidR="00F125DF" w:rsidRDefault="000B4579" w:rsidP="00802245">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Powtórzenie wiadomości</w:t>
+            </w:r>
+            <w:r w:rsidR="00F125DF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D09C22" w14:textId="2677F4D9" w:rsidR="00386C45" w:rsidRPr="00B2356A" w:rsidRDefault="004069F0" w:rsidP="00802245">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek4"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sprawdzian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03688314" w14:textId="6687B642" w:rsidR="004069F0" w:rsidRPr="00B2356A" w:rsidRDefault="004866E2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>utrwalenie wiadomości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="453705B5" w14:textId="5B7935E2" w:rsidR="00386C45" w:rsidRPr="00ED0D42" w:rsidRDefault="004069F0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>globus</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Akapitzlist"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocena osiągnięć uczniów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1235" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE2D18F" w14:textId="77777777" w:rsidR="00386C45" w:rsidRPr="004F5529" w:rsidRDefault="00386C45" w:rsidP="00802245">
+            <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="360" w:right="57"/>
-[...37 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...19 lines deleted...]
-            </w:r>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="570" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F66D1D6" w14:textId="76DCED40" w:rsidR="00BC1CF2" w:rsidRPr="004F5529" w:rsidRDefault="00F064CC" w:rsidP="00802245">
-[...19 lines deleted...]
-              <w:t>Konsekwencje położenia geograficznego</w:t>
+          <w:p w14:paraId="1A8E4EDE" w14:textId="106BC99B" w:rsidR="00386C45" w:rsidRPr="004F5529" w:rsidRDefault="00327852" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="-63" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439" w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="268D01F2" w14:textId="670F684D" w:rsidR="00CD0061" w:rsidRPr="004F5529" w:rsidRDefault="00A24FFA" w:rsidP="00802245">
-[...218 lines deleted...]
-          <w:p w14:paraId="3CA5290A" w14:textId="77777777" w:rsidR="000A5156" w:rsidRPr="004455F3" w:rsidRDefault="000A5156" w:rsidP="000A5156">
+          <w:p w14:paraId="729665DE" w14:textId="22CA486F" w:rsidR="00386C45" w:rsidRPr="00B2356A" w:rsidRDefault="009701B3" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="067D2E78" w14:textId="77777777" w:rsidR="002B0A36" w:rsidRPr="000A5156" w:rsidRDefault="000A5156" w:rsidP="000A5156">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podręcznik, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="00285D84" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00285D84" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3D7290" w14:textId="1EA1946B" w:rsidR="001C6BFB" w:rsidRDefault="001C6BFB" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="29C43854" w14:textId="2272532D" w:rsidR="000A5156" w:rsidRPr="000A5156" w:rsidRDefault="00EC5805" w:rsidP="00A909F3">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa myśli</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67187">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do uzupełnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C798A0" w14:textId="3105B083" w:rsidR="00E67187" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E67187">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...62 lines deleted...]
-              <w:t>, Google Earth</w:t>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67187">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adania „Sprawdź się”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C7280C" w14:textId="60362F40" w:rsidR="001C6BFB" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sprawdzian</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB6F6D2" w14:textId="3A9415D4" w:rsidR="001C6BFB" w:rsidRPr="0060279B" w:rsidRDefault="001C6BFB" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenia interaktywne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6CA6" w:rsidRPr="004F5529" w14:paraId="4933EB58" w14:textId="77777777" w:rsidTr="00136585">
-[...647 lines deleted...]
-      <w:tr w:rsidR="005E7FE3" w:rsidRPr="004F5529" w14:paraId="33CDA0A5" w14:textId="77777777" w:rsidTr="006D521D">
+      <w:tr w:rsidR="005E7FE3" w:rsidRPr="004F5529" w14:paraId="33CDA0A5" w14:textId="77777777" w:rsidTr="004B44D4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFCCCC"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45DFBFCB" w14:textId="1C0C1A6F" w:rsidR="005E7FE3" w:rsidRPr="006D521D" w:rsidRDefault="009701B3" w:rsidP="00802245">
+          <w:p w14:paraId="45DFBFCB" w14:textId="3E5833BE" w:rsidR="005E7FE3" w:rsidRPr="006D521D" w:rsidRDefault="009701B3" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="993366"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC2774">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="006D521D">
+            <w:r w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="993366"/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">DZIAŁ 2. </w:t>
             </w:r>
-            <w:r w:rsidR="00583B0F">
+            <w:r w:rsidR="00583B0F" w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="993366"/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Środowisko przyrodnicze Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802245" w:rsidRPr="004F5529" w14:paraId="7DC3F8B4" w14:textId="77777777" w:rsidTr="00A61871">
-[...353 lines deleted...]
-      <w:tr w:rsidR="00753F5C" w:rsidRPr="00753F5C" w14:paraId="54B6F3A5" w14:textId="77777777" w:rsidTr="00A61871">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="7DC3F8B4" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="060B4494" w14:textId="304746F9" w:rsidR="005479A5" w:rsidRPr="00753F5C" w:rsidRDefault="005479A5" w:rsidP="00372938">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="7298A1DF" w14:textId="3E971F2F" w:rsidR="005E7FE3" w:rsidRPr="00583B0F" w:rsidRDefault="00ED0D42" w:rsidP="00606C1F">
+            <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="388600"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00583B0F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6486D03C" w14:textId="08CD5A06" w:rsidR="00C87E02" w:rsidRPr="004F5529" w:rsidRDefault="00E200FC" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ukształtowanie terenu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A71E5AD" w14:textId="5247FBFA" w:rsidR="00573433" w:rsidRPr="009550BF" w:rsidRDefault="00C75987" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pasowy układ rzeźby terenu w Polsce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3805AB04" w14:textId="4C7E9B82" w:rsidR="00A73978" w:rsidRDefault="00A73978" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wskazuje na mapie najniżej </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">i najwyżej położone punkty </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CA9AB8D" w14:textId="7B6DCD7D" w:rsidR="0069467B" w:rsidRPr="00A73978" w:rsidRDefault="00C75987" w:rsidP="00A73978">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie mapy</w:t>
+            </w:r>
+            <w:r w:rsidR="0069467B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hipsometrycznej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> omawia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ukształtowanie powierzchni w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24270E87" w14:textId="613A0DA2" w:rsidR="006F6575" w:rsidRPr="00BD426F" w:rsidRDefault="00855F01" w:rsidP="00BD426F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBC49AD" w14:textId="5A24F343" w:rsidR="00841E66" w:rsidRPr="00C1070E" w:rsidRDefault="00841E66" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1070E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podręcznik, s. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="00CF4DFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6330C9" w14:textId="34C8A852" w:rsidR="00841E66" w:rsidRDefault="00841E66" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1070E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="004866E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47DBAFED" w14:textId="461310E7" w:rsidR="00241F10" w:rsidRDefault="00241F10" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="287859C5" w14:textId="41284C1A" w:rsidR="00841E66" w:rsidRPr="00B2356A" w:rsidRDefault="00841E66" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mapa ścienna hipsometryczna Polski </w:t>
+            </w:r>
+            <w:r w:rsidR="00123BEC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C2F4DAF" w14:textId="2597B3DB" w:rsidR="001C6BFB" w:rsidRPr="00241F10" w:rsidRDefault="00841E66" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>atlas geograficzny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="00753F5C" w14:paraId="54B6F3A5" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="060B4494" w14:textId="0F55B239" w:rsidR="005479A5" w:rsidRPr="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="388600"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B342B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7952A4F9" w14:textId="5BAA7472" w:rsidR="005479A5" w:rsidRPr="00753F5C" w:rsidRDefault="00E200FC" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="388600"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005912AE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dzieje obszaru dzisiejszej Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="728FE209" w14:textId="4673F882" w:rsidR="005479A5" w:rsidRPr="0081497E" w:rsidRDefault="008C3824" w:rsidP="00682E62">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="1E5A1776" w14:textId="77777777" w:rsidR="005479A5" w:rsidRPr="00592D4C" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36BF9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="0069467B" w:rsidRPr="00F36BF9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">zieje geologiczne </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> Polski</w:t>
+              <w:t>zieje geologiczne Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728FE209" w14:textId="31F0F977" w:rsidR="00592D4C" w:rsidRPr="0081497E" w:rsidRDefault="00592D4C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00592D4C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dzieje geologiczne Ziemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="pct"/>
+            <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41E62652" w14:textId="7F140DB4" w:rsidR="005479A5" w:rsidRPr="0081497E" w:rsidRDefault="00F36BF9" w:rsidP="00682E62">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="38BE60DD" w14:textId="3401DA04" w:rsidR="0069467B" w:rsidRPr="00C63698" w:rsidRDefault="00800834" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="00B050"/>
-[...64 lines deleted...]
-                <w:numId w:val="25"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C63698">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia</w:t>
+            </w:r>
+            <w:r w:rsidR="0069467B" w:rsidRPr="00C63698">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wydarzenia, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C63698">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>które zaszły</w:t>
+            </w:r>
+            <w:r w:rsidR="0069467B" w:rsidRPr="00C63698">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na terenie Polski </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C63698">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w ciągu</w:t>
+            </w:r>
+            <w:r w:rsidR="0069467B" w:rsidRPr="00C63698">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dziejów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EFF66A7" w14:textId="77777777" w:rsidR="0099000B" w:rsidRDefault="00DC04D0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa</w:t>
+            </w:r>
+            <w:r w:rsidR="0099000B" w:rsidRPr="00EF5C0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kiedy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wystąpiły</w:t>
+            </w:r>
+            <w:r w:rsidR="0099000B" w:rsidRPr="00EF5C0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zlodowacenia w Europie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0099000B" w:rsidRPr="00EF5C0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidR="0069467B" w:rsidRPr="007D7B27">
-[...14 lines deleted...]
-                <w:numId w:val="25"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tym</w:t>
+            </w:r>
+            <w:r w:rsidR="0099000B" w:rsidRPr="00EF5C0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00123BEC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidR="0099000B" w:rsidRPr="00EF5C0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3017E8E3" w14:textId="77777777" w:rsidR="00592D4C" w:rsidRPr="00C63698" w:rsidRDefault="00592D4C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>wskazuje, kiedy miały miejsce zlodowacenia w Europie i w Polsce</w:t>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C63698">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia podział dziejów geologicznych Ziemi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14DF5D99" w14:textId="3CE82DE0" w:rsidR="00C63698" w:rsidRPr="00C63698" w:rsidRDefault="00C63698" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+                <w:bar w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004771D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wymienia ważne wydarzenia </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004771D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>w historii Ziemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="58166077" w14:textId="40AAAD1E" w:rsidR="00FA31BD" w:rsidRPr="00753F5C" w:rsidRDefault="00E200FC" w:rsidP="006F6575">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="388600"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00855F01">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>IX.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="258F87E6" w14:textId="7135E4DE" w:rsidR="00B00E5B" w:rsidRPr="00C1070E" w:rsidRDefault="00B00E5B" w:rsidP="00B00E5B">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="258F87E6" w14:textId="1CD8A7FB" w:rsidR="00B00E5B" w:rsidRPr="00C1070E" w:rsidRDefault="00B00E5B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>39-42</w:t>
-[...10 lines deleted...]
-              <w:ind w:right="57"/>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E5D4279" w14:textId="28C71C25" w:rsidR="00B00E5B" w:rsidRDefault="00B00E5B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
             <w:r w:rsidR="0060279B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>14-15</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2ACBCD1D" w14:textId="46586907" w:rsidR="00B00E5B" w:rsidRPr="00B00E5B" w:rsidRDefault="00B00E5B" w:rsidP="00B00E5B">
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A8B8F1C" w14:textId="62207157" w:rsidR="00241F10" w:rsidRDefault="00241F10" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="54B1E8F7" w14:textId="52FE8320" w:rsidR="00B00E5B" w:rsidRDefault="00B00E5B" w:rsidP="00B00E5B">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54C26B51" w14:textId="419BDCDD" w:rsidR="009B1933" w:rsidRPr="00241F10" w:rsidRDefault="009B1933" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="6F162086" w14:textId="24024682" w:rsidR="00B00E5B" w:rsidRDefault="00B00E5B" w:rsidP="00B00E5B">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ACBCD1D" w14:textId="46586907" w:rsidR="00B00E5B" w:rsidRPr="00B2356A" w:rsidRDefault="00B00E5B" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="360" w:right="57"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="6A20E36F" w14:textId="428B6DE2" w:rsidR="00B00E5B" w:rsidRPr="00AA003E" w:rsidRDefault="00B00E5B" w:rsidP="00AA003E">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tabela stratygraficzna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F162086" w14:textId="52165425" w:rsidR="00B00E5B" w:rsidRPr="00B2356A" w:rsidRDefault="00B00E5B" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="6D7FA3AC" w14:textId="6EAC84C2" w:rsidR="005479A5" w:rsidRPr="00753F5C" w:rsidRDefault="005479A5" w:rsidP="00B00E5B">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy dotyczące historii geologicznej Ziemi</w:t>
+            </w:r>
+            <w:r w:rsidR="00322083" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">np. </w:t>
+            </w:r>
+            <w:r w:rsidR="001835A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na stronie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NaukowoTV</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D7FA3AC" w14:textId="2AE1D09C" w:rsidR="001C6BFB" w:rsidRPr="009B1933" w:rsidRDefault="00B00E5B" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="360" w:right="57"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa geologiczna Polski na stronie żywaplaneta.pl</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94D3B" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="001C6BFB" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>https://zywaplaneta.pl/mapa-geologiczna-polski/</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802245" w:rsidRPr="004F5529" w14:paraId="6043EE1D" w14:textId="77777777" w:rsidTr="00A61871">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="6043EE1D" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32DA4CE6" w14:textId="0686051C" w:rsidR="005E7FE3" w:rsidRPr="00372938" w:rsidRDefault="005E7FE3" w:rsidP="00372938">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="32DA4CE6" w14:textId="48EAD4EB" w:rsidR="005E7FE3" w:rsidRPr="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC4DB12" w14:textId="04D6AF47" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="00E200FC" w:rsidP="00802245">
+          <w:p w14:paraId="7BC4DB12" w14:textId="36F77E19" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="00E200FC" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Powstanie i cechy gór</w:t>
+              <w:t>Powsta</w:t>
+            </w:r>
+            <w:r w:rsidR="004771D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nie i cechy gór</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBD9963" w14:textId="476526A9" w:rsidR="00C75987" w:rsidRPr="00C75987" w:rsidRDefault="00C75987" w:rsidP="00C75987">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="2BD15FF2" w14:textId="47C290F6" w:rsidR="00B6381C" w:rsidRPr="00C94D3B" w:rsidRDefault="00C75987" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75987">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>wpływ ruchów górotwórczych w Europie na ukształtowanie</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t>wpływ ruchów górotwórczych w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00C75987">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Europie na ukształtowanie</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94D3B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>powierzchni Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="pct"/>
+            <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFB97BC" w14:textId="387E532C" w:rsidR="0099000B" w:rsidRDefault="00BB254E" w:rsidP="0032590F">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="4FFB97BC" w14:textId="387E532C" w:rsidR="0099000B" w:rsidRDefault="00BB254E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">wskazuje na mapie </w:t>
             </w:r>
             <w:r w:rsidR="007D7B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>łańcuchy górskie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634C35CC" w14:textId="49793487" w:rsidR="00BB254E" w:rsidRDefault="00BB254E" w:rsidP="0032590F">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="634C35CC" w14:textId="7A61DDA3" w:rsidR="00BB254E" w:rsidRDefault="00C56495" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">omawia typy gór i podaje </w:t>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB254E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> typy gór i podaje </w:t>
             </w:r>
             <w:r w:rsidR="00655D87">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ich </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BB254E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>przykłady z Polski i ze świata</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D4CBF3A" w14:textId="1C14ADAD" w:rsidR="00BB254E" w:rsidRDefault="00BB254E" w:rsidP="0032590F">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="7D4CBF3A" w14:textId="5C71657A" w:rsidR="00BB254E" w:rsidRDefault="006954E9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">wskazuje orogenezy, w których powstały dane </w:t>
+              <w:t>podaje</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB254E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> orogenezy, w których </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3AD2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trakcie </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB254E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">powstały dane </w:t>
             </w:r>
             <w:r w:rsidR="00655D87">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">łańcuchy lub </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BB254E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pasma górskie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3802BDB9" w14:textId="77777777" w:rsidR="00BB254E" w:rsidRDefault="00BB254E" w:rsidP="0032590F">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="3802BDB9" w14:textId="02A3F342" w:rsidR="00BB254E" w:rsidRDefault="006954E9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>omawia wpływ ruchów górotwórczych w Europie na ukształtowanie powierzchni w Polsce</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>wyjaśnia</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB254E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wpływ ruchów górotwórczych w Europie na ukształtowanie powierzchni </w:t>
+            </w:r>
+            <w:r w:rsidR="00714CB8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A682D08" w14:textId="5D3321B4" w:rsidR="00CE0C24" w:rsidRPr="004F5529" w:rsidRDefault="00CE0C24" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia rzeźbotwórczą działalność lodowców górskich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59944B72" w14:textId="6D6E6F24" w:rsidR="002A7392" w:rsidRPr="004F5529" w:rsidRDefault="00E200FC" w:rsidP="006F6575">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IX.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="495FEE3E" w14:textId="5A2A87A8" w:rsidR="000A11B9" w:rsidRPr="00C1070E" w:rsidRDefault="000A11B9" w:rsidP="000A11B9">
-[...55 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="495FEE3E" w14:textId="27CC4607" w:rsidR="000A11B9" w:rsidRPr="00C94D3B" w:rsidRDefault="000A11B9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 43</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0043AE39" w14:textId="463389AD" w:rsidR="000A11B9" w:rsidRDefault="000A11B9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="0060279B">
-[...9 lines deleted...]
-          <w:p w14:paraId="3F7F7130" w14:textId="77777777" w:rsidR="000A11B9" w:rsidRPr="004455F3" w:rsidRDefault="000A11B9" w:rsidP="000A11B9">
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16–</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="718B29B3" w14:textId="73CAFB9B" w:rsidR="00E248DD" w:rsidRDefault="00E248DD" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="172605EC" w14:textId="77777777" w:rsidR="000A11B9" w:rsidRPr="008E2A01" w:rsidRDefault="000A11B9" w:rsidP="000A11B9">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79723C96" w14:textId="2E8B34B7" w:rsidR="002B650F" w:rsidRPr="00E248DD" w:rsidRDefault="002B650F" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="28BDFB8A" w14:textId="5DA6A53F" w:rsidR="000A11B9" w:rsidRPr="00DB259B" w:rsidRDefault="000A11B9" w:rsidP="000A11B9">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F7F7130" w14:textId="77777777" w:rsidR="000A11B9" w:rsidRPr="00B2356A" w:rsidRDefault="000A11B9" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="5BB8E086" w14:textId="5E8A6838" w:rsidR="00DB259B" w:rsidRPr="000A11B9" w:rsidRDefault="00DB259B" w:rsidP="000A11B9">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa ścienna Polski i Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="172605EC" w14:textId="77777777" w:rsidR="000A11B9" w:rsidRPr="00B2356A" w:rsidRDefault="000A11B9" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="1B679794" w14:textId="51429E7B" w:rsidR="000A11B9" w:rsidRPr="000F5AF4" w:rsidRDefault="000A11B9" w:rsidP="000A11B9">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atlas geograficzny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28BDFB8A" w14:textId="6F48E4A0" w:rsidR="000A11B9" w:rsidRPr="00B2356A" w:rsidRDefault="000A11B9" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...54 lines deleted...]
-          <w:p w14:paraId="505B7929" w14:textId="620301C9" w:rsidR="00AD6BD0" w:rsidRPr="00AA4BEF" w:rsidRDefault="00AD6BD0" w:rsidP="0089795C">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>narzędzia GIS do generowania reliefu</w:t>
+            </w:r>
+            <w:r w:rsidR="00123BEC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, np. na stronie</w:t>
+            </w:r>
+            <w:r w:rsidR="00322083" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geoportal.gov.pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB8E086" w14:textId="5E8A6838" w:rsidR="00DB259B" w:rsidRPr="00B2356A" w:rsidRDefault="00DB259B" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="186" w:right="57"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aplikacja Google Earth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="505B7929" w14:textId="53633356" w:rsidR="00AD6BD0" w:rsidRPr="002B650F" w:rsidRDefault="000A11B9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fotografie, filmy, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F409A5" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>modele</w:t>
+            </w:r>
+            <w:r w:rsidR="00322083" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F409A5" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rysunki przedstawiające różne </w:t>
+            </w:r>
+            <w:r w:rsidR="00F409A5" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">typy </w:t>
+            </w:r>
+            <w:r w:rsidR="002B650F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gór</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E200FC" w:rsidRPr="004F5529" w14:paraId="10C3B58E" w14:textId="77777777" w:rsidTr="00A61871">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="10C3B58E" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1680"/>
+          <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="399CF60C" w14:textId="77777777" w:rsidR="00E200FC" w:rsidRPr="00372938" w:rsidRDefault="00E200FC" w:rsidP="00372938">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="399CF60C" w14:textId="35F5CB69" w:rsidR="00E200FC" w:rsidRPr="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5597F31D" w14:textId="454AAEA8" w:rsidR="00E200FC" w:rsidRDefault="00E200FC" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wpływ lądolodu na rzeźbę terenu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="415687B0" w14:textId="46BC5ECF" w:rsidR="00E200FC" w:rsidRPr="00CE0C24" w:rsidRDefault="00AF0548" w:rsidP="00CE0C24">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="415687B0" w14:textId="720622B4" w:rsidR="00E200FC" w:rsidRPr="00CE0C24" w:rsidRDefault="00AF0548" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75987">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>wpływ zlodowaceń w Europie na ukształtowanie</w:t>
+              <w:t xml:space="preserve">wpływ zlodowaceń </w:t>
+            </w:r>
+            <w:r w:rsidR="004D68C1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C75987">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Europie na ukształtowanie</w:t>
             </w:r>
             <w:r w:rsidR="00CE0C24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE0C24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>powierzchni Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="pct"/>
+            <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE8CC28" w14:textId="5E25C1A3" w:rsidR="00E200FC" w:rsidRDefault="001165A7" w:rsidP="0032590F">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="5AE8CC28" w14:textId="7B7670F3" w:rsidR="00E200FC" w:rsidRDefault="00C56495" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>omawia czym były zlodowacenia i kiedy występowały na terenie Europy</w:t>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="004D68C1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="001165A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czym były zlodowacenia i</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001165A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiedy występowały na terenie Europy</w:t>
             </w:r>
             <w:r w:rsidR="00A92507">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, w tym na obszarze Polski</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>, w tym Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D60568" w14:textId="65ABA7AF" w:rsidR="001165A7" w:rsidRDefault="001165A7" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>podaje cechy krajobrazu polodowcowego,</w:t>
             </w:r>
             <w:r w:rsidR="00A92507">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> rozróżnia krajobraz staroglacjalny i młodoglacjalny</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t xml:space="preserve"> rozróżnia krajobraz</w:t>
+            </w:r>
+            <w:r w:rsidR="004D68C1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="00A92507">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A92507">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>staroglacjalny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A92507">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A92507">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>młodoglacjalny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2FA030D9" w14:textId="1AA9A865" w:rsidR="001165A7" w:rsidRPr="004F5529" w:rsidRDefault="001165A7" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>rozpoznaje formy polodowcowe na ilustracjach i w terenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F7EBA5E" w14:textId="1A489450" w:rsidR="00E200FC" w:rsidRPr="004F5529" w:rsidRDefault="00E200FC" w:rsidP="006F6575">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>IX.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00B70DED" w14:textId="513F8416" w:rsidR="000F5AF4" w:rsidRPr="00C1070E" w:rsidRDefault="000F5AF4" w:rsidP="000F5AF4">
-[...55 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="00B70DED" w14:textId="74AD9F61" w:rsidR="000F5AF4" w:rsidRPr="00C94D3B" w:rsidRDefault="000F5AF4" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 49</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="099DFB71" w14:textId="7D176261" w:rsidR="000F5AF4" w:rsidRDefault="000F5AF4" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="0060279B">
-[...18 lines deleted...]
-          <w:p w14:paraId="0CC3D654" w14:textId="77777777" w:rsidR="000F5AF4" w:rsidRPr="004455F3" w:rsidRDefault="000F5AF4" w:rsidP="000F5AF4">
+            <w:r w:rsidR="0060279B" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 86</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E7D4769" w14:textId="3E3FA1EB" w:rsidR="00E248DD" w:rsidRDefault="00E248DD" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="5001FCF0" w14:textId="77777777" w:rsidR="000F5AF4" w:rsidRPr="008E2A01" w:rsidRDefault="000F5AF4" w:rsidP="000F5AF4">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karty pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EDE504" w14:textId="0877C138" w:rsidR="00222F89" w:rsidRDefault="00222F89" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="686A4A50" w14:textId="6EEE3D52" w:rsidR="008E2A01" w:rsidRPr="000A11B9" w:rsidRDefault="008E2A01" w:rsidP="000F5AF4">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753C3112" w14:textId="56EDA7CF" w:rsidR="00222F89" w:rsidRPr="00222F89" w:rsidRDefault="00222F89" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="5B8FEED9" w14:textId="38C53838" w:rsidR="000A11B9" w:rsidRPr="000F5AF4" w:rsidRDefault="000A11B9" w:rsidP="000F5AF4">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC3D654" w14:textId="77777777" w:rsidR="000F5AF4" w:rsidRPr="00B2356A" w:rsidRDefault="000F5AF4" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...45 lines deleted...]
-          <w:p w14:paraId="2BC07135" w14:textId="0CBB20BA" w:rsidR="00E200FC" w:rsidRPr="000F5AF4" w:rsidRDefault="00E200FC" w:rsidP="000F5AF4">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa ścienna Polski i Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5001FCF0" w14:textId="77777777" w:rsidR="000F5AF4" w:rsidRPr="00B2356A" w:rsidRDefault="000F5AF4" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="360" w:right="57"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>atlas geograficzny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="686A4A50" w14:textId="48D16F80" w:rsidR="008E2A01" w:rsidRPr="00B2356A" w:rsidRDefault="008E2A01" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>narzęd</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF4DFD" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zia GIS do generowania reliefu</w:t>
+            </w:r>
+            <w:r w:rsidR="00123BEC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, np. na stronie</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geoportal.gov.pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC07135" w14:textId="7AB8916B" w:rsidR="00322083" w:rsidRPr="00222F89" w:rsidRDefault="000A11B9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fotografie, filmy, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F409A5" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">modele, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rysunki przedstawiające różne formy </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB259B" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>polodowcowe</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E200FC" w:rsidRPr="004F5529" w14:paraId="28929550" w14:textId="77777777" w:rsidTr="00A61871">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="28929550" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1680"/>
+          <w:trHeight w:val="2826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53EEF055" w14:textId="77777777" w:rsidR="00E200FC" w:rsidRPr="00372938" w:rsidRDefault="00E200FC" w:rsidP="00372938">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="53EEF055" w14:textId="3D060378" w:rsidR="00E200FC" w:rsidRPr="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1086DC60" w14:textId="5A7FC9BF" w:rsidR="00E200FC" w:rsidRDefault="00E200FC" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Surowce mineralne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5102C86B" w14:textId="430B0FEF" w:rsidR="00FF0F71" w:rsidRDefault="008C3824" w:rsidP="00FF0F71">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="5102C86B" w14:textId="430B0FEF" w:rsidR="00FF0F71" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>odział surowców mineralnych</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EAD7F33" w14:textId="1649E9DA" w:rsidR="00FF0F71" w:rsidRPr="00FF0F71" w:rsidRDefault="00FF0F71" w:rsidP="00FF0F71">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="3EAD7F33" w14:textId="22C36BE1" w:rsidR="00FF0F71" w:rsidRPr="00FF0F71" w:rsidRDefault="00FF0F71" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">rozmieszczenie głównych </w:t>
             </w:r>
             <w:r w:rsidR="005618A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">złóż </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">surowców mineralnych </w:t>
             </w:r>
             <w:r w:rsidR="005618A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">w </w:t>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pols</w:t>
             </w:r>
             <w:r w:rsidR="005618A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20C10D25" w14:textId="11F0ED0D" w:rsidR="00E200FC" w:rsidRPr="004F5529" w:rsidRDefault="00FF0F71" w:rsidP="00FF0F71">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="20C10D25" w14:textId="0229DCB2" w:rsidR="00E200FC" w:rsidRPr="004F5529" w:rsidRDefault="00FF0F71" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">znaczenie </w:t>
             </w:r>
-            <w:r w:rsidR="00FC6B22">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">surowców </w:t>
             </w:r>
-            <w:r w:rsidR="00FC6B22" w:rsidRPr="00FF0F71">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidR="005618A4" w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">w </w:t>
+              <w:t xml:space="preserve">mineralnych </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gospodarc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="pct"/>
+            <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5612F056" w14:textId="1AEF3515" w:rsidR="00FF0F71" w:rsidRDefault="00FF0F71" w:rsidP="00FF0F71">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="7728B9E5" w14:textId="5BCEE087" w:rsidR="00E956B9" w:rsidRPr="00E956B9" w:rsidRDefault="00E956B9" w:rsidP="00E956B9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-                <w:numId w:val="25"/>
+            <w:r w:rsidRPr="00FF0F71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wskazuje n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a mapie rozmieszczenie głównych złóż </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0F71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">surowców mineralnych </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0F71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5612F056" w14:textId="0899C94E" w:rsidR="00FF0F71" w:rsidRDefault="00FF0F71" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0F71">
-[...53 lines deleted...]
-                <w:numId w:val="25"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia podzi</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2B4F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ał surowców mineralnych i sposoby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ich wydobywania, podaje przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2921F5BF" w14:textId="6D3F22EF" w:rsidR="00E200FC" w:rsidRPr="00FF0F71" w:rsidRDefault="00C34E4E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0F71">
-[...7 lines deleted...]
-            <w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia, jakie</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF0F71">
-[...5 lines deleted...]
-              <w:t>ich znaczenie gospodarcze</w:t>
+            <w:r w:rsidR="00FF0F71" w:rsidRPr="00FF0F71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">znaczenie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mają surowce mineralne w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34E4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gospodarce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16DD67CC" w14:textId="5CAE8370" w:rsidR="00E200FC" w:rsidRPr="004F5529" w:rsidRDefault="00E200FC" w:rsidP="006F6575">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IX.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59A2F71D" w14:textId="282519D5" w:rsidR="00150EB3" w:rsidRPr="00C1070E" w:rsidRDefault="00150EB3" w:rsidP="00150EB3">
-[...62 lines deleted...]
-          <w:p w14:paraId="797F7D40" w14:textId="0425B80B" w:rsidR="00150EB3" w:rsidRPr="00571288" w:rsidRDefault="00FF0F71" w:rsidP="00150EB3">
+          <w:p w14:paraId="59A2F71D" w14:textId="3AD4AEB7" w:rsidR="00150EB3" w:rsidRPr="00C94D3B" w:rsidRDefault="00150EB3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 55</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BEEF6D0" w14:textId="682B2E75" w:rsidR="00150EB3" w:rsidRDefault="00A909F3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zeszyt ćwiczeń, s. 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21, 88</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12FADED6" w14:textId="7AD268FF" w:rsidR="00D510A7" w:rsidRDefault="00D510A7" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="2166C45A" w14:textId="358E7E62" w:rsidR="00571288" w:rsidRPr="001C120B" w:rsidRDefault="00571288" w:rsidP="00150EB3">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karty pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E3A2BE0" w14:textId="08B1F790" w:rsidR="0061125A" w:rsidRDefault="0061125A" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="538F836B" w14:textId="7FB80215" w:rsidR="001C120B" w:rsidRPr="004455F3" w:rsidRDefault="001C120B" w:rsidP="00150EB3">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E72F1DB" w14:textId="4D3154A6" w:rsidR="0061125A" w:rsidRDefault="002B7109" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="46E3B48E" w14:textId="77777777" w:rsidR="00E200FC" w:rsidRPr="00AA4BEF" w:rsidRDefault="00E200FC" w:rsidP="0089795C">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>film edukacyjny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="150DA579" w14:textId="09C8269C" w:rsidR="0061125A" w:rsidRPr="0061125A" w:rsidRDefault="0061125A" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="186" w:right="57"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atlas geograficzny (mapa rozmieszczenia surowców mineralnych w Polsce)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="797F7D40" w14:textId="2FA0C922" w:rsidR="00150EB3" w:rsidRPr="00B2356A" w:rsidRDefault="00FF0F71" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eksponaty różnych surowców mineralnych</w:t>
+            </w:r>
+            <w:r w:rsidR="00322083" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> np. węg</w:t>
+            </w:r>
+            <w:r w:rsidR="0061125A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>la kamiennego</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, granit</w:t>
+            </w:r>
+            <w:r w:rsidR="0061125A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E3B48E" w14:textId="1743521D" w:rsidR="00322083" w:rsidRPr="0061125A" w:rsidRDefault="00571288" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zdjęcia, filmy z różnych ośrodków wydobywczych w Polsce</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802245" w:rsidRPr="004F5529" w14:paraId="616D5056" w14:textId="77777777" w:rsidTr="00A61871">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="616D5056" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="662"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2197808C" w14:textId="515DE865" w:rsidR="005E7FE3" w:rsidRPr="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="726CF5C8" w14:textId="77777777" w:rsidR="00F125DF" w:rsidRDefault="004B17FE" w:rsidP="0028678E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Powtórzenie wiadomośc</w:t>
+            </w:r>
+            <w:r w:rsidR="00591B7B" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00F125DF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2B4B1B" w14:textId="591DE674" w:rsidR="005E7FE3" w:rsidRPr="00B2356A" w:rsidRDefault="004069F0" w:rsidP="0028678E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sprawdzian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D795DF" w14:textId="77777777" w:rsidR="005E7FE3" w:rsidRPr="00B2356A" w:rsidRDefault="00C651E0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">utrwalenie wiadomości </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A92A125" w14:textId="009D4E7A" w:rsidR="004069F0" w:rsidRPr="00B342B3" w:rsidRDefault="004069F0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocena osiągnięć uczniów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="263CCA9B" w14:textId="77777777" w:rsidR="005E7FE3" w:rsidRPr="00A80B7E" w:rsidRDefault="005E7FE3" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C4C7EF" w14:textId="4F36D7B1" w:rsidR="002E1E3D" w:rsidRDefault="002E1E3D" w:rsidP="006F6575">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D44851" w14:textId="77777777" w:rsidR="00C94D3B" w:rsidRPr="0052076A" w:rsidRDefault="00C94D3B" w:rsidP="006F6575">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05355EB3" w14:textId="04E73EBF" w:rsidR="00BD4A8B" w:rsidRPr="006F6575" w:rsidRDefault="0089795C" w:rsidP="006F6575">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01172705" w14:textId="35187EC9" w:rsidR="005E7FE3" w:rsidRDefault="00571288" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 61</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439" w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004771D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48846998" w14:textId="77777777" w:rsidR="00E67187" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa myśli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do uzupełnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD3D2A6" w14:textId="77777777" w:rsidR="00E67187" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67187">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adania „Sprawdź się”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A471DB" w14:textId="1FF29999" w:rsidR="00322083" w:rsidRPr="00E67187" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sprawdzian</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309BBB4D" w14:textId="31C34339" w:rsidR="00322083" w:rsidRPr="00C94D3B" w:rsidRDefault="00322083" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenia interaktywne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="69DD17BD" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="262BB658" w14:textId="0DB09556" w:rsidR="00A80B7E" w:rsidRPr="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FF11A0" w14:textId="245DA922" w:rsidR="00A80B7E" w:rsidRPr="00F23121" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zmienność pogody </w:t>
+            </w:r>
+            <w:r w:rsidR="00C34E4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i czynniki klimatotwórcze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB122ED" w14:textId="34F7073D" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zynniki kształtujące klimat w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54ADD56F" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rognozowanie pogody</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55542827" w14:textId="73870201" w:rsidR="00714CB8" w:rsidRPr="00714CB8" w:rsidRDefault="00714CB8" w:rsidP="00714CB8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wpływ pogody na gospodarkę</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B3799F" w14:textId="4C0DE9C2" w:rsidR="00A80B7E" w:rsidRDefault="00416A53" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> różnice między pogodą a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>klimatem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C8D3616" w14:textId="14AD8C22" w:rsidR="00CE2AEC" w:rsidRPr="00CE2AEC" w:rsidRDefault="00CE2AEC" w:rsidP="00CE2AEC">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia główne elementy pogody i klimatu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="677A869F" w14:textId="6317D2E7" w:rsidR="00CE2AEC" w:rsidRPr="00CE2AEC" w:rsidRDefault="00CE2AEC" w:rsidP="00CE2AEC">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wylicza czynniki kształtujące klimat w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B520FB" w14:textId="59FC074A" w:rsidR="00A80B7E" w:rsidRDefault="00416A53" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">podaje nazwy przyrządów pomiarowych służących </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3A14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>do badania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pogody i klimatu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B6512E" w14:textId="47C03B3E" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rezentuje informacje z zakresu prognozowania pogody</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189531EB" w14:textId="511A69CC" w:rsidR="00A80B7E" w:rsidRPr="00CE2AEC" w:rsidRDefault="009073DF" w:rsidP="00CE2AEC">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wpływ pogody na działalność człowieka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD6ACF5" w14:textId="6B5E428F" w:rsidR="00A80B7E" w:rsidRDefault="00613439" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6212253A" w14:textId="232DB9FD" w:rsidR="00A80B7E" w:rsidRDefault="00613439" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA8BE5E" w14:textId="0F67ECF1" w:rsidR="00A80B7E" w:rsidRDefault="00613439" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="537CDB8D" w14:textId="516941AD" w:rsidR="00A80B7E" w:rsidRPr="00C94D3B" w:rsidRDefault="00A80B7E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 70</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77FF85CA" w14:textId="7D3333BB" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29CD0E6D" w14:textId="5AFA5FAC" w:rsidR="004B63E7" w:rsidRPr="00C94D3B" w:rsidRDefault="004B63E7" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD13F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9BE641" w14:textId="4D96B5E6" w:rsidR="00A80B7E" w:rsidRPr="004B63E7" w:rsidRDefault="00A80B7E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapy synoptyczne, prognozy pogody</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="771C7588" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4358699E" w14:textId="3E72004F" w:rsidR="00A80B7E" w:rsidRPr="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D8AA97" w14:textId="59D0C98E" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klimat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC5F5B8" w14:textId="2C540D4C" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidR="00F01316">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>łówne cechy klimatu w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E96B11" w14:textId="15F6E07A" w:rsidR="00F01316" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00E641BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ługość okresu wegetacyjnego i jego wpływ na rolnictwo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601534AD" w14:textId="30AA8592" w:rsidR="00A80B7E" w:rsidRPr="00DE402B" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidR="00F01316">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mian</w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F01316">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klimatu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C23E88" w14:textId="5B4B810C" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="009E301F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>harakteryzuje klimat w Polsce i</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E301F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jego przestrzenne zróżnicowanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE5DDDE" w14:textId="21549A7A" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="009E301F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">orzysta z map klimatycznych, aby </w:t>
+            </w:r>
+            <w:r w:rsidR="007654CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisać</w:t>
+            </w:r>
+            <w:r w:rsidR="009E301F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klimat w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C24AAC0" w14:textId="77777777" w:rsidR="007654CD" w:rsidRDefault="005618A4" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00E641BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>yjaśnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="007654CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czym jest cień opadowy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0930E00A" w14:textId="4CDA7651" w:rsidR="00E641BB" w:rsidRDefault="00E641BB" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje i omawia rodzaje wiatrów lokalnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00CDE0B5" w14:textId="47C3CADF" w:rsidR="00E641BB" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00E641BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dczytuje informacje </w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E641BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>klimatogram</w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2892B82D" w14:textId="510000C6" w:rsidR="00A80B7E" w:rsidRPr="009E301F" w:rsidRDefault="008C3824" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="009E301F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rezentuje informacje z zakresu zmian</w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="009E301F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klimatu</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5C0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Polsce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55928244" w14:textId="1100B089" w:rsidR="00A80B7E" w:rsidRDefault="00613439" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709C51A7" w14:textId="41D9C05A" w:rsidR="00A80B7E" w:rsidRDefault="00613439" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB05C55" w14:textId="33233FA7" w:rsidR="00A80B7E" w:rsidRDefault="00613439" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16201039" w14:textId="6EAB44F9" w:rsidR="00E641BB" w:rsidRPr="00C94D3B" w:rsidRDefault="00E641BB" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 75</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5C0A" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="671B1E4A" w14:textId="616440A7" w:rsidR="00E641BB" w:rsidRDefault="00E641BB" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 78</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 91</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3" w:rsidRPr="00C94D3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777EB943" w14:textId="3061E5DE" w:rsidR="00CD13F8" w:rsidRDefault="00CD13F8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karty pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E4830B" w14:textId="5983F51E" w:rsidR="00DE402B" w:rsidRDefault="00DE402B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>film edukacyjny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="578DAEBF" w14:textId="247BA117" w:rsidR="00DE402B" w:rsidRPr="00DE402B" w:rsidRDefault="00DE402B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prezentacja PowerPoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40661307" w14:textId="2BFEA674" w:rsidR="00322083" w:rsidRPr="00B2356A" w:rsidRDefault="00322083" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapy klimatyczne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BD2F561" w14:textId="5D607345" w:rsidR="001321DA" w:rsidRPr="00DE402B" w:rsidRDefault="001321DA" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>klimatogramy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wybranych miast w</w:t>
+            </w:r>
+            <w:r w:rsidR="00322083" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+            <w:r w:rsidR="00504CC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, np.</w:t>
+            </w:r>
+            <w:r w:rsidR="001835A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na</w:t>
+            </w:r>
+            <w:r w:rsidR="00504CC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> st</w:t>
+            </w:r>
+            <w:r w:rsidR="001835A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ronie</w:t>
+            </w:r>
+            <w:r w:rsidR="00504CC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE402B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>https://pl.climate-data.org</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="27D6C7B4" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2197808C" w14:textId="569F01EB" w:rsidR="005E7FE3" w:rsidRPr="00372938" w:rsidRDefault="005E7FE3" w:rsidP="00372938">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="4EFC772A" w14:textId="3CAFBF87" w:rsidR="00A80B7E" w:rsidRPr="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="13D38E7F" w14:textId="21A059CB" w:rsidR="00BD4A8B" w:rsidRPr="00F23121" w:rsidRDefault="004B17FE" w:rsidP="00802245">
+          <w:p w14:paraId="46745C47" w14:textId="44A6075E" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:i/>
-[...64 lines deleted...]
-              <w:t>Sprawdzian</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Morze Bałtyckie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="33ED3941" w14:textId="77777777" w:rsidR="00C651E0" w:rsidRPr="001B3096" w:rsidRDefault="00C651E0" w:rsidP="00802245">
-[...68 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="715752E3" w14:textId="45E01743" w:rsidR="00A80B7E" w:rsidRDefault="007C2274" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27094">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ołożenie i cechy przyrodnicze Morza Bałtyckiego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7904D759" w14:textId="4D8BAC01" w:rsidR="00E27094" w:rsidRPr="00E27094" w:rsidRDefault="007C2274" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27094">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>egradacja wód Morza Bałtyckiego</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="pct"/>
+            <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="263CCA9B" w14:textId="77777777" w:rsidR="005E7FE3" w:rsidRPr="00A80B7E" w:rsidRDefault="005E7FE3" w:rsidP="00A80B7E">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4CFB9C4E" w14:textId="72F0390E" w:rsidR="00E27094" w:rsidRDefault="007C2274" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27094">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skazuje na mapie </w:t>
+            </w:r>
+            <w:r w:rsidR="007654CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Morze</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27094">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bałtyckie</w:t>
+            </w:r>
+            <w:r w:rsidR="007654CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:r w:rsidR="007654CD" w:rsidRPr="007654CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omawia </w:t>
+            </w:r>
+            <w:r w:rsidR="007654CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jego </w:t>
+            </w:r>
+            <w:r w:rsidR="007654CD" w:rsidRPr="007654CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>położenie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BA82B15" w14:textId="32979C1F" w:rsidR="00E27094" w:rsidRDefault="007C2274" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27094">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odaje cechy przyrodnicze Bałtyku, o</w:t>
+            </w:r>
+            <w:r w:rsidR="009C4A29">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27094">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jego faunę</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2189CE9F" w14:textId="664C8580" w:rsidR="00E27094" w:rsidRDefault="007C2274" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27094">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>yjaśnia przyczyny niskiego zasolenia wód</w:t>
+            </w:r>
+            <w:r w:rsidR="009C4A29">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bałtyku</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="432C3814" w14:textId="2A3C0A95" w:rsidR="00F808EF" w:rsidRDefault="00F808EF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy, czym jest eutrofizacja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C65D14" w14:textId="77BCDBC1" w:rsidR="00A80B7E" w:rsidRPr="00613439" w:rsidRDefault="00F808EF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wymienia </w:t>
+            </w:r>
+            <w:r w:rsidR="00E27094">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przyczyny i skutki zanieczyszczenia wód Morza Bałtyckiego</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05355EB3" w14:textId="25C732F2" w:rsidR="00BD4A8B" w:rsidRPr="006F6575" w:rsidRDefault="0089795C" w:rsidP="006F6575">
+          <w:p w14:paraId="59EDA9E5" w14:textId="703999B5" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>IX.5, IX.15</w:t>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="309BBB4D" w14:textId="58F0EA96" w:rsidR="005E7FE3" w:rsidRPr="0060279B" w:rsidRDefault="00571288" w:rsidP="0060279B">
-[...32 lines deleted...]
-              <w:t>61-63</w:t>
+          <w:p w14:paraId="2733B749" w14:textId="4D6C365E" w:rsidR="00E27094" w:rsidRPr="00896578" w:rsidRDefault="00E27094" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 82</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="060B39D3" w14:textId="6B63D36A" w:rsidR="00E27094" w:rsidRDefault="00E27094" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="00613439">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CEFF7C6" w14:textId="1D5BD86B" w:rsidR="00473924" w:rsidRDefault="00473924" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="650CAC57" w14:textId="323C667D" w:rsidR="0085023A" w:rsidRPr="00473924" w:rsidRDefault="0085023A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F8A4E0F" w14:textId="77777777" w:rsidR="008A26A0" w:rsidRPr="00B2356A" w:rsidRDefault="008A26A0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>źródła internetowe, np. naszbaltyk.pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C1D54D" w14:textId="559E878F" w:rsidR="008A26A0" w:rsidRPr="00B2356A" w:rsidRDefault="008A26A0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">materiały WWF Polska dotyczące zanieczyszczenia Bałtyku </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A246C42" w14:textId="36197EF2" w:rsidR="0085023A" w:rsidRDefault="008A26A0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="002B3C60" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oste doświadczenie przyrodnicze</w:t>
+            </w:r>
+            <w:r w:rsidR="0085023A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9BAA09" w14:textId="571C7733" w:rsidR="008A26A0" w:rsidRPr="0085023A" w:rsidRDefault="002B3C60" w:rsidP="0085023A">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wpływ zasolenia na gęstość wody</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="69DD17BD" w14:textId="77777777" w:rsidTr="00A61871">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="60928D7F" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="848"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2620CC97" w14:textId="73F9CDED" w:rsidR="005C6598" w:rsidRPr="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5355854F" w14:textId="63C1C8CF" w:rsidR="005C6598" w:rsidRDefault="005C6598" w:rsidP="005C6598">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rzeki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBED1BC" w14:textId="120ADD22" w:rsidR="005C6598" w:rsidRDefault="00314458" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">systemy rzeczne Wisły </w:t>
+            </w:r>
+            <w:r w:rsidR="00A01E1C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6598">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Odry</w:t>
+            </w:r>
+            <w:r w:rsidR="00A01E1C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz ich walory przyrodnicze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E81A58" w14:textId="56776595" w:rsidR="004069F0" w:rsidRPr="00B342B3" w:rsidRDefault="004069F0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ochrona przeciwpowodziowa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17609FB6" w14:textId="77777777" w:rsidR="00CE55B0" w:rsidRDefault="00CE55B0" w:rsidP="00CE55B0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE55B0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>opisuje elementy systemu rzecznego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="381E278B" w14:textId="30B95085" w:rsidR="00CE55B0" w:rsidRPr="00CE55B0" w:rsidRDefault="00954EC0" w:rsidP="00CE55B0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wy</w:t>
+            </w:r>
+            <w:r w:rsidR="0085476E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licza</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE55B0" w:rsidRPr="00CE55B0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> różne typy ujść rzek</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70845BFD" w14:textId="77777777" w:rsidR="005C6598" w:rsidRPr="00CE55B0" w:rsidRDefault="0082572B" w:rsidP="00CE55B0">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE55B0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00314458" w:rsidRPr="00CE55B0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>harakteryzuje Wisłę i Odrę</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF054BA" w14:textId="6732CFC1" w:rsidR="003836F6" w:rsidRDefault="003836F6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia</w:t>
+            </w:r>
+            <w:r w:rsidR="00954EC0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czym jest powódź oraz</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> podaje główne przycz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>yny i skutki tego zjawiska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5724EA01" w14:textId="2074EF95" w:rsidR="00E46404" w:rsidRPr="00E46404" w:rsidRDefault="00E46404" w:rsidP="00E46404">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia sieć rzeczną w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07ABBA73" w14:textId="51019ADA" w:rsidR="00DE75C2" w:rsidRPr="00CE55B0" w:rsidRDefault="00E46404" w:rsidP="00CE55B0">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sposoby ochrony przeciwpowodziowej ze szczególnym uwzględnieniem przykładów z Dolnego Śląska i</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Małopolski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BFDFDC" w14:textId="1550D4B5" w:rsidR="005C6598" w:rsidRDefault="00613439" w:rsidP="005C6598">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6598">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="250D6849" w14:textId="0E6684BA" w:rsidR="004069F0" w:rsidRDefault="004069F0" w:rsidP="005C6598">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64218E08" w14:textId="1E813C7C" w:rsidR="005C6598" w:rsidRDefault="005C6598" w:rsidP="005C6598">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B00DAB" w14:textId="3320F7B0" w:rsidR="005C6598" w:rsidRPr="00896578" w:rsidRDefault="005C6598" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podręcznik, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidR="004771D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="205A4AE7" w14:textId="0C4EA84D" w:rsidR="005C6598" w:rsidRDefault="005C6598" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidR="004771D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB0ACF2" w14:textId="7D658FA4" w:rsidR="006E6A27" w:rsidRDefault="006E6A27" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ACCBE2C" w14:textId="7BA89245" w:rsidR="006576A3" w:rsidRDefault="006576A3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113AE22C" w14:textId="0D647730" w:rsidR="006576A3" w:rsidRPr="006576A3" w:rsidRDefault="006576A3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7652C668" w14:textId="12DCE7DF" w:rsidR="003758D2" w:rsidRPr="006576A3" w:rsidRDefault="003758D2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mapa zagrożenia powodziowego, np. </w:t>
+            </w:r>
+            <w:r w:rsidR="001835A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na stronie</w:t>
+            </w:r>
+            <w:r w:rsidR="00504CC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>https://mapy.geoportal.gov.pl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="4ED495D2" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="262BB658" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00372938" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="77EDBD9C" w14:textId="3C7E486E" w:rsidR="0012030B" w:rsidRPr="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>20.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="75FF11A0" w14:textId="0E185308" w:rsidR="00A80B7E" w:rsidRPr="00F23121" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="768FF8DD" w14:textId="09EBF11E" w:rsidR="0012030B" w:rsidRDefault="0012030B" w:rsidP="0012030B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:i/>
-[...11 lines deleted...]
-              <w:t>Zmienność pogody i czynniki klimatotwórcze</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gleby</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB122ED" w14:textId="34F7073D" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
-[...106 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7B0D75AC" w14:textId="1E6D28EC" w:rsidR="0012030B" w:rsidRDefault="00B406A4" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rodzaje </w:t>
+            </w:r>
+            <w:r w:rsidR="006B28E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>leb</w:t>
+            </w:r>
+            <w:r w:rsidR="0012030B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B12BCA" w14:textId="7DFA15A4" w:rsidR="00177DA5" w:rsidRDefault="00177DA5" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozmieszczenie gleb </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C4B2568" w14:textId="7B781456" w:rsidR="009A5CA2" w:rsidRPr="00177DA5" w:rsidRDefault="0012030B" w:rsidP="00177DA5">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przydatność rolnicz</w:t>
+            </w:r>
+            <w:r w:rsidR="00314458">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B406A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> poszczególnych rodzajów gleb</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="pct"/>
+            <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67B3799F" w14:textId="3963F8EB" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="5ECFD7AB" w14:textId="04AC7EDC" w:rsidR="006B28E2" w:rsidRDefault="001474EC" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...15 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>określa</w:t>
+            </w:r>
+            <w:r w:rsidR="00527BF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, czym jest gleba </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D3583D4" w14:textId="77777777" w:rsidR="00EF5FD6" w:rsidRDefault="00EF5FD6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>wylicza</w:t>
+            </w:r>
+            <w:r w:rsidR="00277922">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> główne</w:t>
+            </w:r>
+            <w:r w:rsidR="00527BF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rodzaje gleb w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00527BF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i podaje</w:t>
+            </w:r>
+            <w:r w:rsidR="00527BF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ich cechy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70756DAA" w14:textId="693A3382" w:rsidR="00527BF7" w:rsidRDefault="006B28E2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="00277922">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a podstawie map tematycznych </w:t>
+            </w:r>
+            <w:r w:rsidR="009A5CA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00527BF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozmieszczenie różnych </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5FD6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rodzajów</w:t>
+            </w:r>
+            <w:r w:rsidR="00527BF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gleb w Polsce </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F80932" w14:textId="77777777" w:rsidR="0012030B" w:rsidRDefault="006B28E2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidR="00A80B7E">
-[...13 lines deleted...]
-                <w:numId w:val="25"/>
+            <w:r w:rsidR="00863F2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>yjaśnia</w:t>
+            </w:r>
+            <w:r w:rsidR="00277922">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00863F2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czym jest żyzność gleby i</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00863F2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>od czego zależy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3385A22D" w14:textId="77777777" w:rsidR="00DE75C2" w:rsidRDefault="00DE75C2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-                <w:numId w:val="25"/>
+            <w:r w:rsidRPr="00CE55B0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia poziomy glebowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7284C927" w14:textId="77777777" w:rsidR="00045FE6" w:rsidRPr="00045FE6" w:rsidRDefault="00045FE6" w:rsidP="00045FE6">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-                <w:numId w:val="25"/>
+            <w:r w:rsidRPr="00045FE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocenia przydatność poszczególnych rodzajów gleb dla rolnictwa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6733FA6C" w14:textId="3BE554CD" w:rsidR="00045FE6" w:rsidRPr="00045FE6" w:rsidRDefault="00045FE6" w:rsidP="00045FE6">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>ymienia czynniki kształtujące klimat w Polsce</w:t>
+            <w:r w:rsidRPr="00045FE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozpoznaje na ilustracjach różne rodzaje gleb</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28AB581D" w14:textId="77777777" w:rsidR="00DE75C2" w:rsidRPr="00FE6E0C" w:rsidRDefault="00DE75C2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE6E0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia czynniki glebotwórcze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39E6C8A5" w14:textId="07DF924E" w:rsidR="00DE75C2" w:rsidRPr="00DE75C2" w:rsidRDefault="00DE75C2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy, jak</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE6E0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> powsta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ją</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE6E0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gleb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD6ACF5" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="65AC2ED1" w14:textId="799CE44A" w:rsidR="0012030B" w:rsidRDefault="00613439" w:rsidP="0012030B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>IX. 6</w:t>
-[...39 lines deleted...]
-              <w:t>IX. 8</w:t>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="0012030B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="537CDB8D" w14:textId="4DC850CC" w:rsidR="00A80B7E" w:rsidRPr="00C1070E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
-[...19 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="775C3027" w14:textId="35EDEEAA" w:rsidR="0012030B" w:rsidRPr="00896578" w:rsidRDefault="0012030B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00704957" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD4D6D" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B0521D" w14:textId="3B497FDB" w:rsidR="0012030B" w:rsidRDefault="0012030B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="0060279B">
-[...48 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40065F54" w14:textId="050B622D" w:rsidR="0004369E" w:rsidRDefault="0004369E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBC3FC9" w14:textId="09A203AC" w:rsidR="006576A3" w:rsidRPr="0004369E" w:rsidRDefault="006576A3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B32BF1" w14:textId="77777777" w:rsidR="00865DC8" w:rsidRPr="00B2356A" w:rsidRDefault="0012030B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa gleb w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198CEFB4" w14:textId="41F48003" w:rsidR="0012030B" w:rsidRPr="006576A3" w:rsidRDefault="001835A0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eksponaty lub ilustracje profili glebowych</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="771C7588" w14:textId="77777777" w:rsidTr="00A61871">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="1D00D648" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4358699E" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00372938" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="42611F64" w14:textId="6A913288" w:rsidR="00B428FC" w:rsidRPr="00372938" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="31D8AA97" w14:textId="59D0C98E" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="22FE0BFB" w14:textId="041E9301" w:rsidR="00B428FC" w:rsidRDefault="00B428FC" w:rsidP="00B428FC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Klimat</w:t>
+              <w:t>Lasy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC5F5B8" w14:textId="2C540D4C" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="66E8840F" w14:textId="0D1357C5" w:rsidR="00B428FC" w:rsidRDefault="00B01D85" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...25 lines deleted...]
-                <w:numId w:val="25"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00B428FC" w:rsidRPr="00B428FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odzaje lasów w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071E6F0F" w14:textId="2C743433" w:rsidR="00B428FC" w:rsidRPr="003E2968" w:rsidRDefault="003D2405" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...75 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:color w:val="00B050"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozmieszczenie lasów w Polsce</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="pct"/>
+            <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="74C23E88" w14:textId="231569D5" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="7A1D00B5" w14:textId="08AEF17A" w:rsidR="00DF796C" w:rsidRDefault="00DF796C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">charakteryzuje rodzaje lasów </w:t>
+            </w:r>
+            <w:r w:rsidR="00D5275B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189C0F9D" w14:textId="77777777" w:rsidR="009D6FA5" w:rsidRDefault="00B01D85" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B428FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>yjaśnia, czym jest lesistość</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DFB86E" w14:textId="6256D918" w:rsidR="00B428FC" w:rsidRDefault="007C12B8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie mapy tematycznej </w:t>
+            </w:r>
+            <w:r w:rsidR="009D6FA5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia</w:t>
+            </w:r>
+            <w:r w:rsidR="00B428FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zróżnicowanie </w:t>
+            </w:r>
+            <w:r w:rsidR="009D6FA5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lesistości</w:t>
+            </w:r>
+            <w:r w:rsidR="00B428FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D6FA5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00B428FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F3FA07" w14:textId="72382D7A" w:rsidR="00B428FC" w:rsidRDefault="009D6FA5" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy, jakie</w:t>
+            </w:r>
+            <w:r w:rsidR="00B428FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> znaczenie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mają lasy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="337745C5" w14:textId="77777777" w:rsidR="00B428FC" w:rsidRDefault="00B01D85" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>c</w:t>
-[...15 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="00B428FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a podstaw</w:t>
+            </w:r>
+            <w:r w:rsidR="009D6FA5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ie fotografii, ilustracji, filmów</w:t>
+            </w:r>
+            <w:r w:rsidR="00B428FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub obserwacji w terenie </w:t>
+            </w:r>
+            <w:r w:rsidR="00771DAB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>roz</w:t>
+            </w:r>
+            <w:r w:rsidR="00310C8A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>poznaje</w:t>
+            </w:r>
+            <w:r w:rsidR="00771DAB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006B0A0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rodzaje lasów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359741E1" w14:textId="69D021A7" w:rsidR="00D82904" w:rsidRPr="00D82904" w:rsidRDefault="00D82904" w:rsidP="00D82904">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"> w Polsce</w:t>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E43C9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uzasadnia szkodliwość procesu wylesiania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55928244" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="06C72DC2" w14:textId="547B5A7B" w:rsidR="00B428FC" w:rsidRDefault="00425943" w:rsidP="00B428FC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>IX. 6</w:t>
-[...39 lines deleted...]
-              <w:t>IX. 8</w:t>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B428FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16201039" w14:textId="3632A1BF" w:rsidR="00E641BB" w:rsidRPr="00C1070E" w:rsidRDefault="00E641BB" w:rsidP="00E641BB">
-[...64 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="43A2B2A3" w14:textId="60B4588C" w:rsidR="00B428FC" w:rsidRPr="00896578" w:rsidRDefault="00B428FC" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 104</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+            <w:r w:rsidR="00865DC8" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 282</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00865DC8" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>283</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53ABFA32" w14:textId="000729DF" w:rsidR="00B428FC" w:rsidRDefault="00B428FC" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="0060279B">
-[...87 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B6C9E7" w14:textId="4B864BB1" w:rsidR="004F6A3A" w:rsidRDefault="004F6A3A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="619237C5" w14:textId="4172608D" w:rsidR="00506A1E" w:rsidRPr="004F6A3A" w:rsidRDefault="00506A1E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="223316DD" w14:textId="61B0F0B4" w:rsidR="00B428FC" w:rsidRPr="00506A1E" w:rsidRDefault="00C93DF3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ilustracje</w:t>
+            </w:r>
+            <w:r w:rsidR="00506A1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub </w:t>
+            </w:r>
+            <w:r w:rsidR="003E4402" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eksponaty</w:t>
+            </w:r>
+            <w:r w:rsidR="00506A1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E4402" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00506A1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>np. szysz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ek</w:t>
+            </w:r>
+            <w:r w:rsidR="00506A1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0085065E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00506A1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> liści</w:t>
+            </w:r>
+            <w:r w:rsidR="003E4402" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> różnych gatunków drzew</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="27D6C7B4" w14:textId="77777777" w:rsidTr="00A61871">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="5805C417" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1401"/>
+          <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFC772A" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00372938" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="4AEC26B2" w14:textId="3EA696D7" w:rsidR="001B67F9" w:rsidRPr="00372938" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="46745C47" w14:textId="44A6075E" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="60954990" w14:textId="1BED4C3D" w:rsidR="001B67F9" w:rsidRDefault="001B67F9" w:rsidP="001B67F9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Morze Bałtyckie</w:t>
+              <w:t>Ochrona środowiska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="715752E3" w14:textId="45E01743" w:rsidR="00A80B7E" w:rsidRDefault="007C2274" w:rsidP="00E27094">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="07E28457" w14:textId="6520A05D" w:rsidR="006B0A0B" w:rsidRPr="00B428FC" w:rsidRDefault="006B0A0B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...25 lines deleted...]
-                <w:numId w:val="25"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>znaczenie środowiska przyrodniczego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E99CE7A" w14:textId="0535C786" w:rsidR="001B67F9" w:rsidRDefault="003D2405" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...17 lines deleted...]
-              <w:t>egradacja wód Morza Bałtyckiego</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="001B67F9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ormy ochrony przyrody w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A33FD6A" w14:textId="10F70391" w:rsidR="001B67F9" w:rsidRPr="006B0A0B" w:rsidRDefault="006B0A0B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ochrona przyrody na obszarze własnego regionu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="pct"/>
+            <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFB9C4E" w14:textId="34144A4D" w:rsidR="00E27094" w:rsidRDefault="007C2274" w:rsidP="00E27094">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="3D3BEC4E" w14:textId="68FC56AB" w:rsidR="00652FB9" w:rsidRPr="00652FB9" w:rsidRDefault="00652FB9" w:rsidP="00652FB9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>wskazuje na mapie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011519">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>parki narodowe w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B1B69A7" w14:textId="12603D2E" w:rsidR="001B67F9" w:rsidRDefault="003D2405" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidR="00E27094">
-[...13 lines deleted...]
-                <w:numId w:val="25"/>
+            <w:r w:rsidR="00D445A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>yjaśni</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0A0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a wpływ człowieka na środowisko</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43EF0377" w14:textId="368AAC64" w:rsidR="005E06ED" w:rsidRDefault="00011519" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...15 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="005E06ED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czym są parki narodowe, rezerwaty przyrody, parki krajobrazowe i pomniki przyrody</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D5FD7F" w14:textId="60FDF8ED" w:rsidR="00652FB9" w:rsidRPr="00652FB9" w:rsidRDefault="00652FB9" w:rsidP="00652FB9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>w</w:t>
-[...15 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>podaje cele ochrony przyrody</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E2D094D" w14:textId="77777777" w:rsidR="00D445A6" w:rsidRDefault="00011519" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>w</w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t>wymienia</w:t>
+            </w:r>
+            <w:r w:rsidR="005E06ED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przykłady</w:t>
+            </w:r>
+            <w:r w:rsidR="00D445A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> f</w:t>
+            </w:r>
+            <w:r w:rsidR="005E06ED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">orm </w:t>
+            </w:r>
+            <w:r w:rsidR="00D445A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ochrony przyrody w swojej okolicy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178DBF20" w14:textId="359ADA8A" w:rsidR="00DE75C2" w:rsidRPr="00DE75C2" w:rsidRDefault="00DE75C2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E06ED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje wybrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> parki narodowe w Polsce</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59EDA9E5" w14:textId="2CCDDC38" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="11186507" w14:textId="296AD678" w:rsidR="001B67F9" w:rsidRDefault="00425943" w:rsidP="001B67F9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>IX. 9</w:t>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="001B67F9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E9EC84" w14:textId="16E8E558" w:rsidR="001B67F9" w:rsidRDefault="00425943" w:rsidP="001B67F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.</w:t>
+            </w:r>
+            <w:r w:rsidR="001B67F9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2733B749" w14:textId="7DD74066" w:rsidR="00E27094" w:rsidRPr="00C1070E" w:rsidRDefault="00E27094" w:rsidP="00E27094">
-[...19 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="77F65180" w14:textId="3B91690E" w:rsidR="00D445A6" w:rsidRPr="00896578" w:rsidRDefault="00D445A6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00704957" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85903" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FA19ACE" w14:textId="1D9C97E3" w:rsidR="00D445A6" w:rsidRDefault="00D445A6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="0060279B">
-[...140 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="593BB22F" w14:textId="4BEBF249" w:rsidR="00CD1A28" w:rsidRPr="00CD1A28" w:rsidRDefault="00CD1A28" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1A28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30235F24" w14:textId="0E7FD5DA" w:rsidR="002D2F78" w:rsidRPr="00CD1A28" w:rsidRDefault="002D2F78" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fotografie i </w:t>
+            </w:r>
+            <w:r w:rsidR="00D445A6" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">filmy </w:t>
+            </w:r>
+            <w:r w:rsidR="007357AB" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawiające parki narodowe w Polsce</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6598" w:rsidRPr="004F5529" w14:paraId="60928D7F" w14:textId="77777777" w:rsidTr="00A61871">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="48424473" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1401"/>
+          <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2620CC97" w14:textId="77777777" w:rsidR="005C6598" w:rsidRPr="00372938" w:rsidRDefault="005C6598" w:rsidP="005C6598">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="29EB925A" w14:textId="6B57DFD5" w:rsidR="00A80B7E" w:rsidRPr="00372938" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5355854F" w14:textId="63C1C8CF" w:rsidR="005C6598" w:rsidRDefault="005C6598" w:rsidP="005C6598">
+          <w:p w14:paraId="19315D19" w14:textId="77777777" w:rsidR="00F125DF" w:rsidRDefault="00A80B7E" w:rsidP="000B0277">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>Rzeki</w:t>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Powtórzenie wiadomości.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D5A5DC3" w14:textId="15CD3EDC" w:rsidR="00A80B7E" w:rsidRPr="00B2356A" w:rsidRDefault="004069F0" w:rsidP="000B0277">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sprawdzian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="54FDECA8" w14:textId="4790A92E" w:rsidR="005C6598" w:rsidRDefault="0082572B" w:rsidP="005C6598">
-[...78 lines deleted...]
-              <w:t>chrona przeciwpowodziowa</w:t>
+          <w:p w14:paraId="6326798C" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00B2356A" w:rsidRDefault="00A80B7E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>utrwalenie wiad</w:t>
+            </w:r>
+            <w:r w:rsidR="00B342B3" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ECBDE3B" w14:textId="5611CC65" w:rsidR="004069F0" w:rsidRPr="00B342B3" w:rsidRDefault="004069F0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocena osiągnięć uczniów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="pct"/>
+            <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="55B41169" w14:textId="1096DEA5" w:rsidR="005C6598" w:rsidRPr="00FE6E0C" w:rsidRDefault="0082572B" w:rsidP="005C6598">
-[...221 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0E192F7D" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="214" w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61BFDFDC" w14:textId="77777777" w:rsidR="005C6598" w:rsidRDefault="005C6598" w:rsidP="005C6598">
+          <w:p w14:paraId="31CE1298" w14:textId="0CAA2495" w:rsidR="00A80B7E" w:rsidRPr="0052076A" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="64218E08" w14:textId="7D74699E" w:rsidR="005C6598" w:rsidRDefault="005C6598" w:rsidP="005C6598">
+            <w:r w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.6</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943" w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IX.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="773F8EC5" w14:textId="6B4452ED" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0052076A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51B00DAB" w14:textId="3CC3F90B" w:rsidR="005C6598" w:rsidRPr="00C1070E" w:rsidRDefault="005C6598" w:rsidP="005C6598">
-[...90 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="089309F0" w14:textId="087EBCB4" w:rsidR="00A80B7E" w:rsidRPr="00B2356A" w:rsidRDefault="00D445A6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85903" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85903" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA625EE" w14:textId="77777777" w:rsidR="00E67187" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa myśli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do uzupełnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D09D575" w14:textId="77777777" w:rsidR="00E67187" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67187">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adania „Sprawdź się”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07A38A21" w14:textId="7F4D33CC" w:rsidR="002D2F78" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sprawdzian</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C551CE4" w14:textId="73A67CC1" w:rsidR="002D2F78" w:rsidRPr="00896578" w:rsidRDefault="002D2F78" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:i/>
-                <w:color w:val="00B050"/>
-[...54 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenia interaktywne</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012030B" w:rsidRPr="004F5529" w14:paraId="4ED495D2" w14:textId="77777777" w:rsidTr="00A61871">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="29E0A8A9" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1401"/>
+          <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77EDBD9C" w14:textId="77777777" w:rsidR="0012030B" w:rsidRPr="00372938" w:rsidRDefault="0012030B" w:rsidP="0012030B">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="2B77DAEB" w14:textId="27F6C8D1" w:rsidR="00B342B3" w:rsidRDefault="00B342B3" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="768FF8DD" w14:textId="09EBF11E" w:rsidR="0012030B" w:rsidRDefault="0012030B" w:rsidP="0012030B">
+          <w:p w14:paraId="3016210B" w14:textId="0308FA80" w:rsidR="00B342B3" w:rsidRPr="00B2356A" w:rsidRDefault="00B342B3" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>Gleby</w:t>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diagnoza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0D75AC" w14:textId="238A6933" w:rsidR="0012030B" w:rsidRDefault="006B28E2" w:rsidP="0012030B">
-[...103 lines deleted...]
-              <w:t>a</w:t>
+          <w:p w14:paraId="3D46209B" w14:textId="77777777" w:rsidR="00B342B3" w:rsidRPr="00B2356A" w:rsidRDefault="00581F1E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>migracje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BFE7B43" w14:textId="152DD7F6" w:rsidR="00581F1E" w:rsidRPr="00896578" w:rsidRDefault="00581F1E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>energetyka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="pct"/>
+            <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECFD7AB" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRDefault="006B28E2" w:rsidP="0012030B">
-[...345 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="4CCB9221" w14:textId="0B63E8F3" w:rsidR="00B342B3" w:rsidRPr="00896578" w:rsidRDefault="00581F1E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przypomina sobie kluczową wiedzę i </w:t>
+            </w:r>
+            <w:r w:rsidR="00E30DE4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">najważniejsze </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>umiejętności z klasy 6</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(migracje, energetyka)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65AC2ED1" w14:textId="1023B8EB" w:rsidR="0012030B" w:rsidRDefault="0012030B" w:rsidP="0012030B">
+          <w:p w14:paraId="714D003A" w14:textId="77777777" w:rsidR="00B342B3" w:rsidRPr="0052076A" w:rsidRDefault="004069F0" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>IX. 11</w:t>
+            <w:r w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38B1DF32" w14:textId="6B0F3830" w:rsidR="004069F0" w:rsidRDefault="004069F0" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="775C3027" w14:textId="7020267B" w:rsidR="0012030B" w:rsidRPr="00C1070E" w:rsidRDefault="0012030B" w:rsidP="0012030B">
-[...99 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1ACC4786" w14:textId="4B189182" w:rsidR="00B342B3" w:rsidRPr="00896578" w:rsidRDefault="002D2F78" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:i/>
-                <w:color w:val="00B050"/>
-[...38 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>diagnoza</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B428FC" w:rsidRPr="004F5529" w14:paraId="1D00D648" w14:textId="77777777" w:rsidTr="00A61871">
-[...1312 lines deleted...]
-      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="3A9C02F9" w14:textId="77777777" w:rsidTr="006D521D">
+      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="3A9C02F9" w14:textId="77777777" w:rsidTr="004B44D4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEA7BCC" w14:textId="704CD2EE" w:rsidR="00A80B7E" w:rsidRPr="006D521D" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="2CEA7BCC" w14:textId="320E921B" w:rsidR="00A80B7E" w:rsidRPr="006D521D" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="3333CC"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="006D521D">
+            <w:r w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="3333CC"/>
-[...9 lines deleted...]
-              <w:t>Ludność Polski</w:t>
+                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>DZIAŁ 3. Ludność Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A61871" w:rsidRPr="004F5529" w14:paraId="7711555E" w14:textId="77777777" w:rsidTr="005C6598">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="7711555E" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2C5975" w14:textId="2657360F" w:rsidR="00A61871" w:rsidRPr="004F5529" w:rsidRDefault="00A61871" w:rsidP="00A61871">
+          <w:p w14:paraId="6B2C5975" w14:textId="770D4593" w:rsidR="00A61871" w:rsidRPr="004F5529" w:rsidRDefault="00A61871" w:rsidP="00606C1F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>20.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B342B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F70DE02" w14:textId="16433715" w:rsidR="00A61871" w:rsidRPr="004F5529" w:rsidRDefault="00A61871" w:rsidP="00A61871">
+          <w:p w14:paraId="1F70DE02" w14:textId="7995BBAB" w:rsidR="00A61871" w:rsidRPr="004F5529" w:rsidRDefault="00A61871" w:rsidP="00A61871">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Liczba i rozmieszczenie ludności</w:t>
+              <w:t xml:space="preserve">Liczba </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1CFE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i rozmieszczenie ludności</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="386B93B5" w14:textId="52F6826F" w:rsidR="0057149E" w:rsidRDefault="0057149E" w:rsidP="00A61871">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="386B93B5" w14:textId="2DE3C18B" w:rsidR="0057149E" w:rsidRDefault="0057149E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>liczba ludności w Polsce i jej zmiany</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>liczba ludności w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce i jej zmiany</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F15AF44" w14:textId="4625EFC1" w:rsidR="00A61871" w:rsidRDefault="0057149E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rozmieszczenie ludności w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ED26B05" w14:textId="05129B4F" w:rsidR="0014283E" w:rsidRDefault="0014283E" w:rsidP="00A61871">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="29EA0491" w14:textId="5C93896A" w:rsidR="00A61871" w:rsidRPr="00504CC3" w:rsidRDefault="0014283E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gęstość zaludnienia w Polsce</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">gęstość zaludnienia </w:t>
+            </w:r>
+            <w:r w:rsidR="00A16BAA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="351C492F" w14:textId="3796C00E" w:rsidR="00045B2E" w:rsidRPr="00500CA1" w:rsidRDefault="0014283E" w:rsidP="00045B2E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="351C492F" w14:textId="3796C00E" w:rsidR="00045B2E" w:rsidRPr="00500CA1" w:rsidRDefault="0014283E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00045B2E" w:rsidRPr="00500CA1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a podstawie danych </w:t>
             </w:r>
             <w:r w:rsidR="005E06ED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>demograficznych</w:t>
             </w:r>
             <w:r w:rsidR="00045B2E" w:rsidRPr="00500CA1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> omawia zmiany liczby ludności w Polsce</w:t>
             </w:r>
             <w:r w:rsidR="00500CA1" w:rsidRPr="00500CA1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37A2E015" w14:textId="5331E521" w:rsidR="00D51410" w:rsidRPr="00DF10AA" w:rsidRDefault="00DF10AA" w:rsidP="00D51410">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="37A2E015" w14:textId="325B5CAA" w:rsidR="00D51410" w:rsidRPr="00D7117C" w:rsidRDefault="0086218D" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">wyjaśnia zróżnicowanie gęstości zaludnienia w Polsce przy użyciu map tematycznych </w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF10AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zróżnicowani</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16BAA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e gęstości zaludnienia w Polsce, korzystając </w:t>
+            </w:r>
+            <w:r w:rsidR="00A16BAA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF10AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">map tematycznych </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="098B8358" w14:textId="483A871B" w:rsidR="00D7117C" w:rsidRPr="00DF10AA" w:rsidRDefault="00D7117C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>podaje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D51410">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czynniki wpływające na osiedlanie się ludności</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w danym miejscu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B823994" w14:textId="00331AA7" w:rsidR="00500CA1" w:rsidRPr="00D7117C" w:rsidRDefault="00DF10AA" w:rsidP="00D7117C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">oblicza </w:t>
             </w:r>
             <w:r w:rsidRPr="00500CA1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gęstość zaludnienia w Polsce</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00D51410">
+              <w:t>gęstość zaludnienia w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>w</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00500CA1" w:rsidRPr="00D51410">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00500CA1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>skazuje czynniki wpływające na osiedlanie się ludności</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> w danym miejscu</w:t>
+              <w:t>Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3B012D88" w14:textId="77777777" w:rsidR="00A61871" w:rsidRDefault="00A61871" w:rsidP="00A61871">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>X.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DE79BC9" w14:textId="6564BD7E" w:rsidR="00A61871" w:rsidRPr="00FD6DDA" w:rsidRDefault="00A61871" w:rsidP="00A61871">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30A3CA5D" w14:textId="466874F6" w:rsidR="00500CA1" w:rsidRPr="00C1070E" w:rsidRDefault="00500CA1" w:rsidP="00500CA1">
-[...28 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="30A3CA5D" w14:textId="20858A80" w:rsidR="00500CA1" w:rsidRPr="00896578" w:rsidRDefault="00500CA1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB79E8" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00DB79E8">
-[...20 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00BB2F51" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00DB79E8">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00DB79E8" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16971EBD" w14:textId="45261C6F" w:rsidR="00500CA1" w:rsidRDefault="00500CA1" w:rsidP="00500CA1">
-[...19 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="16971EBD" w14:textId="1A0226D2" w:rsidR="00500CA1" w:rsidRDefault="00500CA1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...38 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00896578">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD3B9E2" w14:textId="0864565B" w:rsidR="006D3DD5" w:rsidRDefault="006D3DD5" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65AD982C" w14:textId="4FB3B67C" w:rsidR="00C86573" w:rsidRPr="006D3DD5" w:rsidRDefault="00C86573" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="791A0A7D" w14:textId="146AC678" w:rsidR="00A61871" w:rsidRPr="00C86573" w:rsidRDefault="0014283E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dane statystyczne, np. na stronie GUS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="6B69D890" w14:textId="77777777" w:rsidTr="005C6598">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="6B69D890" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="350F7862" w14:textId="0FB9B32C" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="6F04F001" w14:textId="17B6FAF9" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00806D0F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>21.</w:t>
-[...5 lines deleted...]
-              <w:ind w:right="57"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:ind w:right="57"/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2B78561E" w14:textId="4E40AA79" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Migracje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="163DE222" w14:textId="7D88A1B3" w:rsidR="00A80B7E" w:rsidRDefault="00DF10AA" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="163DE222" w14:textId="7D88A1B3" w:rsidR="00A80B7E" w:rsidRDefault="00DF10AA" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>typy migracji</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1103AD4E" w14:textId="77777777" w:rsidR="00541F08" w:rsidRDefault="00541F08" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="1103AD4E" w14:textId="77777777" w:rsidR="00541F08" w:rsidRDefault="00541F08" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>saldo migracji</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168E9612" w14:textId="75CAB32D" w:rsidR="00541F08" w:rsidRPr="004F5529" w:rsidRDefault="00541F08" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="168E9612" w14:textId="75CAB32D" w:rsidR="00541F08" w:rsidRPr="004F5529" w:rsidRDefault="00541F08" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>przyczyny i skutki migracji</w:t>
             </w:r>
             <w:r w:rsidR="00DF10AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E15CE59" w14:textId="3BFF5B1E" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="4E15CE59" w14:textId="4CE4BF77" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t xml:space="preserve">wyjaśnia podstawowe </w:t>
+            </w:r>
+            <w:r w:rsidR="00E70EAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>terminy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dotyczące migracji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D6AF5C3" w14:textId="575E3FFB" w:rsidR="00DF10AA" w:rsidRDefault="00DF10AA" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t xml:space="preserve">omawia </w:t>
+            </w:r>
+            <w:r w:rsidR="003D5234">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>typy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> migracji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09255B7E" w14:textId="6AA7841F" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oblicza saldo migracji</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="249B4FC7" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="249B4FC7" w14:textId="2839FFA1" w:rsidR="00A80B7E" w:rsidRDefault="00DB79E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>przedstawia przyczyny i skutki migracji zagranicznych w Polsce</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>przedstaw</w:t>
+            </w:r>
+            <w:r w:rsidR="003D5234">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ia przyczyny i skutki migracji </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D580B08" w14:textId="56960FB9" w:rsidR="00F66E3B" w:rsidRDefault="00DB79E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>na podstawie wykres</w:t>
             </w:r>
+            <w:r w:rsidR="00BD2E67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ów</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i danych statystycznych omawia migracje</w:t>
+            </w:r>
+            <w:r w:rsidR="00092D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE1153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce w latach 1990</w:t>
+            </w:r>
+            <w:r w:rsidR="00092D7C" w:rsidRPr="00092D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
             <w:r w:rsidR="00DF10AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>u</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> i danych statystycznych omawia migracje</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F66E3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> podając zmiany salda migracji oraz ich przyczyny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EA25C0" w14:textId="3A8CFD31" w:rsidR="00DB79E8" w:rsidRPr="004F5529" w:rsidRDefault="00F66E3B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa</w:t>
             </w:r>
             <w:r w:rsidR="00DF10AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> zagraniczne</w:t>
-[...15 lines deleted...]
-              <w:t>, podając zmiany salda migracji, ich przyczyny, a także określając, kiedy Polska była krajem emigracyjnym, a od kiedy jest krajem imigracyjnym</w:t>
+              <w:t>, kiedy Polska była krajem emigracyjnym, a od kiedy jest krajem imigracyjnym</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21B6FA6A" w14:textId="78A7292C" w:rsidR="00A80B7E" w:rsidRPr="00FD6DDA" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>X.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3153EED9" w14:textId="7ADDCB9A" w:rsidR="00DB79E8" w:rsidRPr="00C1070E" w:rsidRDefault="00DB79E8" w:rsidP="00DB79E8">
-[...55 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3153EED9" w14:textId="5B9FA73F" w:rsidR="00DB79E8" w:rsidRPr="0038583C" w:rsidRDefault="00DB79E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 131</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>136</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BFECD53" w14:textId="15A2B9AD" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...53 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidR="00425943" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FBF352E" w14:textId="00BE79A7" w:rsidR="006D3DD5" w:rsidRPr="006D3DD5" w:rsidRDefault="006D3DD5" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3DD5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karty pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADC95C1" w14:textId="04A4578B" w:rsidR="00A80B7E" w:rsidRPr="006D3DD5" w:rsidRDefault="00956B47" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dane statystyczne, np. na stronie migracje.gov.pl</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="2E934D92" w14:textId="77777777" w:rsidTr="005C6598">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="2E934D92" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
-          <w:trHeight w:val="3181"/>
+          <w:trHeight w:val="2256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="263F2E0F" w14:textId="69BD03C2" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
-[...37 lines deleted...]
-          <w:p w14:paraId="56A60924" w14:textId="0A8B34B1" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="56A60924" w14:textId="088DC7BC" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A866FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB99B98" w14:textId="2CAFD324" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="3AB99B98" w14:textId="5013F34A" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Przyrost naturalny</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1936A9E4" w14:textId="03F2D53B" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="5"/>
+          <w:p w14:paraId="1936A9E4" w14:textId="0C18AA6D" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00DB79E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="253"/>
+                <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="213" w:right="57" w:hanging="141"/>
-[...13 lines deleted...]
-              <w:t>zmiany w przyroście naturalnym ludności w Polsce i w wybranych krajach Europy</w:t>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zmiany w przyroście naturalnym ludności w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polsce </w:t>
+            </w:r>
+            <w:r w:rsidR="00C623A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB642D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB642D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wybranych krajach Europy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8237AD" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="006A7299" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="1C8237AD" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="006A7299" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oblicza przyrost naturalny i jego współczynnik</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C6AF02C" w14:textId="2A02B246" w:rsidR="006A7299" w:rsidRDefault="00421225" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="1C6AF02C" w14:textId="08E98125" w:rsidR="006A7299" w:rsidRDefault="00421225" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">na podstawie wykresów i danych statystycznych </w:t>
             </w:r>
             <w:r w:rsidR="006A7299">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">omawia zmiany przyrostu naturalnego </w:t>
             </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
             <w:r w:rsidR="00DF10AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">w </w:t>
-[...7 lines deleted...]
-              <w:t>Polsce na</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006A7299">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tle krajów Europy</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>na tle krajów Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC56CCF" w14:textId="14F5242F" w:rsidR="006A7299" w:rsidRPr="009F345F" w:rsidRDefault="006A7299" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wyjaśnia przyczyny niskiego przyrostu naturalnego</w:t>
             </w:r>
             <w:r w:rsidR="00474407">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF10AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09EC0217" w14:textId="24735463" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB59C13" w14:textId="54E1CBB4" w:rsidR="00DB79E8" w:rsidRPr="00C1070E" w:rsidRDefault="00DB79E8" w:rsidP="00DB79E8">
-[...37 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0EB59C13" w14:textId="44CF689D" w:rsidR="00DB79E8" w:rsidRPr="0038583C" w:rsidRDefault="00DB79E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 137</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00421225" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="683147F6" w14:textId="1643AED8" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00DB79E8">
-[...19 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="683147F6" w14:textId="1643AED8" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="181B6C9D" w14:textId="77777777" w:rsidR="00725083" w:rsidRPr="00C1070E" w:rsidRDefault="00725083" w:rsidP="00725083">
-[...41 lines deleted...]
-          <w:p w14:paraId="6FFF41FC" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="27ECAE09" w14:textId="7029F278" w:rsidR="00FB168F" w:rsidRPr="0038583C" w:rsidRDefault="00FB168F" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karty pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FFF41FC" w14:textId="084DCE7E" w:rsidR="00A80B7E" w:rsidRPr="00FB168F" w:rsidRDefault="00725083" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="186" w:right="57"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dane statystyczne, np. na stronie GUS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="3249DBF1" w14:textId="77777777" w:rsidTr="005C6598">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="3249DBF1" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
-          <w:trHeight w:val="561"/>
+          <w:trHeight w:val="1615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27E56224" w14:textId="57794AC7" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
-[...23 lines deleted...]
-          <w:p w14:paraId="6413989A" w14:textId="7E319BB0" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="6413989A" w14:textId="42342B39" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A866FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004069F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5ED23F7C" w14:textId="543416A6" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Przyrost rzeczywisty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="63467DED" w14:textId="18B7649E" w:rsidR="00A80B7E" w:rsidRPr="003149A4" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="63467DED" w14:textId="462895C8" w:rsidR="00A80B7E" w:rsidRPr="003149A4" w:rsidRDefault="00DB79E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>zmiany w przyroście rzeczywistym ludności w Polsce i w wybranych krajach Europy</w:t>
+              <w:t>zmiany w przyroście rzeczywistym ludności w Polsce i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wybranych krajach Europy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B79A588" w14:textId="7DCB88F2" w:rsidR="00421225" w:rsidRDefault="00421225" w:rsidP="00421225">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="2B79A588" w14:textId="7DCB88F2" w:rsidR="00421225" w:rsidRDefault="00421225" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oblicza przyrost rzeczywisty i jego współczynnik</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B575ADF" w14:textId="694DB41F" w:rsidR="009C1FAF" w:rsidRPr="00474407" w:rsidRDefault="00421225" w:rsidP="00474407">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="3B575ADF" w14:textId="658F643C" w:rsidR="009C1FAF" w:rsidRPr="00474407" w:rsidRDefault="00421225" w:rsidP="00E215F6">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podstawie wykresów i danych statystycznych omawia zmiany przyrostu rzeczywistego w Polsce na tle krajów Europy</w:t>
+              <w:t>na podstawie wykresów i danych statystycznych o</w:t>
+            </w:r>
+            <w:r w:rsidR="00E215F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmiany przyrostu rzeczywistego w Polsce na tle krajów Europy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="214602B1" w14:textId="59FA3AB4" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="773F9BCF" w14:textId="3820E2A7" w:rsidR="00421225" w:rsidRPr="00C1070E" w:rsidRDefault="00421225" w:rsidP="00421225">
-[...37 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="773F9BCF" w14:textId="1B20B83E" w:rsidR="00421225" w:rsidRPr="0038583C" w:rsidRDefault="00421225" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 142</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1FAF" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E493B00" w14:textId="5EEE2F39" w:rsidR="00421225" w:rsidRDefault="00421225" w:rsidP="00421225">
-[...19 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5E493B00" w14:textId="5EEE2F39" w:rsidR="00421225" w:rsidRDefault="00421225" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31532BA2" w14:textId="77777777" w:rsidR="00725083" w:rsidRPr="00C1070E" w:rsidRDefault="00725083" w:rsidP="00725083">
-[...42 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="59D8B42B" w14:textId="4504AFC0" w:rsidR="00FB168F" w:rsidRDefault="00FB168F" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10493611" w14:textId="63ABD196" w:rsidR="00EE78C6" w:rsidRPr="00FB168F" w:rsidRDefault="00EE78C6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenia interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB2E00B" w14:textId="21D9EDB8" w:rsidR="00A80B7E" w:rsidRPr="00EE78C6" w:rsidRDefault="00725083" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dane statystyczne, np. na stronie GUS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="501BFD4B" w14:textId="77777777" w:rsidTr="005C6598">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="501BFD4B" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:trHeight w:val="1549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56876D23" w14:textId="0D4D9800" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="56876D23" w14:textId="2265735E" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="004069F0" w:rsidP="00606C1F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>24.</w:t>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2472C796" w14:textId="70A22039" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
-[...13 lines deleted...]
-              <w:t>Zróżnicowanie płci i wieku</w:t>
+          <w:p w14:paraId="2472C796" w14:textId="27A1D708" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00974EFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zróżnicowanie płci i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wieku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6E26370E" w14:textId="50BE3242" w:rsidR="00A80B7E" w:rsidRPr="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="6E26370E" w14:textId="50BE3242" w:rsidR="00A80B7E" w:rsidRPr="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C1FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>piramida płci i wieku</w:t>
             </w:r>
             <w:r w:rsidR="00474407">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ludności</w:t>
             </w:r>
             <w:r w:rsidRPr="009C1FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BE74C78" w14:textId="6E559D44" w:rsidR="009C1FAF" w:rsidRPr="003B5F7F" w:rsidRDefault="009C1FAF" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="2BE74C78" w14:textId="6E559D44" w:rsidR="009C1FAF" w:rsidRPr="003B5F7F" w:rsidRDefault="009C1FAF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C1FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>starzenie się społeczeństwa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="71F0483E" w14:textId="2B3D3CCC" w:rsidR="00A80B7E" w:rsidRDefault="009C1FAF" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="71F0483E" w14:textId="3DE8ABF2" w:rsidR="00A80B7E" w:rsidRDefault="009C1FAF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>odczytuje informacje z piramidy płci i wieku</w:t>
             </w:r>
             <w:r w:rsidR="00474407">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00474407">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ludności</w:t>
             </w:r>
-            <w:r w:rsidR="00474407" w:rsidRPr="009C1FAF">
+            <w:r w:rsidR="005445F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> w Polsce</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t xml:space="preserve"> Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A4BAD7" w14:textId="2B9AE079" w:rsidR="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podaje </w:t>
             </w:r>
             <w:r w:rsidR="00474407">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">przyczyny i </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>skutki starzenia się społeczeństwa</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ED4CCF5" w14:textId="6F916F41" w:rsidR="00AE7969" w:rsidRPr="005F041F" w:rsidRDefault="00AE7969" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="0ED4CCF5" w14:textId="6F916F41" w:rsidR="00AE7969" w:rsidRPr="005F041F" w:rsidRDefault="00AE7969" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia prognozy demograficzne dla Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="14C787FB" w14:textId="65C68BAA" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52B09A84" w14:textId="4ED290C6" w:rsidR="009C1FAF" w:rsidRPr="00C1070E" w:rsidRDefault="009C1FAF" w:rsidP="009C1FAF">
-[...37 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="52B09A84" w14:textId="5970A3FF" w:rsidR="009C1FAF" w:rsidRPr="0038583C" w:rsidRDefault="009C1FAF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 147</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7969" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C24AE04" w14:textId="682DB16A" w:rsidR="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="009C1FAF">
-[...19 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5C24AE04" w14:textId="19A1D5EB" w:rsidR="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...52 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>45, 82</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="347E425B" w14:textId="70393852" w:rsidR="00FB168F" w:rsidRDefault="00FB168F" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karty pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33F1D9A9" w14:textId="6037EE87" w:rsidR="00EE78C6" w:rsidRPr="00FB168F" w:rsidRDefault="00EE78C6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prezentacja PowerPoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6D0314" w14:textId="6CB8A9DB" w:rsidR="00A80B7E" w:rsidRPr="00EE78C6" w:rsidRDefault="00725083" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dane statystyczne, np. na stronie GUS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="6D87D2B9" w14:textId="77777777" w:rsidTr="005C6598">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="6D87D2B9" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:trHeight w:val="1549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="340A64AF" w14:textId="56E1EBE7" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="340A64AF" w14:textId="5F9C8C43" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="004069F0" w:rsidP="00606C1F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. </w:t>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC563BF" w14:textId="6F98E1D3" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="0DC563BF" w14:textId="536ED6B4" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Zróżnicowanie narodowościowe, etniczne i wyznaniowe</w:t>
+              <w:t xml:space="preserve">Zróżnicowanie narodowościowe, etniczne </w:t>
+            </w:r>
+            <w:r w:rsidR="00D809FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i wyznaniowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="68904584" w14:textId="125D677F" w:rsidR="00A80B7E" w:rsidRPr="00EF009B" w:rsidRDefault="006F0A10" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="68904584" w14:textId="125D677F" w:rsidR="00A80B7E" w:rsidRPr="00EF009B" w:rsidRDefault="006F0A10" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zróżnicowanie narodowościowe, etniczne i wyznaniowe </w:t>
             </w:r>
             <w:r w:rsidR="00474407">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ludności </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEC3154" w14:textId="36665EBC" w:rsidR="00A80B7E" w:rsidRDefault="00474407" w:rsidP="00A80B7E">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="3DEC3154" w14:textId="13B14DF9" w:rsidR="00A80B7E" w:rsidRPr="0038583C" w:rsidRDefault="00474407" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="153"/>
-                <w:tab w:val="left" w:pos="505"/>
+                <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia </w:t>
+            </w:r>
+            <w:r w:rsidR="00E70EAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>terminy</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0A10" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="006F0A10" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mniejszość narodowa</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0A10" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mniejszość </w:t>
+            </w:r>
+            <w:r w:rsidR="006F0A10" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>etniczna</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0A10" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="006F0A10" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>grup</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0A10" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etniczn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mniejszość wyznaniowa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD39CE6" w14:textId="7F0C98DF" w:rsidR="006F0A10" w:rsidRPr="0038583C" w:rsidRDefault="006F0A10" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wymienia oraz charakteryzuje mniejszości narodowe </w:t>
+            </w:r>
+            <w:r w:rsidR="00E079E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00E079E5" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E079E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>etniczne</w:t>
+            </w:r>
+            <w:r w:rsidR="00E079E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w Polsce </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7215016B" w14:textId="78A185E1" w:rsidR="006F0A10" w:rsidRPr="0038583C" w:rsidRDefault="006F0A10" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie mapy tematycznej omawia rozmieszczenie mniejszości</w:t>
+            </w:r>
+            <w:r w:rsidR="002633F2" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> narodowych i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002633F2" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>etnicznych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C7BC76" w14:textId="1CF04A63" w:rsidR="006F0A10" w:rsidRPr="006F0A10" w:rsidRDefault="006F0A10" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...164 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>na podstawie wykresów oraz danych statysty</w:t>
             </w:r>
-            <w:r w:rsidR="002633F2">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidR="002633F2" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">cznych </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>charakteryzuje zróżnicowanie wyznaniowe w Polsce</w:t>
+            <w:r w:rsidR="009053CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zróżnicowanie wyznaniowe </w:t>
+            </w:r>
+            <w:r w:rsidR="009053CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6695B6BC" w14:textId="76832C30" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76F94B7D" w14:textId="3087533C" w:rsidR="006F0A10" w:rsidRPr="00C1070E" w:rsidRDefault="006F0A10" w:rsidP="006F0A10">
-[...55 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="76F94B7D" w14:textId="70FEE1DD" w:rsidR="006F0A10" w:rsidRPr="0038583C" w:rsidRDefault="006F0A10" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 152</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>158</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D1FFEE" w14:textId="69C6DAD4" w:rsidR="006F0A10" w:rsidRDefault="006F0A10" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...29 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="650149DF" w14:textId="285EC24B" w:rsidR="00075AC1" w:rsidRPr="0038583C" w:rsidRDefault="00075AC1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BAB0E29" w14:textId="77777777" w:rsidR="009549AA" w:rsidRPr="00B2356A" w:rsidRDefault="009549AA" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>dane statystyczne, np. na stronie GUS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66CB9E32" w14:textId="16BBA604" w:rsidR="009549AA" w:rsidRPr="00C1070E" w:rsidRDefault="009549AA" w:rsidP="009549AA">
-[...67 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="18902929" w14:textId="02584B35" w:rsidR="00A80B7E" w:rsidRPr="00075AC1" w:rsidRDefault="00EE78C6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy lub</w:t>
+            </w:r>
+            <w:r w:rsidR="009549AA" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ilustracje obrazujące zróżnicowanie narodowościowe, etniczne i wyznaniowe w Polsce</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="2F48E354" w14:textId="77777777" w:rsidTr="005C6598">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="2F48E354" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:trHeight w:val="1007"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD0F6CB" w14:textId="2532ED89" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="004069F0" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="045D649F" w14:textId="00DBDDB2" w:rsidR="00A80B7E" w:rsidRPr="00B2356A" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Powtórzenie wiadomości.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="174C91B5" w14:textId="738EA2A9" w:rsidR="00A80B7E" w:rsidRPr="00974EFA" w:rsidRDefault="00974EFA" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sprawdzian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7E92E2" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00B2356A" w:rsidRDefault="00A80B7E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">utrwalenie wiadomości </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65D5E8E7" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00B2356A" w:rsidRDefault="00A80B7E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocena osiągnięć uczniów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A54C90C" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B1B71E" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CAA0A4" w14:textId="222D7F59" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.1</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0052076A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F41D745" w14:textId="3F459AE4" w:rsidR="00A80B7E" w:rsidRPr="00597C05" w:rsidRDefault="001230E9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597C05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podręcznik, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00597C05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>159</w:t>
+            </w:r>
+            <w:r w:rsidR="002B10AF" w:rsidRPr="00597C05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00597C05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>164</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FC907ED" w14:textId="77777777" w:rsidR="00E67187" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa myśli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do uzupełnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4201CF" w14:textId="77777777" w:rsidR="00E67187" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67187">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adania „Sprawdź się”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="206C95E1" w14:textId="0EEEF52A" w:rsidR="002B10AF" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sprawdzian</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A30D7A" w14:textId="00BEA698" w:rsidR="002B10AF" w:rsidRPr="0038583C" w:rsidRDefault="002B10AF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenia interaktywne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="6D0AD124" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:trHeight w:val="1698"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B78A11A" w14:textId="643854C3" w:rsidR="00136585" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>34</w:t>
+            </w:r>
+            <w:r w:rsidR="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC947FA" w14:textId="15F672A6" w:rsidR="00136585" w:rsidRPr="004E6F90" w:rsidRDefault="00136585" w:rsidP="00136585">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6F90">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Urbanizacja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDAFA17" w14:textId="16A326BC" w:rsidR="00136585" w:rsidRPr="0038583C" w:rsidRDefault="00136585" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>urbanizacja w Polsce</w:t>
+            </w:r>
+            <w:r w:rsidR="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00BF5A35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Europie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40AD3F62" w14:textId="67F81F1E" w:rsidR="00136585" w:rsidRDefault="00595A66" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia </w:t>
+            </w:r>
+            <w:r w:rsidR="00E70EAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>termin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E70EAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>urbanizacj</w:t>
+            </w:r>
+            <w:r w:rsidR="00E70EAE" w:rsidRPr="00E70EAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, tłumaczy, czym jest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wskaźnik urbanizacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42EBE0FC" w14:textId="0B7560E3" w:rsidR="00595A66" w:rsidRDefault="00595A66" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje cechy sieci osadniczej w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6511B0A4" w14:textId="2F0168AC" w:rsidR="00595A66" w:rsidRDefault="00595A66" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>porównuje warunki życia na wsi i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mieście</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="727F7723" w14:textId="4C04B24F" w:rsidR="007B7B27" w:rsidRDefault="00AC0E8D" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podsta</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wie map i danych statystycznych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007B7B27">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia wielkość wskaźnika urbanizacji w Polsce na tle innych krajów Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B92E01" w14:textId="178026AD" w:rsidR="00136585" w:rsidRPr="00974EFA" w:rsidRDefault="00AC0E8D" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="003940C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> proces urbanizacji na przykładach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F26BAB2" w14:textId="6DE1A5C6" w:rsidR="00136585" w:rsidRPr="004F5529" w:rsidRDefault="00136585" w:rsidP="00136585">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BD4F58" w14:textId="1070F8DF" w:rsidR="00A7749E" w:rsidRPr="0038583C" w:rsidRDefault="00A7749E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 168</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC0E8D" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E99E0B2" w14:textId="1685BE0E" w:rsidR="00A7749E" w:rsidRDefault="00A7749E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61CA31BB" w14:textId="06AFC417" w:rsidR="00597C05" w:rsidRPr="0038583C" w:rsidRDefault="00597C05" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karty pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD532CD" w14:textId="2BB5C9E8" w:rsidR="002B10AF" w:rsidRPr="00597C05" w:rsidRDefault="00EE78C6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy lub</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC0E8D" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fotograf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ie przedstawiające rozwój miast i</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC0E8D" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmiany </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wynikające </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidR="002F37E8" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC0E8D" w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>urbanizacj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="0CD1867E" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:trHeight w:val="1979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD0F6CB" w14:textId="2ED7ADD3" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="4C01F63B" w14:textId="3C214DFB" w:rsidR="00136585" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. </w:t>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidR="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="045D649F" w14:textId="03339114" w:rsidR="00A80B7E" w:rsidRPr="00F23121" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="025000AA" w14:textId="30118D97" w:rsidR="00136585" w:rsidRPr="004E6F90" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:i/>
-[...68 lines deleted...]
-            </w:pPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Miasta</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7E92E2" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00F23121" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
-[...66 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="485861F5" w14:textId="6397B300" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozmieszczenie i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wielkość miast</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1FAF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1FAF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52363B52" w14:textId="5A0E6FBE" w:rsidR="00136585" w:rsidRPr="003E2968" w:rsidRDefault="00CB4038" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>typy aglomeracji</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01B1B71E" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6999716D" w14:textId="05DFD664" w:rsidR="002F37E8" w:rsidRDefault="00150102" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie mapy</w:t>
+            </w:r>
+            <w:r w:rsidR="002F37E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o</w:t>
+            </w:r>
+            <w:r w:rsidR="00107036">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kreśla </w:t>
+            </w:r>
+            <w:r w:rsidR="002F37E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozmieszczenie miast w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1820FD59" w14:textId="5154C850" w:rsidR="002F37E8" w:rsidRDefault="002F37E8" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wskazuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> największe </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD0210">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem liczby mieszkańców i powierzchni </w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">miasta </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD0210">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058E9029" w14:textId="3F67E79C" w:rsidR="00136585" w:rsidRPr="00150102" w:rsidRDefault="00B605AD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje</w:t>
+            </w:r>
+            <w:r w:rsidR="002F37E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> typy aglomeracji </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="002F37E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i podaje </w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ich </w:t>
+            </w:r>
+            <w:r w:rsidR="002F37E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przykłady</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19CAA0A4" w14:textId="33F5FD37" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="45AB1C4F" w14:textId="77777777" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>X.1-X.6</w:t>
-            </w:r>
+              <w:t>X.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="493D376E" w14:textId="706ACB90" w:rsidR="00136585" w:rsidRPr="004F5529" w:rsidRDefault="00136585" w:rsidP="00136585">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69A30D7A" w14:textId="4232145B" w:rsidR="00A80B7E" w:rsidRPr="004A0FB3" w:rsidRDefault="001230E9" w:rsidP="004A0FB3">
-[...32 lines deleted...]
-              <w:t>159 - 164</w:t>
+          <w:p w14:paraId="091CC67F" w14:textId="7F55FF1F" w:rsidR="00AC0E8D" w:rsidRPr="0038583C" w:rsidRDefault="00AC0E8D" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 17</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51410" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4038" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF7B18E" w14:textId="6142D041" w:rsidR="00AC0E8D" w:rsidRPr="0038583C" w:rsidRDefault="00AC0E8D" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zeszyt ćwiczeń, s.</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 50</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F904699" w14:textId="77777777" w:rsidR="002B10AF" w:rsidRPr="00B2356A" w:rsidRDefault="002B10AF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C845C30" w14:textId="7C958229" w:rsidR="002B10AF" w:rsidRPr="0038583C" w:rsidRDefault="002B10AF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00136585" w:rsidRPr="004F5529" w14:paraId="6D0AD124" w14:textId="77777777" w:rsidTr="005C6598">
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="7895EE3D" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
-          <w:trHeight w:val="1979"/>
+          <w:trHeight w:val="1408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B78A11A" w14:textId="5399CB4B" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
+          <w:p w14:paraId="7FEB797D" w14:textId="6CF13545" w:rsidR="00136585" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>27.</w:t>
+              <w:t>36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC947FA" w14:textId="15F672A6" w:rsidR="00136585" w:rsidRPr="004E6F90" w:rsidRDefault="00136585" w:rsidP="00136585">
+          <w:p w14:paraId="07A0A97F" w14:textId="386FA732" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E6F90">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Urbanizacja</w:t>
+              <w:t>Rozwój największych miast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="11F796CE" w14:textId="5BA0880F" w:rsidR="00136585" w:rsidRPr="009C1FAF" w:rsidRDefault="00136585" w:rsidP="00136585">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="21EB4106" w14:textId="5CDDC629" w:rsidR="00136585" w:rsidRPr="00136585" w:rsidRDefault="00136585" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C1FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>urbanizacja</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009C1FAF">
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> w Polsce</w:t>
-[...5 lines deleted...]
-              <w:ind w:right="57"/>
+              <w:t xml:space="preserve">rzyczyny rozwoju największych miast </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:color w:val="00B050"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>i w Europie</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62560AE5" w14:textId="5B72C241" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>związki między rozwojem dużych miast a zmianami w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>strefach podmiejskich w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zakresie użytkowania i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zagospodarowania terenu, stylu zabudowy oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>struktury ludności na przykład</w:t>
+            </w:r>
+            <w:r w:rsidR="006E621D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> obszarów metropolitalnych Warszawy i Krakowa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399334FE" w14:textId="7B0CF37B" w:rsidR="00136585" w:rsidRPr="00606C1F" w:rsidRDefault="00136585" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wpływ migracji na strukturę wieku i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zmiany w zaludnieniu na obszarach wiejskich na przykładach wybranych gmin województw zachodniopomorskiego i podlaskiego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="40AD3F62" w14:textId="30DF63EC" w:rsidR="00136585" w:rsidRDefault="00595A66" w:rsidP="00136585">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="229246C4" w14:textId="46BEFFF0" w:rsidR="00CB4038" w:rsidRDefault="00B605AD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>wyjaśnia pojęci</w:t>
-[...47 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>omawia czynniki</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4038">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozwoju i funkcje miast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="518C601F" w14:textId="42F330DF" w:rsidR="00CB4038" w:rsidRDefault="00107036" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>podaje cechy sieci osadniczej w Polsce</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4038">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strefę podmiejską i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4038">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia przyczyny jej rozwoju</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, powołując się m.in. na przykłady </w:t>
+            </w:r>
+            <w:r w:rsidR="00150102" w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">obszarów metropolitalnych Warszawy </w:t>
+            </w:r>
+            <w:r w:rsidR="001D68E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00150102" w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i Krakowa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335431EF" w14:textId="16A60A68" w:rsidR="00CB4038" w:rsidRDefault="00CB4038" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>porównuje warunki życia na wsi i w mieście</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>na podstawie map i danych statystycznych omawia migracje wewnętrzne i ich wpływ na rozmies</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zczenie ludności na przykładach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wybranych gmin województw </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zachodniopomorskiego i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podlaskiego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F64D587" w14:textId="3175C081" w:rsidR="00136585" w:rsidRPr="00B605AD" w:rsidRDefault="00CB4038" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podsta</w:t>
-[...31 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>podaje przyczyny i skutki wyludniania niektórych obszarów w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFD3262" w14:textId="77777777" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>X.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F4A14A5" w14:textId="77777777" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A609368" w14:textId="09A9F9F5" w:rsidR="00136585" w:rsidRPr="004F5529" w:rsidRDefault="00136585" w:rsidP="00136585">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEF5AF8" w14:textId="01F377BA" w:rsidR="00CB4038" w:rsidRPr="0038583C" w:rsidRDefault="00CB4038" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="54B92E01" w14:textId="7A1B201B" w:rsidR="00136585" w:rsidRPr="004F5529" w:rsidRDefault="00136585" w:rsidP="00136585">
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 177</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3185" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>83</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C81D567" w14:textId="056BA298" w:rsidR="00CB4038" w:rsidRPr="0038583C" w:rsidRDefault="00CB4038" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2603BDD2" w14:textId="4298FE9F" w:rsidR="00136585" w:rsidRPr="003E2968" w:rsidRDefault="002B10AF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004069F0" w:rsidRPr="004F5529" w14:paraId="31700B86" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:trHeight w:val="981"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7015D41F" w14:textId="2DCF5DB0" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00606C1F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:rPr>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00606C1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00606C1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00606C1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>38.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcW w:w="757" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F26BAB2" w14:textId="6DE1A5C6" w:rsidR="00136585" w:rsidRPr="004F5529" w:rsidRDefault="00136585" w:rsidP="00136585">
+          <w:p w14:paraId="5F618880" w14:textId="0DD4A3D3" w:rsidR="00A80B7E" w:rsidRPr="00B2356A" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="center"/>
-[...12 lines deleted...]
-              <w:t>X.8</w:t>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Powtórzenie wiadomości.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107792C4" w14:textId="3C410ECB" w:rsidR="00A80B7E" w:rsidRPr="00D9416A" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sprawdzian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="pct"/>
+            <w:tcW w:w="842" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="79BD4F58" w14:textId="55D2324C" w:rsidR="00A7749E" w:rsidRPr="00C1070E" w:rsidRDefault="00A7749E" w:rsidP="00A7749E">
-[...97 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="148F43C8" w14:textId="7DDDACF4" w:rsidR="00A80B7E" w:rsidRPr="00B2356A" w:rsidRDefault="003E2968" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>utrwalenie wiadomości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56461316" w14:textId="0C817D55" w:rsidR="00A80B7E" w:rsidRPr="00D9416A" w:rsidRDefault="00A80B7E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">filmy, fotografie przedstawiające rozwój miast, zmiany jakie zachodzą wraz </w:t>
-[...63 lines deleted...]
-              <w:t>28.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocena osiągnięć uczniów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1225" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="025000AA" w14:textId="30118D97" w:rsidR="00136585" w:rsidRPr="004E6F90" w:rsidRDefault="00136585" w:rsidP="00136585">
+          <w:p w14:paraId="5957216F" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:iCs/>
-[...12 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="485861F5" w14:textId="37946CC4" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="3E6A9DCC" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00112DC8" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC69583" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00112DC8" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EAA957C" w14:textId="2362CEC8" w:rsidR="00AD3185" w:rsidRPr="004F5529" w:rsidRDefault="00AD3185" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F73BF0" w14:textId="7FF4ACF9" w:rsidR="00A80B7E" w:rsidRPr="008A51DB" w:rsidRDefault="00360828" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:iCs/>
-[...28 lines deleted...]
-                <w:numId w:val="25"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 184</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>187</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00400B6D" w14:textId="77777777" w:rsidR="00E67187" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa myśli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do uzupełnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34030CCC" w14:textId="77777777" w:rsidR="00E67187" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67187">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adania „Sprawdź się”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7135A10B" w14:textId="71AD0849" w:rsidR="00A80B7E" w:rsidRPr="0038583C" w:rsidRDefault="00E67187" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
-              <w:spacing w:before="40" w:after="40"/>
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...314 lines deleted...]
-              <w:t>filmy, fotografie przedstawiające różne miasta i wsie w Polsce</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sprawdzian</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00136585" w:rsidRPr="004F5529" w14:paraId="7895EE3D" w14:textId="77777777" w:rsidTr="005C6598">
-[...1042 lines deleted...]
-      <w:tr w:rsidR="00625F15" w:rsidRPr="007A1A55" w14:paraId="0467FB27" w14:textId="77777777" w:rsidTr="006D521D">
+      <w:tr w:rsidR="00625F15" w:rsidRPr="007A1A55" w14:paraId="0467FB27" w14:textId="77777777" w:rsidTr="004B44D4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A45D779" w14:textId="165E0E9F" w:rsidR="00625F15" w:rsidRPr="006D521D" w:rsidRDefault="009724E7" w:rsidP="006D521D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="3333CC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D521D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="3333CC"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="009C19B9">
+            <w:r w:rsidR="009C19B9" w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="3333CC"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve">Dział 4. </w:t>
             </w:r>
-            <w:r w:rsidR="009C68AF">
+            <w:r w:rsidR="009C68AF" w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="3333CC"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
               </w:rPr>
               <w:t>Gospodarka Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="5BB5D4C2" w14:textId="77777777" w:rsidTr="002E23B6">
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="5BB5D4C2" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1500"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="241AB181" w14:textId="44C6FFFC" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00B51E2A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00606C1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F186D64" w14:textId="109C534F" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Warunki rozwoju rolnictwa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="572972C3" w14:textId="274C4F2E" w:rsidR="00EA0A15" w:rsidRPr="007A1A55" w:rsidRDefault="008B4875" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="171" w:right="57" w:hanging="171"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4875">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>warunki przyrodnicze i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4875">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodnicze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4875">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozwoju rolnictwa </w:t>
+            </w:r>
+            <w:r w:rsidR="00273203">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="008B4875">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D441C4A" w14:textId="77777777" w:rsidR="00CC19D3" w:rsidRDefault="008B4875" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia, czym jest rolnictwo i jakie pełni funkcje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C249015" w14:textId="26102F9C" w:rsidR="008B4875" w:rsidRPr="007A1A55" w:rsidRDefault="008B4875" w:rsidP="00266B92">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie m</w:t>
+            </w:r>
+            <w:r w:rsidR="002428D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ap tematycznych o</w:t>
+            </w:r>
+            <w:r w:rsidR="00266B92">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="002428D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> warunki przyrodnicze </w:t>
+            </w:r>
+            <w:r w:rsidR="0012492F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="002428D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002428D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodnicze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozwoju rolnictwa w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B86F63" w14:textId="6DCA5FD6" w:rsidR="008E0AC5" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00FD6DDA">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A16B8E0" w14:textId="3F0F006D" w:rsidR="008B4875" w:rsidRPr="0038583C" w:rsidRDefault="008B4875" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 192</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>196</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD9A2B1" w14:textId="5A6E880B" w:rsidR="0032247A" w:rsidRDefault="008B4875" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B775B85" w14:textId="468B511C" w:rsidR="009C4C65" w:rsidRPr="0038583C" w:rsidRDefault="009C4C65" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75B92B0F" w14:textId="10DEB94C" w:rsidR="0032247A" w:rsidRPr="009C4C65" w:rsidRDefault="00850C48" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapy tematyczne Polski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="0C6473E4" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="841"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B00F7C" w14:textId="665EDA48" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="00606C1F" w:rsidP="00B51E2A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidR="009C68AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="224EEF4D" w14:textId="418DC9EB" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Produkcja rolnicza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="493F1BFD" w14:textId="559FA301" w:rsidR="00DA19DA" w:rsidRPr="00910501" w:rsidRDefault="00850C48" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przestrzenne zróżnicowanie głównych upraw </w:t>
+            </w:r>
+            <w:r w:rsidR="002428D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">roślin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>chowu zwierząt w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce oraz ich znaczenie gospodarcze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A0CFB8" w14:textId="688FA6C8" w:rsidR="00DA19DA" w:rsidRPr="0038583C" w:rsidRDefault="00150102" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie map tematycznych </w:t>
+            </w:r>
+            <w:r w:rsidR="00850C48" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omawia rozmieszczenie głównych upraw </w:t>
+            </w:r>
+            <w:r w:rsidR="0012492F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">roślin </w:t>
+            </w:r>
+            <w:r w:rsidR="00850C48" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5591F6BA" w14:textId="4997EA31" w:rsidR="00850C48" w:rsidRPr="0038583C" w:rsidRDefault="00150102" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na podstawie map tematycznych </w:t>
+            </w:r>
+            <w:r w:rsidR="009C4CCF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00850C48" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozmieszczenie chowu zwierząt w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15218989" w14:textId="77B67BCB" w:rsidR="00850C48" w:rsidRPr="00DA19DA" w:rsidRDefault="00850C48" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">wyjaśnia znaczenie gospodarcze upraw </w:t>
+            </w:r>
+            <w:r w:rsidR="002428D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">roślin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chowu zwierząt </w:t>
+            </w:r>
+            <w:r w:rsidR="0012492F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A61154" w14:textId="387EB9AF" w:rsidR="00470C05" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00FD6DDA">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>X.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="580DCA3A" w14:textId="3AD0E433" w:rsidR="00850C48" w:rsidRPr="0038583C" w:rsidRDefault="00850C48" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 197</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="003C1FF4" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E0E602" w14:textId="2F0B20E0" w:rsidR="0032247A" w:rsidRDefault="00850C48" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A10383" w14:textId="13A4A9CA" w:rsidR="00E75A63" w:rsidRPr="0038583C" w:rsidRDefault="00E75A63" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E3FA00E" w14:textId="77777777" w:rsidR="007C25B1" w:rsidRPr="005F3A2B" w:rsidRDefault="00850C48" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapy tematyczne Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A968B22" w14:textId="29465E80" w:rsidR="00850C48" w:rsidRPr="00E75A63" w:rsidRDefault="00E913BC" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ilustracje</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE312A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub </w:t>
+            </w:r>
+            <w:r w:rsidR="00850C48" w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eksponaty przyrodnicze</w:t>
+            </w:r>
+            <w:r w:rsidR="009451A2" w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00850C48" w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> np. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>różnych rodzajów</w:t>
+            </w:r>
+            <w:r w:rsidR="00850C48" w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zbóż</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="15D96DE5" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1415"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BEB1D2" w14:textId="190C6978" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="00606C1F" w:rsidP="00B51E2A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+            <w:r w:rsidR="009C68AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B87D6A" w14:textId="1B29D10D" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00802245">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozwój przemysłu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1CFC23" w14:textId="76E5A6EF" w:rsidR="002927A3" w:rsidRPr="0038583C" w:rsidRDefault="00A44EC6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przyczyny zmian </w:t>
+            </w:r>
+            <w:r w:rsidR="00545512">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w strukturze przemysłu </w:t>
+            </w:r>
+            <w:r w:rsidR="001507DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pols</w:t>
+            </w:r>
+            <w:r w:rsidR="001507DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB000DC" w14:textId="1CF92FB6" w:rsidR="00A44EC6" w:rsidRPr="00590CED" w:rsidRDefault="00A44EC6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wpływ przemian gospodarczych w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce po 1989 r. na zmiany struk</w:t>
+            </w:r>
+            <w:r w:rsidR="008F22DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tury zatrudnienia na przykładach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konurbacji katowickiej i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aglomeracji łódzkiej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9811C9" w14:textId="025F4D15" w:rsidR="00A44EC6" w:rsidRDefault="00266B92" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00A44EC6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czym jest przemysł i jakie pełni funkcje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57FEE702" w14:textId="68F12259" w:rsidR="00D87516" w:rsidRDefault="00D87516" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia największe polskie firmy przemysłowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17333E31" w14:textId="6D5BD991" w:rsidR="002927A3" w:rsidRPr="0038583C" w:rsidRDefault="00150102" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia cechy polskiej gospodarki, ze szczególnym uwzględnieniem przemysłu, w latach 1945</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00A44EC6" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1989 </w:t>
+            </w:r>
+            <w:r w:rsidR="0012492F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00A44EC6" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i po </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1989 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6A1B55" w14:textId="4019CAB8" w:rsidR="00150102" w:rsidRPr="0038583C" w:rsidRDefault="00487FD1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC37B1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pisuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przemiany przemysłu w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>konurbacji górnośląskiej i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aglomeracji łódzkiej</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D1DB7FC" w14:textId="68D0A182" w:rsidR="00F770AD" w:rsidRPr="00D87516" w:rsidRDefault="00DC37B1" w:rsidP="00D87516">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmiany w strukturze zatrudnienia n</w:t>
+            </w:r>
+            <w:r w:rsidR="00266B92">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a przykładach</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konurbacji katowickiej </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00150102" w:rsidRPr="0038583C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i aglomeracji łódzkiej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFB021F" w14:textId="77777777" w:rsidR="00944093" w:rsidRDefault="009C68AF" w:rsidP="00FD6DDA">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28282400" w14:textId="067D38B5" w:rsidR="00330BE1" w:rsidRPr="007A1A55" w:rsidRDefault="00330BE1" w:rsidP="00FD6DDA">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D64DC3C" w14:textId="1F958F4F" w:rsidR="003C1FF4" w:rsidRPr="00815535" w:rsidRDefault="003C1FF4" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 203</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00487FD1" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6161ACC8" w14:textId="274E6CC6" w:rsidR="003C1FF4" w:rsidRPr="00815535" w:rsidRDefault="003C1FF4" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61333AA1" w14:textId="77777777" w:rsidR="009451A2" w:rsidRDefault="009451A2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F4047BF" w14:textId="200D4175" w:rsidR="00DE312A" w:rsidRDefault="00DE312A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D83493B" w14:textId="1EE57CF9" w:rsidR="00DE312A" w:rsidRPr="00DE312A" w:rsidRDefault="00DE312A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prezentacja PowerPoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABB1320" w14:textId="1EF1E3ED" w:rsidR="009451A2" w:rsidRPr="00DE312A" w:rsidRDefault="009451A2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="1529D856" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A593236" w14:textId="60BC2D96" w:rsidR="00171ADD" w:rsidRDefault="00606C1F" w:rsidP="00B51E2A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+            <w:r w:rsidR="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE83FA5" w14:textId="1B6A393B" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Energetyka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DB0B3F" w14:textId="265FB051" w:rsidR="00171ADD" w:rsidRPr="00171ADD" w:rsidRDefault="00D9416A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podział na</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odnawialne i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nieodnawialne źródła energii</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315CDD5F" w14:textId="426E9F18" w:rsidR="00171ADD" w:rsidRPr="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4875">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>warunki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przyrodnicze i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodnicze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sprzyjające produkcji energii ze źródeł odnawialnych </w:t>
+            </w:r>
+            <w:r w:rsidR="0012492F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="006337C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="006337C8" w:rsidRPr="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nieodnawialnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ADE8AB6" w14:textId="4F05A226" w:rsidR="00171ADD" w:rsidRPr="00FB4001" w:rsidRDefault="00171ADD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wpływ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>warunków przyrodniczych i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodniczych</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na </w:t>
+            </w:r>
+            <w:r w:rsidR="008F22DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozwój energetyki na przykładach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>województw pomorskiego i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>łódzkiego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC9C3BB" w14:textId="36DB30F2" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">wyjaśnia, czym </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0D5E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">są </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">energetyka oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>struktura produkcji energii</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55ACD03F" w14:textId="4C54953D" w:rsidR="00171ADD" w:rsidRDefault="00DC0D5E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czym są odnawialne i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nieodnawialne źródła energii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> podaje ich przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDD6FC1" w14:textId="77777777" w:rsidR="0077567E" w:rsidRPr="00FE4065" w:rsidRDefault="0077567E" w:rsidP="0077567E">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje warunki przyrodnicze i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pozaprzyrodnicze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wpływające na rozwój poszczególnych typów energetyki w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="272D9C99" w14:textId="7EB4C4B8" w:rsidR="0077567E" w:rsidRPr="0077567E" w:rsidRDefault="0077567E" w:rsidP="0077567E">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50F72">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje zróżnicowanie polskiej energetyki na przyk</w:t>
+            </w:r>
+            <w:r w:rsidR="008F22DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ładach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D50F72">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> województw pomorskiego </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D50F72">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i łódzkiego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76973C0E" w14:textId="77777777" w:rsidR="00634E6F" w:rsidRDefault="00171ADD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">omawia </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">transformację energetyczną </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+            <w:r w:rsidR="00634E6F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i wymienia </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jej przyczyny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A848FE" w14:textId="0A481504" w:rsidR="00171ADD" w:rsidRDefault="00634E6F" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia, jak transformacja energetyczna</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmienia strukturę produkcji energii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w naszym kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="067C4602" w14:textId="3203607E" w:rsidR="002577C7" w:rsidRPr="002577C7" w:rsidRDefault="002577C7" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+                <w:bar w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E43C9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">charakteryzuje kierunki zmian </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4065" w:rsidRPr="009E43C9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009E43C9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w energetyce wyznaczone przez Unię Europejską</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68965EB1" w14:textId="372479E1" w:rsidR="00171ADD" w:rsidRPr="007A1A55" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>XI.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A08BCCB" w14:textId="748F87C3" w:rsidR="00171ADD" w:rsidRPr="00815535" w:rsidRDefault="00171ADD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 209</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0008413E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C3F84B2" w14:textId="0BC7064F" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3100FE4F" w14:textId="56BD4A1B" w:rsidR="00E75A63" w:rsidRDefault="00E75A63" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B85F904" w14:textId="0DAF097D" w:rsidR="00DE312A" w:rsidRDefault="00DE312A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenia interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616371CC" w14:textId="697179E3" w:rsidR="00DE312A" w:rsidRPr="00DE312A" w:rsidRDefault="00DE312A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BBB8D55" w14:textId="40FD16C1" w:rsidR="009451A2" w:rsidRPr="00DE312A" w:rsidRDefault="0080325E" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dane statystyczne dotyczące</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE312A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> produkcji energii w Polsce i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Europie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="691A7627" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="564"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32194A4C" w14:textId="0749F644" w:rsidR="00171ADD" w:rsidRDefault="00606C1F" w:rsidP="00B51E2A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>43.,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F440155" w14:textId="567A6F76" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Usługi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDBC3C8" w14:textId="72DE4F2F" w:rsidR="00171ADD" w:rsidRDefault="009157E1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rodzaje usług w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF3C470" w14:textId="42BCDEE6" w:rsidR="009157E1" w:rsidRPr="00590CED" w:rsidRDefault="009157E1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">związek między transportem morskim </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2E48">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a lokalizacją inwestycji przemysłowych i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>usługowych na przykładzie Trójmiasta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56040536" w14:textId="29C432AD" w:rsidR="009157E1" w:rsidRDefault="009157E1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia, czym jest sektor usług </w:t>
+            </w:r>
+            <w:r w:rsidR="0012492F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidR="00801931">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jakie typy</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> działalności się do niego zaliczają</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="078B3773" w14:textId="7CD3EB71" w:rsidR="00BB6E42" w:rsidRDefault="00D07A18" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wybrane gałęzie sektora usług w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300D8AC0" w14:textId="64ABE4AA" w:rsidR="00FB4001" w:rsidRDefault="00D07A18" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opisuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> polski</w:t>
+            </w:r>
+            <w:r w:rsidR="009C729B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> import i eksport </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FBC0CC6" w14:textId="77777777" w:rsidR="009157E1" w:rsidRDefault="009157E1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omawia wpływ transportu morskiego na rozwój przemysłu </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE75C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i usług w Trójmieście</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C3DD1F" w14:textId="6E75C5BB" w:rsidR="00DE75C2" w:rsidRPr="00DE75C2" w:rsidRDefault="00DE75C2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie mapy tematycznej charakteryzuje infrastrukturę transportową w Polsce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="326060F0" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D06BF55" w14:textId="5727FCD3" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D414086" w14:textId="46259FF9" w:rsidR="009157E1" w:rsidRPr="00815535" w:rsidRDefault="009157E1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 217</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00D3642E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5515F2" w14:textId="5C0D14E0" w:rsidR="009157E1" w:rsidRPr="00815535" w:rsidRDefault="009157E1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>63, 94</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="433C848F" w14:textId="6937F325" w:rsidR="00ED57A2" w:rsidRDefault="009451A2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karty pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52684391" w14:textId="04F4E620" w:rsidR="003A079F" w:rsidRPr="005F3A2B" w:rsidRDefault="003A079F" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E70E41" w14:textId="61E71066" w:rsidR="00171ADD" w:rsidRPr="003A079F" w:rsidRDefault="009451A2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="00290257" w14:paraId="0FD31CD0" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="841"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2F4C0B" w14:textId="187627DE" w:rsidR="00382328" w:rsidRPr="00290257" w:rsidRDefault="00606C1F" w:rsidP="00B51E2A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidR="00382328" w:rsidRPr="00290257">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34852E6B" w14:textId="26D09C0F" w:rsidR="00382328" w:rsidRPr="00290257" w:rsidRDefault="00382328" w:rsidP="00382328">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00290257">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Struktura zatrudnienia ludności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E222B0" w14:textId="4580AF88" w:rsidR="00484AAC" w:rsidRPr="00815535" w:rsidRDefault="00DB1430" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>znaczenie poszczególnych sektorów gospodarki w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozwoju kraju </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74529257" w14:textId="13FB85B1" w:rsidR="00382328" w:rsidRPr="00DB1430" w:rsidRDefault="00DB1430" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">różnice w strukturze zatrudnienia ludności </w:t>
+            </w:r>
+            <w:r w:rsidR="0012492F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wybranych państwach europejskich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D86F9A" w14:textId="52EC9AB4" w:rsidR="00382328" w:rsidRDefault="00382328" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia, czym jest </w:t>
+            </w:r>
+            <w:r w:rsidR="00484AAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>struktura zatrudnienia</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42" w:rsidRPr="00290257">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ludności</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="273E3519" w14:textId="3344847C" w:rsidR="00484AAC" w:rsidRDefault="009C729B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="00484AAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zależność między </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poziomem rozwoju kraju </w:t>
+            </w:r>
+            <w:r w:rsidR="0012492F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00484AAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">strukturą zatrudnienia </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ludności</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C63471" w14:textId="77777777" w:rsidR="00382328" w:rsidRDefault="00484AAC" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie w</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ykresów i danych statystycznych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> porównuje stru</w:t>
+            </w:r>
+            <w:r w:rsidR="008432A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kturę zatrudnienia </w:t>
+            </w:r>
+            <w:r w:rsidR="00E610FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ludności </w:t>
+            </w:r>
+            <w:r w:rsidR="0012492F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="008432A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w Polsce i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wybranych krajach Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC4FAC9" w14:textId="5FB96636" w:rsidR="00762D25" w:rsidRPr="00762D25" w:rsidRDefault="00762D25" w:rsidP="00762D25">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>omawia zmiany struktury zatrudnienia ludności w Polsce na przestrzeni lat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D5A925" w14:textId="5919A657" w:rsidR="00382328" w:rsidRPr="00290257" w:rsidRDefault="00382328" w:rsidP="00382328">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>X.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB492CB" w14:textId="34688B30" w:rsidR="00382328" w:rsidRPr="00815535" w:rsidRDefault="00382328" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 225</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00484AAC" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D706670" w14:textId="5573B4D1" w:rsidR="00382328" w:rsidRPr="00815535" w:rsidRDefault="00382328" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C6A5CA" w14:textId="63D673AF" w:rsidR="00382328" w:rsidRPr="001A6887" w:rsidRDefault="009451A2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="5107E202" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5159B7AB" w14:textId="3B795390" w:rsidR="00171ADD" w:rsidRPr="007A1A55" w:rsidRDefault="00606C1F" w:rsidP="00B51E2A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+            <w:r w:rsidR="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F322FEF" w14:textId="77777777" w:rsidR="00F125DF" w:rsidRDefault="00F125DF" w:rsidP="000B0277">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Powtórzenie wiadomości.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E7EDEA" w14:textId="5365D5F0" w:rsidR="00171ADD" w:rsidRPr="005F3A2B" w:rsidRDefault="00171ADD" w:rsidP="000B0277">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sprawdzian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFD89B8" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRPr="005F3A2B" w:rsidRDefault="00171ADD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">utrwalenie wiadomości </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519F1F32" w14:textId="2216D81D" w:rsidR="00171ADD" w:rsidRPr="00D9416A" w:rsidRDefault="00D9416A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocena osiągnięć uczniów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="607C9E4C" w14:textId="07CADD4B" w:rsidR="00171ADD" w:rsidRPr="007A1A55" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="180" w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="525E5CE8" w14:textId="3DE48CE2" w:rsidR="00171ADD" w:rsidRPr="00112DC8" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F69B585" w14:textId="324737DD" w:rsidR="00171ADD" w:rsidRPr="00112DC8" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.9</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E4E2781" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRPr="00112DC8" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FAA45BF" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRPr="00112DC8" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D1C159" w14:textId="45D328ED" w:rsidR="00171ADD" w:rsidRPr="007A1A55" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6AFF27" w14:textId="5831DB78" w:rsidR="00171ADD" w:rsidRPr="008A51DB" w:rsidRDefault="002E23B6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podręcznik, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>229</w:t>
+            </w:r>
+            <w:r w:rsidR="009451A2" w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>234</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586BE080" w14:textId="77777777" w:rsidR="00E67187" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa myśli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do uzupełnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D907CB8" w14:textId="77777777" w:rsidR="00E67187" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67187">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adania „Sprawdź się”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBD56D6" w14:textId="7FF83670" w:rsidR="009451A2" w:rsidRPr="005F3A2B" w:rsidRDefault="00E67187" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sprawdzian</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FCDB0E4" w14:textId="2DB922EA" w:rsidR="009451A2" w:rsidRPr="00815535" w:rsidRDefault="009451A2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenia interaktywne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="6FA0150C" w14:textId="77777777" w:rsidTr="008744C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="564"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46199B37" w14:textId="307848FD" w:rsidR="002E23B6" w:rsidRDefault="00606C1F" w:rsidP="00B51E2A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+            <w:r w:rsidR="002E23B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F645CB4" w14:textId="729AC977" w:rsidR="002E23B6" w:rsidRPr="00290257" w:rsidRDefault="002E23B6" w:rsidP="002E23B6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00290257">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Walory turystyczne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="563AC76F" w14:textId="5144106D" w:rsidR="002E23B6" w:rsidRDefault="002E23B6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E23B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>walory turystyczne Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3426D298" w14:textId="30BACF09" w:rsidR="006858B3" w:rsidRDefault="006858B3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wpływ turystyki na rozwój społeczno-</w:t>
+            </w:r>
+            <w:r w:rsidR="008142F1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gospodarczy kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2845496C" w14:textId="78F050C6" w:rsidR="002E23B6" w:rsidRPr="00D9416A" w:rsidRDefault="006858B3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E23B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wpływ walorów </w:t>
+            </w:r>
+            <w:r w:rsidR="008142F1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przyrodniczych p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E23B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>obrzeża Bałtyku oraz dziedzictwa kulturowego Małopolski na rozwój turystyki na tych obszarach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9B0163" w14:textId="65939074" w:rsidR="002E23B6" w:rsidRDefault="002E23B6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia, czym jest </w:t>
+            </w:r>
+            <w:r w:rsidR="006858B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>turystyka i jakie są jej typy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57913244" w14:textId="690C3C20" w:rsidR="002E23B6" w:rsidRDefault="008142F1" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy</w:t>
+            </w:r>
+            <w:r w:rsidR="006858B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czym są walory turystyczne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43680171" w14:textId="549D75DD" w:rsidR="006858B3" w:rsidRDefault="006858B3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia walory turystyczne Polski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="473A966F" w14:textId="10CCB1AE" w:rsidR="006858B3" w:rsidRDefault="005610C0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia</w:t>
+            </w:r>
+            <w:r w:rsidR="006858B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wpływ turystyki na rozwój społeczno-gospodarczy kraju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="051E7A85" w14:textId="04F00A35" w:rsidR="002E23B6" w:rsidRPr="004C0658" w:rsidRDefault="005610C0" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przedstawia</w:t>
+            </w:r>
+            <w:r w:rsidR="006858B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przyrodnicze </w:t>
+            </w:r>
+            <w:r w:rsidR="006858B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">walory turystyczne </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="006858B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>obrzeż</w:t>
+            </w:r>
+            <w:r w:rsidR="008142F1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="006858B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bałtyku oraz</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kulturowe walory turystyczne </w:t>
+            </w:r>
+            <w:r w:rsidR="006858B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Małopolski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B07E066" w14:textId="77777777" w:rsidR="002E23B6" w:rsidRDefault="002E23B6" w:rsidP="002E23B6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4F0253" w14:textId="61F9FB6A" w:rsidR="002E23B6" w:rsidRPr="00290257" w:rsidRDefault="002E23B6" w:rsidP="002E23B6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C980FF" w14:textId="61A3497E" w:rsidR="002E23B6" w:rsidRPr="00815535" w:rsidRDefault="002E23B6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 238</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006858B3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="527B802F" w14:textId="052BB39E" w:rsidR="002E23B6" w:rsidRPr="00815535" w:rsidRDefault="002E23B6" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>67, 80</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F15BEB" w14:textId="77777777" w:rsidR="007B688D" w:rsidRDefault="007B688D" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karty pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD4C00C" w14:textId="4BD854F7" w:rsidR="003A079F" w:rsidRPr="005F3A2B" w:rsidRDefault="003A079F" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B192B54" w14:textId="7159A2BF" w:rsidR="007B688D" w:rsidRPr="003A079F" w:rsidRDefault="007B688D" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="01EC042D" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="241AB181" w14:textId="149DBDE3" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="009C68AF">
+          <w:p w14:paraId="3F7BCCD2" w14:textId="08D36BD8" w:rsidR="00171ADD" w:rsidRDefault="00606C1F" w:rsidP="00B51E2A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>31.</w:t>
+              <w:t>49</w:t>
+            </w:r>
+            <w:r w:rsidR="00171ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="639" w:type="pct"/>
+            <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F186D64" w14:textId="109C534F" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00802245">
+          <w:p w14:paraId="0B6D63F1" w14:textId="351F3372" w:rsidR="00171ADD" w:rsidRPr="00290257" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>Warunki rozwoju rolnictwa</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Obiekty na liście światowego dziedzictwa UNESCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="732" w:type="pct"/>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="572972C3" w14:textId="1453F508" w:rsidR="00EA0A15" w:rsidRPr="007A1A55" w:rsidRDefault="008B4875" w:rsidP="009C19B9">
-[...21 lines deleted...]
-              <w:t>warunki przyrodnicze i pozaprzyrodnicze rozwoju rolnictwa w Polsce</w:t>
+          <w:p w14:paraId="7E9FCB3F" w14:textId="4B886F08" w:rsidR="00171ADD" w:rsidRPr="00AA4D76" w:rsidRDefault="006858B3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="002E23B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ybrane obiekty z</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4D76">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>listy światowego dziedzictwa UNESCO w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="pct"/>
+            <w:tcW w:w="1218" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D441C4A" w14:textId="77777777" w:rsidR="00CC19D3" w:rsidRDefault="008B4875" w:rsidP="009C19B9">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="4CB6E386" w14:textId="2B0AC5CD" w:rsidR="00171ADD" w:rsidRDefault="006858B3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-                <w:numId w:val="25"/>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia, czym jest UNESCO</w:t>
+            </w:r>
+            <w:r w:rsidR="002E23B6" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D16AF2" w14:textId="77777777" w:rsidR="006858B3" w:rsidRPr="00DE75C2" w:rsidRDefault="006858B3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>na podstawie map tematycznych omawia warunki (przyrodnicze i pozaprzyrodnicze) rozwoju rolnictwa w Polsce</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wskazuje na mapie oraz charakteryzuje polskie obiekty wpisane na </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4D76" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ę światowego dziedzictwa UNESCO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E4EF076" w14:textId="26A8E491" w:rsidR="00DE75C2" w:rsidRPr="00DE75C2" w:rsidRDefault="00DE75C2" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03FA0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tłumaczy, czym jest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ONZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51B86F63" w14:textId="6DCA5FD6" w:rsidR="008E0AC5" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00FD6DDA">
+          <w:p w14:paraId="1E028EBF" w14:textId="766AED44" w:rsidR="00171ADD" w:rsidRPr="00290257" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>X.9</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A16B8E0" w14:textId="56D68E20" w:rsidR="008B4875" w:rsidRPr="008B4875" w:rsidRDefault="008B4875" w:rsidP="0032247A">
-[...73 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="52FCED9D" w14:textId="342964A9" w:rsidR="006858B3" w:rsidRPr="00815535" w:rsidRDefault="006858B3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 24</w:t>
+            </w:r>
+            <w:r w:rsidR="0068756F" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>250</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="498B2E00" w14:textId="45461B19" w:rsidR="006858B3" w:rsidRPr="00815535" w:rsidRDefault="006858B3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...9 lines deleted...]
-          <w:p w14:paraId="55CEBF51" w14:textId="77777777" w:rsidR="005B58F7" w:rsidRDefault="00850C48" w:rsidP="008B4875">
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7782AE9C" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRDefault="007B688D" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
-              </w:numPr>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="31B74C7D" w14:textId="77777777" w:rsidR="0032247A" w:rsidRDefault="0032247A" w:rsidP="0032247A">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8BDEA8" w14:textId="7CE9B063" w:rsidR="003A079F" w:rsidRPr="005F3A2B" w:rsidRDefault="003A079F" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="360" w:right="57"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="75B92B0F" w14:textId="417962F0" w:rsidR="0032247A" w:rsidRPr="00F23121" w:rsidRDefault="0032247A" w:rsidP="0032247A">
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenie interaktywne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="632AF453" w14:textId="21C15664" w:rsidR="007B688D" w:rsidRPr="003A079F" w:rsidRDefault="007B688D" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="360" w:right="57"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>filmy edukacyjne</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="0C6473E4" w14:textId="77777777" w:rsidTr="002E23B6">
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="147DAD84" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69B00F7C" w14:textId="6ABCB668" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="009C68AF">
+          <w:p w14:paraId="0DD861EC" w14:textId="3EF707DB" w:rsidR="00916BF9" w:rsidRDefault="00606C1F" w:rsidP="00B51E2A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>32.</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00916BF9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="639" w:type="pct"/>
+            <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="224EEF4D" w14:textId="418DC9EB" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00802245">
+          <w:p w14:paraId="4131613F" w14:textId="60AA76B3" w:rsidR="00916BF9" w:rsidRDefault="00916BF9" w:rsidP="00974EFA">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>Produkcja rolnicza</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sukcesy Polski w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>świecie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="732" w:type="pct"/>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="493F1BFD" w14:textId="4399D663" w:rsidR="00DA19DA" w:rsidRPr="00910501" w:rsidRDefault="00850C48" w:rsidP="00910501">
-[...7 lines deleted...]
-              <w:ind w:left="207" w:right="57" w:hanging="207"/>
+          <w:p w14:paraId="1E6C7572" w14:textId="3E3BE108" w:rsidR="00916BF9" w:rsidRPr="00504CC3" w:rsidRDefault="00916BF9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00850C48">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>przestrzenne zróżnicowanie głównych upraw i chowu zwierząt w Polsce oraz ich znaczenie gospodarcze</w:t>
+              <w:t xml:space="preserve">przykłady </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00916BF9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>osiągnięć Polaków w różnych dziedzinach życia społeczno</w:t>
+            </w:r>
+            <w:r w:rsidR="00D03FA0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D03FA0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00916BF9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gospodarczego oraz sukcesów polskich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00916BF9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przedsiębiorstw na arenie międzynarodowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="pct"/>
+            <w:tcW w:w="1218" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79A0CFB8" w14:textId="2138AE34" w:rsidR="00DA19DA" w:rsidRDefault="00150102" w:rsidP="00910501">
-[...7 lines deleted...]
-              <w:ind w:left="207" w:right="57" w:hanging="207"/>
+          <w:p w14:paraId="06C0C405" w14:textId="776C6214" w:rsidR="004903BF" w:rsidRPr="00815535" w:rsidRDefault="004903BF" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>omawia rozwój Polski po 1989</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4D76" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7209BC1A" w14:textId="288C705C" w:rsidR="00916BF9" w:rsidRPr="00815535" w:rsidRDefault="00916BF9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podaje przykłady osiągnięć Polaków w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>świecie w ostatnich latach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7858D74D" w14:textId="77777777" w:rsidR="00916BF9" w:rsidRPr="00D82904" w:rsidRDefault="00916BF9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-              <w:t>wyjaśnia znaczenie gospodarcze upraw i chowu zwierząt w Polsce</w:t>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wymienia przykłady polskich firm, które o</w:t>
+            </w:r>
+            <w:r w:rsidR="00D03FA0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dniosły</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sukces na arenie międzynarodowej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41E25BCC" w14:textId="78CF26CA" w:rsidR="00D82904" w:rsidRPr="00D82904" w:rsidRDefault="00D82904" w:rsidP="00D82904">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E43C9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia, czym jest PKB i opisuje zmiany wartości tego wskaźnika </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E43C9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>w Polsce na przestrzeni lat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42A61154" w14:textId="387EB9AF" w:rsidR="00470C05" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00FD6DDA">
+          <w:p w14:paraId="23E88298" w14:textId="50A046B7" w:rsidR="00916BF9" w:rsidRDefault="00916BF9" w:rsidP="00916BF9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>X.10</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>X.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="580DCA3A" w14:textId="10FA4E19" w:rsidR="00850C48" w:rsidRPr="0032247A" w:rsidRDefault="00850C48" w:rsidP="00850C48">
-[...55 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="69FB388E" w14:textId="66FE9EED" w:rsidR="00916BF9" w:rsidRPr="00815535" w:rsidRDefault="00916BF9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="0068756F" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="004903BF" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65B5A09C" w14:textId="1A7F4ED7" w:rsidR="00916BF9" w:rsidRPr="00815535" w:rsidRDefault="00916BF9" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...28 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E6C0C2" w14:textId="1468BE3D" w:rsidR="00916BF9" w:rsidRPr="00815535" w:rsidRDefault="007B688D" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>mapy tematyczne Polski</w:t>
-[...42 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="15D96DE5" w14:textId="77777777" w:rsidTr="002E23B6">
+      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="7C42C086" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1680"/>
+          <w:trHeight w:val="1178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04BEB1D2" w14:textId="2A83F3BA" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="009C68AF">
+          <w:p w14:paraId="0865CA38" w14:textId="38879261" w:rsidR="00171ADD" w:rsidRDefault="00606C1F" w:rsidP="00B51E2A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>33.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F87DC4">
+              <w:t>51</w:t>
+            </w:r>
+            <w:r w:rsidR="00171ADD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00487F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00487F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="639" w:type="pct"/>
+            <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22B87D6A" w14:textId="1B29D10D" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00802245">
+          <w:p w14:paraId="6B0A419D" w14:textId="77777777" w:rsidR="00F125DF" w:rsidRDefault="00F125DF" w:rsidP="000B0277">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>Rozwój przemysłu</w:t>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Powtórzenie wiadomości.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="440B6E95" w14:textId="0384200C" w:rsidR="00171ADD" w:rsidRPr="005F3A2B" w:rsidRDefault="00171ADD" w:rsidP="000B0277">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sprawdzian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="732" w:type="pct"/>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1CFC23" w14:textId="77777777" w:rsidR="002927A3" w:rsidRDefault="00A44EC6" w:rsidP="0021114D">
-[...50 lines deleted...]
-              <w:t>wpływ przemian gospodarczych w Polsce po 1989 r. na zmiany struktury zatrudnienia na przykładzie konurbacji katowickiej i aglomeracji łódzkiej</w:t>
+          <w:p w14:paraId="76C80094" w14:textId="49117E8D" w:rsidR="00171ADD" w:rsidRPr="005F3A2B" w:rsidRDefault="00171ADD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>utrwa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032200">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica Neue" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="nil"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>len</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ie wiadomoś</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6887">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ci</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="059E125D" w14:textId="3374AD61" w:rsidR="00171ADD" w:rsidRPr="007B688D" w:rsidRDefault="00171ADD" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocena osiągnięć uczniów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="pct"/>
+            <w:tcW w:w="1218" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9811C9" w14:textId="0565F927" w:rsidR="00A44EC6" w:rsidRDefault="00A44EC6" w:rsidP="00F770AD">
-[...160 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1C333129" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRPr="00290257" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="180" w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFB021F" w14:textId="77777777" w:rsidR="00944093" w:rsidRDefault="009C68AF" w:rsidP="00FD6DDA">
+          <w:p w14:paraId="063316FE" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRPr="00112DC8" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="28282400" w14:textId="067D38B5" w:rsidR="00330BE1" w:rsidRPr="007A1A55" w:rsidRDefault="00330BE1" w:rsidP="00FD6DDA">
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D48F5FC" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRPr="00112DC8" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>XI.5</w:t>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F1AE49" w14:textId="72871FCF" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D64DC3C" w14:textId="42517A32" w:rsidR="003C1FF4" w:rsidRPr="008B4875" w:rsidRDefault="003C1FF4" w:rsidP="003C1FF4">
-[...236 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="59E1C675" w14:textId="2AE58D02" w:rsidR="00171ADD" w:rsidRPr="008A51DB" w:rsidRDefault="00F7346C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:bCs/>
-[...19 lines deleted...]
-                <w:numId w:val="25"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podręcznik, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>256</w:t>
+            </w:r>
+            <w:r w:rsidR="007B688D" w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A51DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>259</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704D7486" w14:textId="77777777" w:rsidR="00E67187" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa myśli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do uzupełnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667C3309" w14:textId="77777777" w:rsidR="00E67187" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67187">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adania „Sprawdź się”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730C3FAD" w14:textId="4488ACB8" w:rsidR="007B688D" w:rsidRPr="005F3A2B" w:rsidRDefault="00E67187" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
-              <w:spacing w:before="40" w:after="40"/>
-[...39 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sprawdzian</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB80FCB" w14:textId="37F3D1ED" w:rsidR="007B688D" w:rsidRPr="00815535" w:rsidRDefault="007B688D" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
-              <w:spacing w:before="40" w:after="40"/>
-[...403 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:i/>
-                <w:color w:val="00B050"/>
-[...3 lines deleted...]
-              <w:t>dane statystyczne dotyczące produkcji energii w Polsce i w Europie</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ćwiczenia interaktywne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="691A7627" w14:textId="77777777" w:rsidTr="002E23B6">
-[...3092 lines deleted...]
-      <w:tr w:rsidR="00944093" w:rsidRPr="004F5529" w14:paraId="1A319874" w14:textId="77777777" w:rsidTr="006D521D">
+      <w:tr w:rsidR="00944093" w:rsidRPr="004F5529" w14:paraId="1A319874" w14:textId="77777777" w:rsidTr="004B44D4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74CDE75C" w14:textId="085B4766" w:rsidR="00944093" w:rsidRPr="006D521D" w:rsidRDefault="00625F15" w:rsidP="00802245">
+          <w:p w14:paraId="74CDE75C" w14:textId="7CD29E87" w:rsidR="00944093" w:rsidRPr="004B44D4" w:rsidRDefault="00625F15" w:rsidP="00802245">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="FF6600"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006D521D">
+                <w:color w:val="FF6699"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="FF6600"/>
+                <w:color w:val="FF6699"/>
               </w:rPr>
               <w:t xml:space="preserve">DZIAŁ </w:t>
             </w:r>
-            <w:r w:rsidR="00D83F30">
+            <w:r w:rsidR="00D83F30" w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="FF6600"/>
+                <w:color w:val="FF6699"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D521D">
+            <w:r w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="FF6600"/>
+                <w:color w:val="FF6699"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00C94105">
+            <w:r w:rsidR="004B44D4" w:rsidRPr="004B44D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="FF6600"/>
-[...1 lines deleted...]
-              <w:t>Mała ojczyzna</w:t>
+                <w:color w:val="FF6699"/>
+              </w:rPr>
+              <w:t>Własny region i m</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94105" w:rsidRPr="004B44D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF6699"/>
+              </w:rPr>
+              <w:t>ała ojczyzna</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00937E0A" w:rsidRPr="004F5529" w14:paraId="1B786176" w14:textId="77777777" w:rsidTr="00D83F30">
+      <w:tr w:rsidR="00487F5F" w:rsidRPr="004F5529" w14:paraId="1B786176" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
-          <w:trHeight w:val="1680"/>
+          <w:trHeight w:val="1412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="214" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24536087" w14:textId="79E3E6E0" w:rsidR="00937E0A" w:rsidRPr="004F5529" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
+          <w:p w14:paraId="24536087" w14:textId="44076FA0" w:rsidR="00937E0A" w:rsidRPr="004F5529" w:rsidRDefault="00606C1F" w:rsidP="00487F5F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>42.</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00487F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00487F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="pct"/>
+            <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2DAAE287" w14:textId="2DCD5E60" w:rsidR="00937E0A" w:rsidRPr="004F5529" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Własny region i mała ojczyzna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="pct"/>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="79C084AF" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRPr="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="79C084AF" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRPr="00EB5605" w:rsidRDefault="00937E0A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>położenie własnego regionu geograficznego na mapie Polski</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E4E190" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="3AEF532E" w14:textId="0A56E687" w:rsidR="00EB5605" w:rsidRPr="00937E0A" w:rsidRDefault="00EB5605" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">łówne cechy środowiska </w:t>
+              <w:t>określ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>enie</w:t>
             </w:r>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t xml:space="preserve"> obszar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> utożsamian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ego</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> własną małą ojczyzną</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jako symboliczną przestrzenią w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymiarze lokalnym</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E4E190" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>łówne cechy gospodarki regionu na podstawie wyszukanych danych statystycznych i map tematycznych</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>łówne cechy środowiska przyrodniczego regionu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506B1B69" w14:textId="51D82744" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>zależności między elementami środowiska geograficznego na podstawie obserwacji terenowych przeprowadzonych w wybranym miejscu własnego regionu</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t xml:space="preserve">łówne cechy gospodarki regionu na podstawie wyszukanych danych statystycznych </w:t>
+            </w:r>
+            <w:r w:rsidR="0012492F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i map tematycznych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FC11376" w14:textId="656E35B7" w:rsidR="00937E0A" w:rsidRPr="00EB5605" w:rsidRDefault="00937E0A" w:rsidP="00EB5605">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>określ</w:t>
-[...7 lines deleted...]
-              <w:t>enie</w:t>
+              <w:t xml:space="preserve">zależności między elementami środowiska geograficznego na </w:t>
             </w:r>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> obszar</w:t>
-[...7 lines deleted...]
-              <w:t>u</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>podstawie obserwacji terenowych przeprowadzonych w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> utożsamian</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> z własną „małą ojczyzną” jako symboliczną przestrzenią w wymiarze lokalnym</w:t>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5605">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ybranym miejscu własnego regionu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1315" w:type="pct"/>
+            <w:tcW w:w="1218" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21F69258" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="21F69258" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>wskazuje na mapie i charakteryzuje własny region geograficzny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="644A4DA8" w14:textId="763B87D3" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
-[...65 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="51BBB327" w14:textId="28D4CDC4" w:rsidR="00D848F3" w:rsidRDefault="00D848F3" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa obszar utożsamiany z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> własną małą ojczyzną</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jako symboliczną przestrzenią w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymiarze lokalnym</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674CF1FD" w14:textId="0BD1777D" w:rsidR="00EB5605" w:rsidRPr="00EB5605" w:rsidRDefault="00EB5605" w:rsidP="00EB5605">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje środowisko przyrodnicze własnego regionu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644A4DA8" w14:textId="7BBC3096" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wymienia źródła informacji o</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>własnym regionie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D1CD39" w14:textId="1C1793B7" w:rsidR="00937E0A" w:rsidRDefault="00524551" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">korzysta z </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF3244" w:rsidRPr="00EF3244">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Banku Danych L</w:t>
+            </w:r>
+            <w:r w:rsidR="00937E0A" w:rsidRPr="00EF3244">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>okalnych</w:t>
+            </w:r>
+            <w:r w:rsidR="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GUS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F84010" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>na podstawie wyszukanych danych statystycznych i map tematycznych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> omawia g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">łówne cechy gospodarki </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">własnego </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regionu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D14551A" w14:textId="5CC88242" w:rsidR="00937E0A" w:rsidRPr="00D848F3" w:rsidRDefault="00937E0A" w:rsidP="00D848F3">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykazuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zależności między elementami środowiska geograficznego na podstawie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>charakteryzuje środowisko przyrodnicze własnego regionu</w:t>
-[...114 lines deleted...]
-              <w:t>określa obszar utożsamiany z własną „małą ojczyzną” jako symboliczną przestrzenią w wymiarze lokalnym</w:t>
+              <w:t>obserwacji terenowych przeprowadzonych w wybranym miejscu własnego regionu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="403" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D96985" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>XII.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30B0B499" w14:textId="39CD65BD" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
@@ -20760,866 +28501,1133 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1011D257" w14:textId="4A13FBB9" w:rsidR="00937E0A" w:rsidRPr="004F5529" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XIII.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1535" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18B5FC18" w14:textId="1D0BFEE2" w:rsidR="00937E0A" w:rsidRPr="008B4875" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
-[...46 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="18B5FC18" w14:textId="04D7789A" w:rsidR="00937E0A" w:rsidRPr="00815535" w:rsidRDefault="00937E0A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 262</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="0087703B">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="0087703B" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1894D44D" w14:textId="66D575F0" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
-[...19 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7D7E13C5" w14:textId="676B36BB" w:rsidR="007B688D" w:rsidRPr="00815535" w:rsidRDefault="00937E0A" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...63 lines deleted...]
-          <w:p w14:paraId="2AD3D3FD" w14:textId="54DC43C1" w:rsidR="00937E0A" w:rsidRPr="00F23121" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 98</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AD3D3FD" w14:textId="68C96A5E" w:rsidR="00937E0A" w:rsidRPr="00815535" w:rsidRDefault="007B688D" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="186" w:right="57"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:i/>
-                <w:color w:val="00B050"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karty pracy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802245" w:rsidRPr="004F5529" w14:paraId="2A8F49D7" w14:textId="77777777" w:rsidTr="00D83F30">
+      <w:tr w:rsidR="00487F5F" w:rsidRPr="004F5529" w14:paraId="2A8F49D7" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="214" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="743FA975" w14:textId="4B3A2A90" w:rsidR="00944093" w:rsidRPr="004F5529" w:rsidRDefault="00C94105" w:rsidP="00C94105">
+          <w:p w14:paraId="743FA975" w14:textId="6C52258A" w:rsidR="00944093" w:rsidRPr="004F5529" w:rsidRDefault="00606C1F" w:rsidP="00487F5F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>43.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D83F30">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00487F5F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00487F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="pct"/>
+            <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4954D32E" w14:textId="63FBFD86" w:rsidR="00944093" w:rsidRPr="004F5529" w:rsidRDefault="00581E2C" w:rsidP="00802245">
+          <w:p w14:paraId="4954D32E" w14:textId="5E2F9A4B" w:rsidR="00944093" w:rsidRPr="004F5529" w:rsidRDefault="00581E2C" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Zwiedzanie i promocja małej ojczyzny</w:t>
+              <w:t xml:space="preserve">Zwiedzanie </w:t>
+            </w:r>
+            <w:r w:rsidR="00D809FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i promocja małej ojczyzny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="pct"/>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="30DFD8E5" w14:textId="7204B056" w:rsidR="002D3E0A" w:rsidRDefault="0087703B" w:rsidP="00590CED">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="30DFD8E5" w14:textId="1F5A2962" w:rsidR="002D3E0A" w:rsidRDefault="0087703B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>zaprezentowanie w wybranej formie walorów własnego regionu</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>zaprezentowanie w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wybranej formie walorów własnego regionu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56367848" w14:textId="15C47A60" w:rsidR="0087703B" w:rsidRPr="004F5529" w:rsidRDefault="0087703B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>projektowanie trasy wycieczki krajoznawczej po własnym regionie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1315" w:type="pct"/>
+            <w:tcW w:w="1218" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13F0D246" w14:textId="52497851" w:rsidR="002D3E0A" w:rsidRDefault="0087703B" w:rsidP="00802245">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">analizuje różne źródła informacji o swoim regionie w celu </w:t>
+          <w:p w14:paraId="13F0D246" w14:textId="7D03059E" w:rsidR="002D3E0A" w:rsidRDefault="0087703B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analizuje różne źródła informacji o</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">swoim regionie w celu </w:t>
             </w:r>
             <w:r w:rsidR="0060279B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">promowania </w:t>
             </w:r>
-            <w:r>
-[...30 lines deleted...]
-              <w:t>wie, jak zaplanować bezpieczną i komfortową wycieczkę krajoznawczą, a także jak się do niej prawidłowo przygotować</w:t>
+            <w:r w:rsidR="00D848F3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jego walorów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75840A97" w14:textId="77777777" w:rsidR="00BF2879" w:rsidRDefault="00EF3244" w:rsidP="00D848F3">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>planuje</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bezpieczną i</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>komfo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rtową wycieczkę krajoznawczą</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02B14391" w14:textId="66D0A218" w:rsidR="00343287" w:rsidRPr="00343287" w:rsidRDefault="00343287" w:rsidP="00343287">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyjaśnia, jak należy się przygotować do wycieczki krajoznawczej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="403" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30CC3543" w14:textId="77777777" w:rsidR="008A245D" w:rsidRDefault="00170273" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XII.4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6579CA3F" w14:textId="71F7BC9D" w:rsidR="00170273" w:rsidRPr="004F5529" w:rsidRDefault="00170273" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XII.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1535" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7341E2C1" w14:textId="41118F42" w:rsidR="0087703B" w:rsidRPr="008B4875" w:rsidRDefault="0087703B" w:rsidP="0087703B">
-[...46 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7341E2C1" w14:textId="13BEA377" w:rsidR="0087703B" w:rsidRPr="00815535" w:rsidRDefault="0087703B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 268</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00F55442">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00F55442" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41A4F5FB" w14:textId="3A39DA4C" w:rsidR="0087703B" w:rsidRDefault="0087703B" w:rsidP="0087703B">
-[...19 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="336E57CA" w14:textId="77777777" w:rsidR="007B688D" w:rsidRPr="00815535" w:rsidRDefault="0087703B" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FB222A5" w14:textId="4B745768" w:rsidR="0087703B" w:rsidRPr="0032247A" w:rsidRDefault="0087703B" w:rsidP="0087703B">
-[...47 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="531011FF" w14:textId="54A5A890" w:rsidR="00134BF4" w:rsidRPr="001A6887" w:rsidRDefault="007B688D" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:right="57"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802245" w:rsidRPr="004F5529" w14:paraId="069716FD" w14:textId="77777777" w:rsidTr="00D83F30">
+      <w:tr w:rsidR="00487F5F" w:rsidRPr="004F5529" w14:paraId="069716FD" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="214" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56108DA7" w14:textId="1C181E06" w:rsidR="00944093" w:rsidRPr="004F5529" w:rsidRDefault="00C94105" w:rsidP="00C94105">
+          <w:p w14:paraId="56108DA7" w14:textId="267705DD" w:rsidR="00944093" w:rsidRPr="004F5529" w:rsidRDefault="00606C1F" w:rsidP="00487F5F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>44.</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00487F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.,</w:t>
+            </w:r>
+            <w:r w:rsidR="008744C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00487F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD1E9F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="pct"/>
+            <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5417239F" w14:textId="3E94C188" w:rsidR="00944093" w:rsidRPr="004F5529" w:rsidRDefault="00581E2C" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mała ojczyzna jako miejsce zamieszkania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="pct"/>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="3CECDC7D" w14:textId="77777777" w:rsidR="00944093" w:rsidRDefault="00F55442" w:rsidP="00590CED">
-[...4 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="3CECDC7D" w14:textId="1D9D187A" w:rsidR="00944093" w:rsidRDefault="00F55442" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rozpozna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wanie</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> w terenie główn</w:t>
+              <w:t xml:space="preserve"> w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>terenie główn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ych</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> obiekt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ów</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-              <w:t>ów</w:t>
+              <w:t xml:space="preserve"> decydując</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ych </w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> decydując</w:t>
-[...23 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA47D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atrakcyjności małej ojczyzny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C77091F" w14:textId="04B27051" w:rsidR="00F55442" w:rsidRDefault="00F55442" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>przedstaw</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ienie</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> w wybranej </w:t>
-[...7 lines deleted...]
-              <w:t>formie atrakcyjność</w:t>
+              <w:t xml:space="preserve"> w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0008158C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wybranej formie </w:t>
+            </w:r>
+            <w:r w:rsidR="00310211">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atrakcyjności</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA47D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> „małej ojczyzny” jako miejsca zamieszkania i działalności gospodarczej na podstawie informacji wyszukanych w różnych źródłach</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="25"/>
+              <w:t xml:space="preserve">małej ojczyzny jako miejsca zamieszkania </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA47D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00F55442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i działalności gospodarczej na podstawie informacji wyszukanych w</w:t>
+            </w:r>
+            <w:r w:rsidR="00974EFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>różnych źródłach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16BE7071" w14:textId="18D7DFE8" w:rsidR="00F55442" w:rsidRPr="004F5529" w:rsidRDefault="00F55442" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>projekt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -21643,3555 +29651,1016 @@
               </w:rPr>
               <w:t>ń</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> służąc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ych</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> zachowaniu walorów środowiska geograficznego oraz poprawie warunków życia lokalnej społeczności</w:t>
+              <w:t xml:space="preserve"> zachowaniu walorów środowiska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>geograficznego oraz poprawie warunków życia lokalnej społeczności</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1315" w:type="pct"/>
+            <w:tcW w:w="1218" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBE3C1B" w14:textId="4A8CF74D" w:rsidR="00465DE8" w:rsidRDefault="00F55442" w:rsidP="00465DE8">
-[...7 lines deleted...]
-              <w:ind w:right="57"/>
+          <w:p w14:paraId="2BBE3C1B" w14:textId="229669C6" w:rsidR="00465DE8" w:rsidRDefault="00F55442" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>na podstawie obserwacji terenowych</w:t>
             </w:r>
             <w:r w:rsidR="0060279B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> oraz różnych źródeł </w:t>
+              <w:t xml:space="preserve"> oraz różnych źródeł informacji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje swoj</w:t>
             </w:r>
             <w:r w:rsidR="0060279B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> opisuje swoj</w:t>
+              <w:t>ą małą ojczyznę</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0074091C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jako miejsce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zamieszkania i działalności gospodarczej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22EC6530" w14:textId="1DE95EF5" w:rsidR="00F55442" w:rsidRPr="00465DE8" w:rsidRDefault="0074091C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>proponuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zmian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y mające</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na cel</w:t>
             </w:r>
             <w:r w:rsidR="0060279B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ą małą ojczyznę</w:t>
-[...39 lines deleted...]
-              </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> poprawę jakości życia mieszkańców oraz zachowanie walorów środowiska geograficznego własnego regionu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="403" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F089E47" w14:textId="77777777" w:rsidR="00944093" w:rsidRDefault="00170273" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>XIII.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13CBD917" w14:textId="77777777" w:rsidR="00170273" w:rsidRDefault="00170273" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XIII.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61F29683" w14:textId="1BE380F2" w:rsidR="00170273" w:rsidRPr="004F5529" w:rsidRDefault="00170273" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>XIII.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1535" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3069F1" w14:textId="017ED0B7" w:rsidR="00F55442" w:rsidRPr="008B4875" w:rsidRDefault="00F55442" w:rsidP="00F55442">
-[...47 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5C3069F1" w14:textId="635005C9" w:rsidR="00F55442" w:rsidRPr="00815535" w:rsidRDefault="00F55442" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 274</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>276</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="485D175F" w14:textId="587863D5" w:rsidR="00F55442" w:rsidRDefault="00F55442" w:rsidP="00F55442">
-[...23 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="485D175F" w14:textId="587863D5" w:rsidR="00F55442" w:rsidRPr="00815535" w:rsidRDefault="00F55442" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
-            <w:r w:rsidR="004A0FB3">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004A0FB3" w:rsidRPr="00815535">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="365662AA" w14:textId="77777777" w:rsidR="00F55442" w:rsidRPr="0032247A" w:rsidRDefault="00F55442" w:rsidP="00F55442">
-[...32 lines deleted...]
-          <w:p w14:paraId="0989CD56" w14:textId="0FDFFFB2" w:rsidR="00016F8D" w:rsidRPr="00F23121" w:rsidRDefault="00016F8D" w:rsidP="00545D0B">
+          <w:p w14:paraId="0989CD56" w14:textId="55D62527" w:rsidR="00016F8D" w:rsidRPr="00815535" w:rsidRDefault="00C76065" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="186" w:right="57"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:i/>
-                <w:color w:val="00B050"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>karta pracy</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581E2C" w:rsidRPr="004F5529" w14:paraId="0B700BA1" w14:textId="77777777" w:rsidTr="00D83F30">
+      <w:tr w:rsidR="00487F5F" w:rsidRPr="004F5529" w14:paraId="0B700BA1" w14:textId="77777777" w:rsidTr="008744C7">
         <w:trPr>
           <w:trHeight w:val="1124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="214" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D59AAF8" w14:textId="4F4A5723" w:rsidR="00581E2C" w:rsidRPr="004F5529" w:rsidRDefault="00581E2C" w:rsidP="00581E2C">
+          <w:p w14:paraId="6D59AAF8" w14:textId="13777CED" w:rsidR="00581E2C" w:rsidRPr="004F5529" w:rsidRDefault="00606C1F" w:rsidP="00DD1E9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">45. </w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD1E9F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00581E2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD1E9F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="pct"/>
+            <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2400DBBD" w14:textId="2BB8D633" w:rsidR="00581E2C" w:rsidRPr="004F5529" w:rsidRDefault="00581E2C" w:rsidP="00581E2C">
+          <w:p w14:paraId="13ED777B" w14:textId="77777777" w:rsidR="00F125DF" w:rsidRDefault="00F125DF" w:rsidP="00581E2C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-              <w:t>Powtórzenie wiadomości. Sprawdzian</w:t>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Powtórzenie wiadomości.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2400DBBD" w14:textId="180D62C8" w:rsidR="00581E2C" w:rsidRPr="00BD22B3" w:rsidRDefault="00581E2C" w:rsidP="00581E2C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD22B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sprawdzian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="pct"/>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFE3625" w14:textId="77777777" w:rsidR="00581E2C" w:rsidRPr="00F23121" w:rsidRDefault="00581E2C" w:rsidP="00581E2C">
-[...7 lines deleted...]
-              <w:ind w:left="168" w:right="57" w:hanging="168"/>
+          <w:p w14:paraId="6CFE3625" w14:textId="77777777" w:rsidR="00581E2C" w:rsidRPr="00BD22B3" w:rsidRDefault="00581E2C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD22B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">utrwalenie wiadomości </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FFAAE03" w14:textId="74AF6A2C" w:rsidR="00581E2C" w:rsidRPr="0068756F" w:rsidRDefault="00581E2C" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F23121">
-[...31 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00BD22B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ocena osiągnięć uczniów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1315" w:type="pct"/>
+            <w:tcW w:w="1218" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5EF28673" w14:textId="7D11D034" w:rsidR="00581E2C" w:rsidRPr="00F55442" w:rsidRDefault="00581E2C" w:rsidP="00F55442">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="403" w:type="pct"/>
+            <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9C58FD" w14:textId="77777777" w:rsidR="00581E2C" w:rsidRDefault="00170273" w:rsidP="00581E2C">
+          <w:p w14:paraId="7A9C58FD" w14:textId="4EC554A4" w:rsidR="00581E2C" w:rsidRPr="00112DC8" w:rsidRDefault="00170273" w:rsidP="00581E2C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="191CD00F" w14:textId="2F416567" w:rsidR="00170273" w:rsidRPr="004F5529" w:rsidRDefault="00170273" w:rsidP="00581E2C">
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII.1</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="191CD00F" w14:textId="0EE5EF1B" w:rsidR="00170273" w:rsidRPr="004F5529" w:rsidRDefault="00170273" w:rsidP="00581E2C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>XIII.1-XIII.4</w:t>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIII.1</w:t>
+            </w:r>
+            <w:r w:rsidR="0028678E" w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIII.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1535" w:type="pct"/>
+            <w:tcW w:w="1346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="654745E2" w14:textId="5CDBCA4E" w:rsidR="00F55442" w:rsidRPr="0032247A" w:rsidRDefault="00F55442" w:rsidP="00F55442">
-[...57 lines deleted...]
-          <w:p w14:paraId="3F326596" w14:textId="410BEF57" w:rsidR="00581E2C" w:rsidRPr="00F23121" w:rsidRDefault="00581E2C" w:rsidP="0046584A">
+          <w:p w14:paraId="135C3C30" w14:textId="08C1288D" w:rsidR="00581E2C" w:rsidRPr="005F3A2B" w:rsidRDefault="0028678E" w:rsidP="00E65DEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="360" w:right="57"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik, s. 277</w:t>
+            </w:r>
+            <w:r w:rsidR="00C76065" w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55442" w:rsidRPr="005F3A2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>278</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A56E217" w14:textId="77777777" w:rsidR="00E67187" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2356A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mapa myśli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do uzupełnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="022C5EA1" w14:textId="77777777" w:rsidR="00E67187" w:rsidRPr="00B2356A" w:rsidRDefault="00E67187" w:rsidP="00E67187">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67187">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>adania „Sprawdź się”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F326596" w14:textId="09A9ED2E" w:rsidR="00C76065" w:rsidRPr="00815535" w:rsidRDefault="00E67187" w:rsidP="00E65DEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="151"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sprawdzian</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="737BA739" w14:textId="05AA1872" w:rsidR="000716E6" w:rsidRDefault="00802245">
-[...16 lines deleted...]
-    <w:p w14:paraId="697875F3" w14:textId="77777777" w:rsidR="00802245" w:rsidRDefault="00802245">
+    <w:p w14:paraId="697875F3" w14:textId="3A9C35FA" w:rsidR="00802245" w:rsidRDefault="00802245">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00802245" w:rsidSect="00873737">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F8DE29F" w14:textId="77777777" w:rsidR="00FC00D4" w:rsidRDefault="00FC00D4" w:rsidP="00CF3566">
+    <w:p w14:paraId="0CD11124" w14:textId="77777777" w:rsidR="007B28ED" w:rsidRDefault="007B28ED" w:rsidP="00CF3566">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E50E616" w14:textId="77777777" w:rsidR="00FC00D4" w:rsidRDefault="00FC00D4" w:rsidP="00CF3566">
+    <w:p w14:paraId="3B1A51B0" w14:textId="77777777" w:rsidR="007B28ED" w:rsidRDefault="007B28ED" w:rsidP="00CF3566">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="283216CA" w14:textId="2646BF4C" w:rsidR="00655D87" w:rsidRPr="001715D9" w:rsidRDefault="00655D87">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="283216CA" w14:textId="2646BF4C" w:rsidR="00714CB8" w:rsidRPr="001715D9" w:rsidRDefault="00714CB8">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001715D9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>© Copyright by Gdańskie Wydawnictwo Oświatowe, autorka:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Agnieszka Maląg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CB8D4A8" w14:textId="77777777" w:rsidR="00FC00D4" w:rsidRDefault="00FC00D4" w:rsidP="00CF3566">
+    <w:p w14:paraId="4C9107F1" w14:textId="77777777" w:rsidR="007B28ED" w:rsidRDefault="007B28ED" w:rsidP="00CF3566">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DD20447" w14:textId="77777777" w:rsidR="00FC00D4" w:rsidRDefault="00FC00D4" w:rsidP="00CF3566">
+    <w:p w14:paraId="293FEC03" w14:textId="77777777" w:rsidR="007B28ED" w:rsidRDefault="007B28ED" w:rsidP="00CF3566">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004E6F62"/>
-[...2733 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46975C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19A42704"/>
     <w:lvl w:ilvl="0" w:tplc="0CEC130C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25261,370 +30730,55 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...314 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50504F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="98907050"/>
-    <w:lvl w:ilvl="0" w:tplc="43EAE9B0">
+    <w:tmpl w:val="09B6D2B2"/>
+    <w:lvl w:ilvl="0" w:tplc="8A88028A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
@@ -25690,1846 +30844,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...1794 lines deleted...]
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FE37065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04860928"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27598,1095 +30957,1263 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="278680099">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1472674011">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="768042331">
-[...35 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="783620016">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1458328485">
-[...53 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="1562250520">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="632178307">
-[...13 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E7FE3"/>
     <w:rsid w:val="0000166A"/>
     <w:rsid w:val="000037DD"/>
     <w:rsid w:val="00004C30"/>
     <w:rsid w:val="00004F52"/>
+    <w:rsid w:val="0001002D"/>
+    <w:rsid w:val="00011519"/>
     <w:rsid w:val="0001196C"/>
+    <w:rsid w:val="000148F8"/>
     <w:rsid w:val="00015172"/>
     <w:rsid w:val="0001632E"/>
     <w:rsid w:val="00016F8D"/>
     <w:rsid w:val="000173BC"/>
     <w:rsid w:val="00017E52"/>
     <w:rsid w:val="00021408"/>
     <w:rsid w:val="00022884"/>
     <w:rsid w:val="000236AE"/>
     <w:rsid w:val="000277A7"/>
+    <w:rsid w:val="00032200"/>
     <w:rsid w:val="0003399E"/>
+    <w:rsid w:val="0004369E"/>
     <w:rsid w:val="00045B2E"/>
+    <w:rsid w:val="00045FE6"/>
     <w:rsid w:val="00046828"/>
     <w:rsid w:val="00051E67"/>
     <w:rsid w:val="00052670"/>
     <w:rsid w:val="0006173A"/>
     <w:rsid w:val="00065CE2"/>
     <w:rsid w:val="00066965"/>
     <w:rsid w:val="000716E6"/>
     <w:rsid w:val="00074DFF"/>
+    <w:rsid w:val="00075AC1"/>
     <w:rsid w:val="00076D7A"/>
+    <w:rsid w:val="0008158C"/>
     <w:rsid w:val="0008413E"/>
     <w:rsid w:val="00086266"/>
     <w:rsid w:val="000866EB"/>
+    <w:rsid w:val="00086C5B"/>
     <w:rsid w:val="000902A9"/>
+    <w:rsid w:val="00092D7C"/>
     <w:rsid w:val="0009327A"/>
     <w:rsid w:val="00097A26"/>
     <w:rsid w:val="000A04C7"/>
     <w:rsid w:val="000A11B9"/>
     <w:rsid w:val="000A139A"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000A5156"/>
+    <w:rsid w:val="000A5264"/>
     <w:rsid w:val="000A6C4A"/>
+    <w:rsid w:val="000B0277"/>
     <w:rsid w:val="000B092C"/>
     <w:rsid w:val="000B343B"/>
     <w:rsid w:val="000B36F6"/>
     <w:rsid w:val="000B3CE0"/>
     <w:rsid w:val="000B4579"/>
     <w:rsid w:val="000B62F5"/>
     <w:rsid w:val="000C2ECD"/>
     <w:rsid w:val="000C443A"/>
     <w:rsid w:val="000D3FD7"/>
     <w:rsid w:val="000D70F3"/>
     <w:rsid w:val="000D796F"/>
+    <w:rsid w:val="000E445C"/>
     <w:rsid w:val="000E57D9"/>
     <w:rsid w:val="000F125D"/>
     <w:rsid w:val="000F1CFE"/>
     <w:rsid w:val="000F3E6E"/>
     <w:rsid w:val="000F5AF4"/>
+    <w:rsid w:val="00107036"/>
+    <w:rsid w:val="001104D1"/>
     <w:rsid w:val="00110D0A"/>
     <w:rsid w:val="00111244"/>
+    <w:rsid w:val="00111BB6"/>
     <w:rsid w:val="00112265"/>
+    <w:rsid w:val="00112DC8"/>
     <w:rsid w:val="001165A7"/>
     <w:rsid w:val="001168F2"/>
     <w:rsid w:val="0012030B"/>
     <w:rsid w:val="001230E9"/>
+    <w:rsid w:val="00123BEC"/>
+    <w:rsid w:val="0012492F"/>
     <w:rsid w:val="00125AC5"/>
     <w:rsid w:val="0012675A"/>
     <w:rsid w:val="001321DA"/>
     <w:rsid w:val="00132301"/>
     <w:rsid w:val="00132F4D"/>
     <w:rsid w:val="00134BF4"/>
     <w:rsid w:val="00136585"/>
     <w:rsid w:val="00140059"/>
     <w:rsid w:val="0014283E"/>
     <w:rsid w:val="00145775"/>
     <w:rsid w:val="00145C59"/>
+    <w:rsid w:val="001474EC"/>
     <w:rsid w:val="00150102"/>
+    <w:rsid w:val="001507DB"/>
     <w:rsid w:val="00150EB3"/>
     <w:rsid w:val="00153D8A"/>
     <w:rsid w:val="001540B6"/>
     <w:rsid w:val="001573A9"/>
+    <w:rsid w:val="00162F8F"/>
     <w:rsid w:val="00163663"/>
+    <w:rsid w:val="00163CD8"/>
+    <w:rsid w:val="0017020D"/>
     <w:rsid w:val="00170273"/>
     <w:rsid w:val="0017101B"/>
     <w:rsid w:val="001715D9"/>
     <w:rsid w:val="00171ADD"/>
+    <w:rsid w:val="00177DA5"/>
     <w:rsid w:val="001811E5"/>
+    <w:rsid w:val="001835A0"/>
     <w:rsid w:val="00193759"/>
+    <w:rsid w:val="00193F4A"/>
     <w:rsid w:val="001957C6"/>
     <w:rsid w:val="00197428"/>
     <w:rsid w:val="00197CCB"/>
     <w:rsid w:val="001A11FE"/>
     <w:rsid w:val="001A25A2"/>
     <w:rsid w:val="001A45F2"/>
+    <w:rsid w:val="001A6887"/>
     <w:rsid w:val="001B01F8"/>
     <w:rsid w:val="001B13C0"/>
+    <w:rsid w:val="001B1804"/>
     <w:rsid w:val="001B3096"/>
     <w:rsid w:val="001B63B2"/>
     <w:rsid w:val="001B67F9"/>
     <w:rsid w:val="001C120B"/>
     <w:rsid w:val="001C1C57"/>
+    <w:rsid w:val="001C6BFB"/>
     <w:rsid w:val="001D1187"/>
+    <w:rsid w:val="001D11AD"/>
     <w:rsid w:val="001D1B6C"/>
+    <w:rsid w:val="001D68E7"/>
     <w:rsid w:val="001E0F50"/>
+    <w:rsid w:val="001E1465"/>
     <w:rsid w:val="001E3586"/>
     <w:rsid w:val="001F1271"/>
     <w:rsid w:val="00202F35"/>
     <w:rsid w:val="00205DDB"/>
+    <w:rsid w:val="00206054"/>
     <w:rsid w:val="00210A44"/>
     <w:rsid w:val="0021114D"/>
     <w:rsid w:val="0021541A"/>
     <w:rsid w:val="00215572"/>
     <w:rsid w:val="00215EFD"/>
+    <w:rsid w:val="00222F89"/>
     <w:rsid w:val="00224AD0"/>
     <w:rsid w:val="00224CD8"/>
     <w:rsid w:val="00225ECE"/>
     <w:rsid w:val="00230654"/>
     <w:rsid w:val="00231DE9"/>
     <w:rsid w:val="002339C9"/>
     <w:rsid w:val="0023423B"/>
     <w:rsid w:val="0023561D"/>
     <w:rsid w:val="00235773"/>
     <w:rsid w:val="00237429"/>
+    <w:rsid w:val="002408A3"/>
+    <w:rsid w:val="00241F10"/>
+    <w:rsid w:val="002428D3"/>
     <w:rsid w:val="0024414E"/>
     <w:rsid w:val="00250AA5"/>
     <w:rsid w:val="00251BB8"/>
     <w:rsid w:val="00255A4E"/>
+    <w:rsid w:val="002577C7"/>
     <w:rsid w:val="002633F2"/>
     <w:rsid w:val="00265044"/>
     <w:rsid w:val="00266058"/>
+    <w:rsid w:val="00266B92"/>
+    <w:rsid w:val="00273203"/>
     <w:rsid w:val="002732AF"/>
+    <w:rsid w:val="00275BDB"/>
     <w:rsid w:val="002762BF"/>
     <w:rsid w:val="00277922"/>
     <w:rsid w:val="00280081"/>
     <w:rsid w:val="002802C5"/>
     <w:rsid w:val="00281DF3"/>
     <w:rsid w:val="00285D84"/>
+    <w:rsid w:val="0028678E"/>
     <w:rsid w:val="00290257"/>
     <w:rsid w:val="002922F2"/>
     <w:rsid w:val="002927A3"/>
     <w:rsid w:val="002970FB"/>
+    <w:rsid w:val="002A3242"/>
     <w:rsid w:val="002A7392"/>
     <w:rsid w:val="002B0A36"/>
+    <w:rsid w:val="002B10AF"/>
     <w:rsid w:val="002B3C60"/>
+    <w:rsid w:val="002B650F"/>
     <w:rsid w:val="002B6CA6"/>
+    <w:rsid w:val="002B7109"/>
     <w:rsid w:val="002B7665"/>
     <w:rsid w:val="002C2BF3"/>
     <w:rsid w:val="002C2EC3"/>
     <w:rsid w:val="002D135F"/>
+    <w:rsid w:val="002D2F78"/>
     <w:rsid w:val="002D3745"/>
     <w:rsid w:val="002D3E0A"/>
     <w:rsid w:val="002D7980"/>
+    <w:rsid w:val="002E1E3D"/>
     <w:rsid w:val="002E23B6"/>
+    <w:rsid w:val="002E77E4"/>
     <w:rsid w:val="002F37E8"/>
     <w:rsid w:val="002F3867"/>
     <w:rsid w:val="002F4582"/>
     <w:rsid w:val="002F5A46"/>
     <w:rsid w:val="002F764D"/>
     <w:rsid w:val="00301A69"/>
     <w:rsid w:val="00307DEA"/>
+    <w:rsid w:val="00310211"/>
+    <w:rsid w:val="00310C8A"/>
     <w:rsid w:val="00312308"/>
     <w:rsid w:val="00314458"/>
     <w:rsid w:val="003149A4"/>
+    <w:rsid w:val="0031726D"/>
+    <w:rsid w:val="00322083"/>
     <w:rsid w:val="0032247A"/>
     <w:rsid w:val="003224A4"/>
     <w:rsid w:val="00322A49"/>
     <w:rsid w:val="00323DC7"/>
     <w:rsid w:val="0032590F"/>
     <w:rsid w:val="00327852"/>
     <w:rsid w:val="00330BE1"/>
     <w:rsid w:val="0034318B"/>
+    <w:rsid w:val="00343287"/>
     <w:rsid w:val="00345437"/>
     <w:rsid w:val="00347472"/>
     <w:rsid w:val="0034776E"/>
     <w:rsid w:val="00351787"/>
+    <w:rsid w:val="00356320"/>
     <w:rsid w:val="00357EDD"/>
     <w:rsid w:val="00360828"/>
     <w:rsid w:val="003627CC"/>
+    <w:rsid w:val="00365F0C"/>
+    <w:rsid w:val="0036740E"/>
     <w:rsid w:val="00372938"/>
     <w:rsid w:val="00373BFD"/>
+    <w:rsid w:val="003758D2"/>
+    <w:rsid w:val="00377F13"/>
     <w:rsid w:val="0038012B"/>
     <w:rsid w:val="00382328"/>
     <w:rsid w:val="00382F17"/>
+    <w:rsid w:val="003836F6"/>
+    <w:rsid w:val="0038583C"/>
     <w:rsid w:val="00386C45"/>
     <w:rsid w:val="003873E4"/>
     <w:rsid w:val="00392568"/>
     <w:rsid w:val="003927AA"/>
     <w:rsid w:val="00393A15"/>
     <w:rsid w:val="00393D8C"/>
+    <w:rsid w:val="003940C2"/>
     <w:rsid w:val="003943AA"/>
+    <w:rsid w:val="00394932"/>
+    <w:rsid w:val="00394A9E"/>
     <w:rsid w:val="00396FD6"/>
+    <w:rsid w:val="003A079F"/>
+    <w:rsid w:val="003A19A5"/>
     <w:rsid w:val="003A7CDF"/>
     <w:rsid w:val="003B5F7F"/>
     <w:rsid w:val="003B702B"/>
     <w:rsid w:val="003C1FF4"/>
     <w:rsid w:val="003C5D5C"/>
     <w:rsid w:val="003D2405"/>
     <w:rsid w:val="003D35B5"/>
+    <w:rsid w:val="003D5234"/>
     <w:rsid w:val="003D5389"/>
     <w:rsid w:val="003E0E6A"/>
     <w:rsid w:val="003E1033"/>
+    <w:rsid w:val="003E2968"/>
     <w:rsid w:val="003E4402"/>
     <w:rsid w:val="003E4589"/>
+    <w:rsid w:val="003F0273"/>
     <w:rsid w:val="003F7327"/>
     <w:rsid w:val="003F7615"/>
     <w:rsid w:val="004061AE"/>
     <w:rsid w:val="004066CD"/>
+    <w:rsid w:val="004069F0"/>
     <w:rsid w:val="00416663"/>
+    <w:rsid w:val="00416A53"/>
+    <w:rsid w:val="00417383"/>
     <w:rsid w:val="00420D9C"/>
     <w:rsid w:val="00421225"/>
     <w:rsid w:val="004227D7"/>
+    <w:rsid w:val="00424988"/>
     <w:rsid w:val="00424FA3"/>
+    <w:rsid w:val="00425943"/>
     <w:rsid w:val="0043331D"/>
     <w:rsid w:val="00437862"/>
     <w:rsid w:val="00443CB8"/>
     <w:rsid w:val="004455F3"/>
     <w:rsid w:val="004574F5"/>
     <w:rsid w:val="004604CD"/>
     <w:rsid w:val="0046411E"/>
     <w:rsid w:val="004647D9"/>
     <w:rsid w:val="0046584A"/>
     <w:rsid w:val="00465DE8"/>
     <w:rsid w:val="004672DA"/>
+    <w:rsid w:val="00470885"/>
     <w:rsid w:val="00470C05"/>
     <w:rsid w:val="0047128C"/>
     <w:rsid w:val="0047162B"/>
+    <w:rsid w:val="00471900"/>
     <w:rsid w:val="00471D54"/>
+    <w:rsid w:val="00473924"/>
     <w:rsid w:val="00474365"/>
     <w:rsid w:val="00474407"/>
     <w:rsid w:val="00475482"/>
+    <w:rsid w:val="004771D0"/>
     <w:rsid w:val="00484AAC"/>
+    <w:rsid w:val="004866E2"/>
+    <w:rsid w:val="00487F5F"/>
     <w:rsid w:val="00487FD1"/>
     <w:rsid w:val="004903BF"/>
     <w:rsid w:val="00493903"/>
     <w:rsid w:val="0049447F"/>
     <w:rsid w:val="0049549C"/>
     <w:rsid w:val="004A0FB3"/>
     <w:rsid w:val="004A704E"/>
     <w:rsid w:val="004B17FE"/>
     <w:rsid w:val="004B2163"/>
     <w:rsid w:val="004B2A19"/>
+    <w:rsid w:val="004B44D4"/>
     <w:rsid w:val="004B5B27"/>
+    <w:rsid w:val="004B63E7"/>
     <w:rsid w:val="004B6BD8"/>
+    <w:rsid w:val="004C0658"/>
     <w:rsid w:val="004C31D7"/>
     <w:rsid w:val="004C3EA4"/>
     <w:rsid w:val="004C6076"/>
+    <w:rsid w:val="004C6AA2"/>
     <w:rsid w:val="004D1242"/>
     <w:rsid w:val="004D1AC5"/>
     <w:rsid w:val="004D2D0C"/>
+    <w:rsid w:val="004D68C1"/>
     <w:rsid w:val="004D6ECB"/>
     <w:rsid w:val="004E6F90"/>
     <w:rsid w:val="004F32A8"/>
     <w:rsid w:val="004F5529"/>
     <w:rsid w:val="004F59BC"/>
+    <w:rsid w:val="004F6A3A"/>
     <w:rsid w:val="00500CA1"/>
+    <w:rsid w:val="00504CC3"/>
+    <w:rsid w:val="00506A1E"/>
+    <w:rsid w:val="0051021D"/>
     <w:rsid w:val="00511CF0"/>
     <w:rsid w:val="00514E98"/>
     <w:rsid w:val="0051585C"/>
+    <w:rsid w:val="0052076A"/>
     <w:rsid w:val="005218C5"/>
     <w:rsid w:val="00523F88"/>
+    <w:rsid w:val="00524551"/>
     <w:rsid w:val="00527BF7"/>
     <w:rsid w:val="00527F31"/>
+    <w:rsid w:val="00530606"/>
     <w:rsid w:val="00532D30"/>
     <w:rsid w:val="00533B54"/>
     <w:rsid w:val="00534065"/>
+    <w:rsid w:val="005344F1"/>
+    <w:rsid w:val="005368A5"/>
     <w:rsid w:val="00541F08"/>
     <w:rsid w:val="00542450"/>
     <w:rsid w:val="00543BB4"/>
+    <w:rsid w:val="005445F1"/>
+    <w:rsid w:val="00545512"/>
     <w:rsid w:val="00545D0B"/>
     <w:rsid w:val="005479A5"/>
     <w:rsid w:val="00550CE7"/>
     <w:rsid w:val="005525BD"/>
     <w:rsid w:val="00554F64"/>
     <w:rsid w:val="00555E3E"/>
     <w:rsid w:val="00556120"/>
+    <w:rsid w:val="005610C0"/>
     <w:rsid w:val="005618A4"/>
+    <w:rsid w:val="00563781"/>
     <w:rsid w:val="00571288"/>
     <w:rsid w:val="0057149E"/>
     <w:rsid w:val="00573433"/>
     <w:rsid w:val="00581E2C"/>
+    <w:rsid w:val="00581E6A"/>
+    <w:rsid w:val="00581F1E"/>
     <w:rsid w:val="00583B0F"/>
     <w:rsid w:val="0058553C"/>
     <w:rsid w:val="00590CED"/>
     <w:rsid w:val="005912AE"/>
     <w:rsid w:val="005919DE"/>
     <w:rsid w:val="00591B7B"/>
+    <w:rsid w:val="005928CE"/>
+    <w:rsid w:val="00592D4C"/>
+    <w:rsid w:val="00595385"/>
     <w:rsid w:val="00595A66"/>
+    <w:rsid w:val="00597C05"/>
     <w:rsid w:val="005A63A3"/>
     <w:rsid w:val="005A69EF"/>
     <w:rsid w:val="005A6DF0"/>
     <w:rsid w:val="005A74D5"/>
     <w:rsid w:val="005B58F7"/>
+    <w:rsid w:val="005B6D88"/>
     <w:rsid w:val="005C249D"/>
     <w:rsid w:val="005C24FC"/>
     <w:rsid w:val="005C36C9"/>
     <w:rsid w:val="005C3E79"/>
     <w:rsid w:val="005C6598"/>
     <w:rsid w:val="005C68EE"/>
+    <w:rsid w:val="005C7FD4"/>
     <w:rsid w:val="005D5641"/>
     <w:rsid w:val="005D6671"/>
     <w:rsid w:val="005D73CD"/>
     <w:rsid w:val="005E06ED"/>
     <w:rsid w:val="005E3944"/>
     <w:rsid w:val="005E3AC1"/>
     <w:rsid w:val="005E4D48"/>
     <w:rsid w:val="005E4E01"/>
     <w:rsid w:val="005E7FE3"/>
     <w:rsid w:val="005F041F"/>
     <w:rsid w:val="005F0557"/>
     <w:rsid w:val="005F1799"/>
     <w:rsid w:val="005F2130"/>
+    <w:rsid w:val="005F3A2B"/>
     <w:rsid w:val="005F6BD1"/>
+    <w:rsid w:val="00600B76"/>
     <w:rsid w:val="006016D8"/>
     <w:rsid w:val="0060279B"/>
     <w:rsid w:val="006039EC"/>
     <w:rsid w:val="0060623B"/>
+    <w:rsid w:val="00606C1F"/>
+    <w:rsid w:val="0061125A"/>
+    <w:rsid w:val="0061126C"/>
     <w:rsid w:val="00613344"/>
+    <w:rsid w:val="00613439"/>
     <w:rsid w:val="00616A29"/>
     <w:rsid w:val="00620BEE"/>
     <w:rsid w:val="00622F30"/>
     <w:rsid w:val="00625738"/>
     <w:rsid w:val="00625F15"/>
     <w:rsid w:val="006265F5"/>
+    <w:rsid w:val="006337C8"/>
     <w:rsid w:val="00633EF5"/>
+    <w:rsid w:val="00634E6F"/>
     <w:rsid w:val="006364D8"/>
     <w:rsid w:val="00642D54"/>
+    <w:rsid w:val="00643F5E"/>
     <w:rsid w:val="00645172"/>
     <w:rsid w:val="00645524"/>
     <w:rsid w:val="00646A00"/>
     <w:rsid w:val="0065187B"/>
+    <w:rsid w:val="00652FB9"/>
     <w:rsid w:val="006544F4"/>
     <w:rsid w:val="00654FB7"/>
     <w:rsid w:val="00655D87"/>
     <w:rsid w:val="00656B9A"/>
+    <w:rsid w:val="006576A3"/>
     <w:rsid w:val="00663BCD"/>
     <w:rsid w:val="0067039A"/>
+    <w:rsid w:val="00672E02"/>
+    <w:rsid w:val="00673E6F"/>
     <w:rsid w:val="00674694"/>
     <w:rsid w:val="0068102D"/>
     <w:rsid w:val="00682877"/>
     <w:rsid w:val="00682E62"/>
     <w:rsid w:val="00682E8C"/>
     <w:rsid w:val="006854CB"/>
     <w:rsid w:val="006858B3"/>
     <w:rsid w:val="0068756F"/>
     <w:rsid w:val="006908C0"/>
     <w:rsid w:val="00691917"/>
     <w:rsid w:val="0069330C"/>
     <w:rsid w:val="0069467B"/>
+    <w:rsid w:val="006954E9"/>
     <w:rsid w:val="0069610D"/>
     <w:rsid w:val="006A2D46"/>
     <w:rsid w:val="006A6699"/>
     <w:rsid w:val="006A7299"/>
     <w:rsid w:val="006B0A0B"/>
     <w:rsid w:val="006B0F08"/>
     <w:rsid w:val="006B28E2"/>
+    <w:rsid w:val="006C0E10"/>
     <w:rsid w:val="006C0FF0"/>
     <w:rsid w:val="006C4615"/>
     <w:rsid w:val="006C5395"/>
     <w:rsid w:val="006C5941"/>
+    <w:rsid w:val="006D132D"/>
     <w:rsid w:val="006D2A56"/>
     <w:rsid w:val="006D3213"/>
+    <w:rsid w:val="006D3AD2"/>
+    <w:rsid w:val="006D3CFD"/>
+    <w:rsid w:val="006D3DD5"/>
     <w:rsid w:val="006D521D"/>
+    <w:rsid w:val="006D5D68"/>
     <w:rsid w:val="006E1011"/>
     <w:rsid w:val="006E2C7E"/>
     <w:rsid w:val="006E58C2"/>
+    <w:rsid w:val="006E621D"/>
+    <w:rsid w:val="006E6A27"/>
     <w:rsid w:val="006F0073"/>
     <w:rsid w:val="006F0A10"/>
     <w:rsid w:val="006F5330"/>
     <w:rsid w:val="006F6575"/>
     <w:rsid w:val="00702BEC"/>
+    <w:rsid w:val="00702FEE"/>
     <w:rsid w:val="00704908"/>
+    <w:rsid w:val="00704957"/>
+    <w:rsid w:val="00714CB8"/>
     <w:rsid w:val="007166C5"/>
     <w:rsid w:val="00716B09"/>
     <w:rsid w:val="0071796A"/>
     <w:rsid w:val="007216EA"/>
+    <w:rsid w:val="00723DF1"/>
     <w:rsid w:val="00725083"/>
     <w:rsid w:val="00726CD0"/>
     <w:rsid w:val="007357AB"/>
     <w:rsid w:val="0073728C"/>
+    <w:rsid w:val="0073768B"/>
+    <w:rsid w:val="0074091C"/>
+    <w:rsid w:val="00751310"/>
     <w:rsid w:val="00752FDC"/>
     <w:rsid w:val="007532AE"/>
     <w:rsid w:val="00753358"/>
     <w:rsid w:val="00753F5C"/>
     <w:rsid w:val="007547E9"/>
     <w:rsid w:val="00756FC6"/>
+    <w:rsid w:val="00762D25"/>
+    <w:rsid w:val="007654CD"/>
     <w:rsid w:val="00771DAB"/>
     <w:rsid w:val="00773904"/>
     <w:rsid w:val="00773E86"/>
+    <w:rsid w:val="0077567E"/>
     <w:rsid w:val="007954E7"/>
+    <w:rsid w:val="00795CCF"/>
     <w:rsid w:val="007974CB"/>
     <w:rsid w:val="007A01A6"/>
     <w:rsid w:val="007A1A55"/>
     <w:rsid w:val="007A7050"/>
+    <w:rsid w:val="007A7827"/>
     <w:rsid w:val="007A7BA6"/>
+    <w:rsid w:val="007B28ED"/>
+    <w:rsid w:val="007B688D"/>
     <w:rsid w:val="007B7B27"/>
+    <w:rsid w:val="007C12B8"/>
     <w:rsid w:val="007C1559"/>
     <w:rsid w:val="007C1CC7"/>
     <w:rsid w:val="007C2261"/>
     <w:rsid w:val="007C2274"/>
     <w:rsid w:val="007C25B1"/>
     <w:rsid w:val="007C41A1"/>
     <w:rsid w:val="007C650E"/>
     <w:rsid w:val="007D2A6A"/>
     <w:rsid w:val="007D2F42"/>
     <w:rsid w:val="007D37E6"/>
     <w:rsid w:val="007D43F9"/>
     <w:rsid w:val="007D5895"/>
     <w:rsid w:val="007D74BF"/>
     <w:rsid w:val="007D7641"/>
     <w:rsid w:val="007D7B27"/>
     <w:rsid w:val="007D7CFD"/>
+    <w:rsid w:val="007E4AC6"/>
     <w:rsid w:val="007E692C"/>
     <w:rsid w:val="007E7202"/>
     <w:rsid w:val="007F1E7E"/>
+    <w:rsid w:val="007F2F7E"/>
+    <w:rsid w:val="00800834"/>
+    <w:rsid w:val="00801931"/>
     <w:rsid w:val="00802245"/>
     <w:rsid w:val="008030D2"/>
     <w:rsid w:val="0080325E"/>
     <w:rsid w:val="008033AB"/>
+    <w:rsid w:val="008038A6"/>
     <w:rsid w:val="00803D9A"/>
+    <w:rsid w:val="00806D0F"/>
     <w:rsid w:val="00810B0C"/>
+    <w:rsid w:val="008142F1"/>
     <w:rsid w:val="0081497E"/>
+    <w:rsid w:val="00815535"/>
     <w:rsid w:val="00815959"/>
+    <w:rsid w:val="008214E1"/>
     <w:rsid w:val="0082572B"/>
     <w:rsid w:val="00830A9C"/>
     <w:rsid w:val="0083287C"/>
     <w:rsid w:val="008373E3"/>
     <w:rsid w:val="00841D41"/>
     <w:rsid w:val="00841E66"/>
+    <w:rsid w:val="008432A9"/>
     <w:rsid w:val="00843C19"/>
     <w:rsid w:val="00843F6A"/>
+    <w:rsid w:val="0085023A"/>
+    <w:rsid w:val="0085065E"/>
     <w:rsid w:val="00850C48"/>
     <w:rsid w:val="0085473B"/>
+    <w:rsid w:val="0085476E"/>
     <w:rsid w:val="00854B25"/>
     <w:rsid w:val="00855B6C"/>
     <w:rsid w:val="00855F01"/>
     <w:rsid w:val="00856AFE"/>
     <w:rsid w:val="00860EDE"/>
     <w:rsid w:val="008619F1"/>
+    <w:rsid w:val="0086218D"/>
     <w:rsid w:val="00863F2C"/>
+    <w:rsid w:val="00865DC8"/>
     <w:rsid w:val="008670D2"/>
     <w:rsid w:val="00870E25"/>
     <w:rsid w:val="00871D9A"/>
     <w:rsid w:val="008723AC"/>
     <w:rsid w:val="00873737"/>
+    <w:rsid w:val="008744C7"/>
     <w:rsid w:val="00874911"/>
     <w:rsid w:val="00874B9A"/>
     <w:rsid w:val="0087703B"/>
     <w:rsid w:val="00881DC7"/>
     <w:rsid w:val="00883E58"/>
+    <w:rsid w:val="00891669"/>
+    <w:rsid w:val="00896578"/>
     <w:rsid w:val="0089795C"/>
     <w:rsid w:val="008A1CA1"/>
     <w:rsid w:val="008A245D"/>
+    <w:rsid w:val="008A26A0"/>
     <w:rsid w:val="008A34E5"/>
     <w:rsid w:val="008A50DC"/>
+    <w:rsid w:val="008A51DB"/>
     <w:rsid w:val="008B4875"/>
     <w:rsid w:val="008B6282"/>
+    <w:rsid w:val="008C197B"/>
     <w:rsid w:val="008C3824"/>
+    <w:rsid w:val="008C473E"/>
     <w:rsid w:val="008C61E0"/>
     <w:rsid w:val="008C7E00"/>
     <w:rsid w:val="008D220E"/>
     <w:rsid w:val="008E0708"/>
     <w:rsid w:val="008E0AC5"/>
     <w:rsid w:val="008E180B"/>
+    <w:rsid w:val="008E1CFE"/>
     <w:rsid w:val="008E2A01"/>
     <w:rsid w:val="008E3865"/>
     <w:rsid w:val="008E7B2D"/>
     <w:rsid w:val="008E7C92"/>
     <w:rsid w:val="008F00DB"/>
+    <w:rsid w:val="008F2262"/>
+    <w:rsid w:val="008F22DC"/>
+    <w:rsid w:val="008F2B4F"/>
     <w:rsid w:val="008F5BF6"/>
     <w:rsid w:val="008F6999"/>
+    <w:rsid w:val="00903FC4"/>
+    <w:rsid w:val="009053CD"/>
+    <w:rsid w:val="009073DF"/>
     <w:rsid w:val="00910182"/>
     <w:rsid w:val="00910501"/>
+    <w:rsid w:val="009112A5"/>
     <w:rsid w:val="00912CCE"/>
     <w:rsid w:val="00914F5F"/>
     <w:rsid w:val="009157E1"/>
     <w:rsid w:val="00916BF9"/>
     <w:rsid w:val="00917865"/>
     <w:rsid w:val="009205FC"/>
     <w:rsid w:val="00923235"/>
     <w:rsid w:val="00923AB6"/>
     <w:rsid w:val="0092613A"/>
     <w:rsid w:val="0092640A"/>
     <w:rsid w:val="009269D5"/>
     <w:rsid w:val="00932D83"/>
     <w:rsid w:val="009342F9"/>
     <w:rsid w:val="009360CA"/>
     <w:rsid w:val="00936178"/>
     <w:rsid w:val="00937E0A"/>
+    <w:rsid w:val="009435FE"/>
     <w:rsid w:val="00944093"/>
+    <w:rsid w:val="009451A2"/>
+    <w:rsid w:val="00952FB4"/>
     <w:rsid w:val="00954781"/>
     <w:rsid w:val="009549AA"/>
+    <w:rsid w:val="00954EC0"/>
     <w:rsid w:val="009550BF"/>
     <w:rsid w:val="009567C3"/>
     <w:rsid w:val="00956B47"/>
     <w:rsid w:val="009600B0"/>
+    <w:rsid w:val="00963475"/>
     <w:rsid w:val="009701B3"/>
     <w:rsid w:val="0097029F"/>
     <w:rsid w:val="009724E7"/>
     <w:rsid w:val="00973317"/>
+    <w:rsid w:val="00974EFA"/>
     <w:rsid w:val="00980E29"/>
     <w:rsid w:val="00981BA6"/>
     <w:rsid w:val="00982E5B"/>
     <w:rsid w:val="00984FB0"/>
     <w:rsid w:val="00987606"/>
     <w:rsid w:val="0099000B"/>
     <w:rsid w:val="009907C9"/>
     <w:rsid w:val="00992B1E"/>
     <w:rsid w:val="009972A2"/>
+    <w:rsid w:val="009A0C4E"/>
+    <w:rsid w:val="009A2713"/>
+    <w:rsid w:val="009A5CA2"/>
     <w:rsid w:val="009A6D38"/>
     <w:rsid w:val="009A7071"/>
     <w:rsid w:val="009B007A"/>
     <w:rsid w:val="009B1304"/>
+    <w:rsid w:val="009B1933"/>
     <w:rsid w:val="009B7863"/>
     <w:rsid w:val="009C006B"/>
     <w:rsid w:val="009C19B9"/>
     <w:rsid w:val="009C1FAF"/>
     <w:rsid w:val="009C45A6"/>
+    <w:rsid w:val="009C4A29"/>
+    <w:rsid w:val="009C4C65"/>
+    <w:rsid w:val="009C4CCF"/>
     <w:rsid w:val="009C58A4"/>
     <w:rsid w:val="009C68AF"/>
-    <w:rsid w:val="009D0331"/>
+    <w:rsid w:val="009C729B"/>
     <w:rsid w:val="009D3103"/>
     <w:rsid w:val="009D333E"/>
     <w:rsid w:val="009D5F84"/>
+    <w:rsid w:val="009D6FA5"/>
+    <w:rsid w:val="009D76FC"/>
     <w:rsid w:val="009E0168"/>
     <w:rsid w:val="009E213F"/>
     <w:rsid w:val="009E301F"/>
+    <w:rsid w:val="009E43C9"/>
     <w:rsid w:val="009E6171"/>
     <w:rsid w:val="009F0DE7"/>
     <w:rsid w:val="009F1163"/>
     <w:rsid w:val="009F345F"/>
     <w:rsid w:val="009F6F70"/>
+    <w:rsid w:val="00A01E1C"/>
     <w:rsid w:val="00A11DF0"/>
     <w:rsid w:val="00A12924"/>
     <w:rsid w:val="00A1607E"/>
+    <w:rsid w:val="00A16BAA"/>
     <w:rsid w:val="00A16C16"/>
     <w:rsid w:val="00A21A03"/>
     <w:rsid w:val="00A24FFA"/>
+    <w:rsid w:val="00A26CBE"/>
     <w:rsid w:val="00A3186B"/>
     <w:rsid w:val="00A36D7B"/>
     <w:rsid w:val="00A37DAC"/>
     <w:rsid w:val="00A44EC6"/>
+    <w:rsid w:val="00A4691E"/>
     <w:rsid w:val="00A54348"/>
     <w:rsid w:val="00A60EB7"/>
     <w:rsid w:val="00A613D8"/>
     <w:rsid w:val="00A61871"/>
     <w:rsid w:val="00A6322E"/>
     <w:rsid w:val="00A65769"/>
     <w:rsid w:val="00A70A9E"/>
     <w:rsid w:val="00A71713"/>
+    <w:rsid w:val="00A73978"/>
     <w:rsid w:val="00A77087"/>
     <w:rsid w:val="00A7749E"/>
     <w:rsid w:val="00A778A0"/>
     <w:rsid w:val="00A80B7E"/>
+    <w:rsid w:val="00A83074"/>
+    <w:rsid w:val="00A866FB"/>
     <w:rsid w:val="00A909F3"/>
     <w:rsid w:val="00A90FA4"/>
     <w:rsid w:val="00A92507"/>
     <w:rsid w:val="00A96B68"/>
     <w:rsid w:val="00AA003E"/>
     <w:rsid w:val="00AA4BEF"/>
     <w:rsid w:val="00AA4D76"/>
     <w:rsid w:val="00AA7067"/>
     <w:rsid w:val="00AB00D6"/>
     <w:rsid w:val="00AB382E"/>
     <w:rsid w:val="00AB4D68"/>
+    <w:rsid w:val="00AB642D"/>
+    <w:rsid w:val="00AB70EC"/>
     <w:rsid w:val="00AC0E8D"/>
     <w:rsid w:val="00AC2774"/>
     <w:rsid w:val="00AD3185"/>
     <w:rsid w:val="00AD5CC5"/>
     <w:rsid w:val="00AD6BD0"/>
     <w:rsid w:val="00AE54B1"/>
     <w:rsid w:val="00AE7969"/>
     <w:rsid w:val="00AF0548"/>
     <w:rsid w:val="00AF39AE"/>
     <w:rsid w:val="00AF4043"/>
     <w:rsid w:val="00AF534B"/>
     <w:rsid w:val="00AF6BA4"/>
     <w:rsid w:val="00B00E5B"/>
     <w:rsid w:val="00B01D85"/>
     <w:rsid w:val="00B06BB1"/>
     <w:rsid w:val="00B105F5"/>
     <w:rsid w:val="00B1119F"/>
     <w:rsid w:val="00B131BE"/>
+    <w:rsid w:val="00B136DF"/>
     <w:rsid w:val="00B16452"/>
     <w:rsid w:val="00B2002F"/>
     <w:rsid w:val="00B20D9E"/>
+    <w:rsid w:val="00B2356A"/>
     <w:rsid w:val="00B26D81"/>
+    <w:rsid w:val="00B33830"/>
     <w:rsid w:val="00B340CA"/>
+    <w:rsid w:val="00B342B3"/>
     <w:rsid w:val="00B37EBF"/>
+    <w:rsid w:val="00B406A4"/>
     <w:rsid w:val="00B428FC"/>
     <w:rsid w:val="00B42F02"/>
     <w:rsid w:val="00B47E32"/>
     <w:rsid w:val="00B506D3"/>
+    <w:rsid w:val="00B51E2A"/>
+    <w:rsid w:val="00B539AF"/>
     <w:rsid w:val="00B556AB"/>
+    <w:rsid w:val="00B605AD"/>
     <w:rsid w:val="00B6078A"/>
     <w:rsid w:val="00B61127"/>
     <w:rsid w:val="00B61D34"/>
     <w:rsid w:val="00B6381C"/>
     <w:rsid w:val="00B6473D"/>
+    <w:rsid w:val="00B670E8"/>
     <w:rsid w:val="00B673D6"/>
     <w:rsid w:val="00B74229"/>
     <w:rsid w:val="00B75364"/>
+    <w:rsid w:val="00B766C7"/>
     <w:rsid w:val="00B81978"/>
     <w:rsid w:val="00B82B88"/>
     <w:rsid w:val="00B879AC"/>
     <w:rsid w:val="00B90159"/>
+    <w:rsid w:val="00B91339"/>
     <w:rsid w:val="00B91370"/>
     <w:rsid w:val="00B92342"/>
     <w:rsid w:val="00B9288D"/>
     <w:rsid w:val="00B94658"/>
     <w:rsid w:val="00B97F20"/>
     <w:rsid w:val="00BA2C67"/>
     <w:rsid w:val="00BA3AA2"/>
+    <w:rsid w:val="00BA58C5"/>
     <w:rsid w:val="00BA7F64"/>
     <w:rsid w:val="00BB0189"/>
+    <w:rsid w:val="00BB06D3"/>
     <w:rsid w:val="00BB104A"/>
     <w:rsid w:val="00BB254E"/>
     <w:rsid w:val="00BB2F51"/>
     <w:rsid w:val="00BB2FFE"/>
     <w:rsid w:val="00BB6BA1"/>
     <w:rsid w:val="00BB6E42"/>
+    <w:rsid w:val="00BB6EE1"/>
     <w:rsid w:val="00BC1CF2"/>
     <w:rsid w:val="00BC297A"/>
     <w:rsid w:val="00BC5769"/>
     <w:rsid w:val="00BC5A29"/>
     <w:rsid w:val="00BC79E5"/>
+    <w:rsid w:val="00BD22B3"/>
     <w:rsid w:val="00BD2DBE"/>
+    <w:rsid w:val="00BD2E67"/>
+    <w:rsid w:val="00BD3A14"/>
     <w:rsid w:val="00BD426F"/>
     <w:rsid w:val="00BD4A8B"/>
     <w:rsid w:val="00BD55C2"/>
     <w:rsid w:val="00BD583F"/>
+    <w:rsid w:val="00BE1153"/>
     <w:rsid w:val="00BE2A94"/>
     <w:rsid w:val="00BE37E3"/>
     <w:rsid w:val="00BE60E0"/>
     <w:rsid w:val="00BE76A1"/>
     <w:rsid w:val="00BF2879"/>
     <w:rsid w:val="00BF32FB"/>
+    <w:rsid w:val="00BF5A35"/>
+    <w:rsid w:val="00BF663B"/>
     <w:rsid w:val="00BF6A26"/>
     <w:rsid w:val="00BF6DCD"/>
     <w:rsid w:val="00BF7292"/>
     <w:rsid w:val="00C03579"/>
     <w:rsid w:val="00C04585"/>
     <w:rsid w:val="00C1070E"/>
+    <w:rsid w:val="00C13EEC"/>
+    <w:rsid w:val="00C1486C"/>
     <w:rsid w:val="00C23F2C"/>
     <w:rsid w:val="00C25D3F"/>
     <w:rsid w:val="00C31643"/>
     <w:rsid w:val="00C344C3"/>
+    <w:rsid w:val="00C34E4E"/>
+    <w:rsid w:val="00C359A7"/>
     <w:rsid w:val="00C36CF8"/>
     <w:rsid w:val="00C36F92"/>
     <w:rsid w:val="00C41D39"/>
     <w:rsid w:val="00C470F7"/>
     <w:rsid w:val="00C51904"/>
+    <w:rsid w:val="00C56495"/>
+    <w:rsid w:val="00C600F6"/>
+    <w:rsid w:val="00C623A5"/>
+    <w:rsid w:val="00C63698"/>
     <w:rsid w:val="00C651E0"/>
     <w:rsid w:val="00C70360"/>
+    <w:rsid w:val="00C70EE3"/>
     <w:rsid w:val="00C74D1B"/>
     <w:rsid w:val="00C75987"/>
+    <w:rsid w:val="00C76065"/>
     <w:rsid w:val="00C80018"/>
     <w:rsid w:val="00C80AB6"/>
     <w:rsid w:val="00C80D5F"/>
     <w:rsid w:val="00C817BF"/>
     <w:rsid w:val="00C82BBD"/>
     <w:rsid w:val="00C82CC0"/>
     <w:rsid w:val="00C849F4"/>
+    <w:rsid w:val="00C86573"/>
     <w:rsid w:val="00C86FA8"/>
     <w:rsid w:val="00C870D7"/>
     <w:rsid w:val="00C87E02"/>
     <w:rsid w:val="00C924C6"/>
     <w:rsid w:val="00C939B7"/>
+    <w:rsid w:val="00C93DF3"/>
     <w:rsid w:val="00C94105"/>
+    <w:rsid w:val="00C94D3B"/>
     <w:rsid w:val="00C96946"/>
     <w:rsid w:val="00C96F1D"/>
     <w:rsid w:val="00CA15C9"/>
     <w:rsid w:val="00CA2004"/>
     <w:rsid w:val="00CA7EE3"/>
     <w:rsid w:val="00CB0881"/>
     <w:rsid w:val="00CB3191"/>
     <w:rsid w:val="00CB4038"/>
     <w:rsid w:val="00CB6A0D"/>
     <w:rsid w:val="00CC19D3"/>
     <w:rsid w:val="00CC5309"/>
     <w:rsid w:val="00CD0061"/>
+    <w:rsid w:val="00CD13F8"/>
+    <w:rsid w:val="00CD1A28"/>
     <w:rsid w:val="00CD2819"/>
     <w:rsid w:val="00CD4D6D"/>
     <w:rsid w:val="00CE0C24"/>
+    <w:rsid w:val="00CE2AEC"/>
     <w:rsid w:val="00CE33BC"/>
     <w:rsid w:val="00CE49DD"/>
     <w:rsid w:val="00CE5570"/>
+    <w:rsid w:val="00CE55B0"/>
+    <w:rsid w:val="00CE6A12"/>
     <w:rsid w:val="00CF3566"/>
     <w:rsid w:val="00CF48FA"/>
+    <w:rsid w:val="00CF4DFD"/>
     <w:rsid w:val="00CF5B17"/>
     <w:rsid w:val="00D03E5B"/>
+    <w:rsid w:val="00D03FA0"/>
     <w:rsid w:val="00D062FE"/>
+    <w:rsid w:val="00D07A18"/>
     <w:rsid w:val="00D1127D"/>
     <w:rsid w:val="00D115E0"/>
     <w:rsid w:val="00D11B50"/>
     <w:rsid w:val="00D11FD9"/>
+    <w:rsid w:val="00D17FC4"/>
     <w:rsid w:val="00D20C01"/>
     <w:rsid w:val="00D21C1F"/>
     <w:rsid w:val="00D23380"/>
     <w:rsid w:val="00D252AE"/>
     <w:rsid w:val="00D25FE0"/>
     <w:rsid w:val="00D343F3"/>
     <w:rsid w:val="00D3632D"/>
     <w:rsid w:val="00D3642E"/>
+    <w:rsid w:val="00D432A1"/>
     <w:rsid w:val="00D445A6"/>
     <w:rsid w:val="00D473A9"/>
+    <w:rsid w:val="00D50F72"/>
+    <w:rsid w:val="00D510A7"/>
     <w:rsid w:val="00D51410"/>
     <w:rsid w:val="00D51AED"/>
+    <w:rsid w:val="00D5275B"/>
     <w:rsid w:val="00D540F8"/>
     <w:rsid w:val="00D61DA8"/>
     <w:rsid w:val="00D673BE"/>
+    <w:rsid w:val="00D7117C"/>
     <w:rsid w:val="00D723C5"/>
+    <w:rsid w:val="00D746A9"/>
     <w:rsid w:val="00D75C8C"/>
     <w:rsid w:val="00D7641C"/>
     <w:rsid w:val="00D76577"/>
+    <w:rsid w:val="00D809FD"/>
     <w:rsid w:val="00D80F1F"/>
+    <w:rsid w:val="00D82904"/>
     <w:rsid w:val="00D83F30"/>
+    <w:rsid w:val="00D848F3"/>
+    <w:rsid w:val="00D87516"/>
     <w:rsid w:val="00D91A90"/>
     <w:rsid w:val="00D92376"/>
+    <w:rsid w:val="00D9416A"/>
     <w:rsid w:val="00D97EE5"/>
     <w:rsid w:val="00DA19DA"/>
     <w:rsid w:val="00DA546A"/>
     <w:rsid w:val="00DB1430"/>
     <w:rsid w:val="00DB259B"/>
     <w:rsid w:val="00DB2854"/>
     <w:rsid w:val="00DB79E8"/>
+    <w:rsid w:val="00DC04D0"/>
+    <w:rsid w:val="00DC0D5E"/>
+    <w:rsid w:val="00DC37B1"/>
     <w:rsid w:val="00DC4460"/>
     <w:rsid w:val="00DC6361"/>
+    <w:rsid w:val="00DD0210"/>
+    <w:rsid w:val="00DD0931"/>
+    <w:rsid w:val="00DD1E9F"/>
     <w:rsid w:val="00DD21C9"/>
+    <w:rsid w:val="00DD2B56"/>
+    <w:rsid w:val="00DD2E48"/>
     <w:rsid w:val="00DD4C40"/>
     <w:rsid w:val="00DD5C53"/>
+    <w:rsid w:val="00DD6F1E"/>
+    <w:rsid w:val="00DD72C9"/>
     <w:rsid w:val="00DE1D2D"/>
+    <w:rsid w:val="00DE312A"/>
+    <w:rsid w:val="00DE402B"/>
+    <w:rsid w:val="00DE75C2"/>
+    <w:rsid w:val="00DE7BCD"/>
     <w:rsid w:val="00DF10AA"/>
     <w:rsid w:val="00DF14CC"/>
     <w:rsid w:val="00DF410E"/>
+    <w:rsid w:val="00DF796C"/>
     <w:rsid w:val="00E01C0F"/>
     <w:rsid w:val="00E0481C"/>
     <w:rsid w:val="00E0511F"/>
+    <w:rsid w:val="00E079E5"/>
+    <w:rsid w:val="00E07E44"/>
     <w:rsid w:val="00E200FC"/>
     <w:rsid w:val="00E21070"/>
+    <w:rsid w:val="00E215F6"/>
     <w:rsid w:val="00E22F62"/>
+    <w:rsid w:val="00E248DD"/>
     <w:rsid w:val="00E27094"/>
+    <w:rsid w:val="00E30DE4"/>
     <w:rsid w:val="00E32C92"/>
     <w:rsid w:val="00E35B0F"/>
+    <w:rsid w:val="00E46404"/>
     <w:rsid w:val="00E51FE8"/>
     <w:rsid w:val="00E53D12"/>
+    <w:rsid w:val="00E610FD"/>
     <w:rsid w:val="00E618E0"/>
     <w:rsid w:val="00E641BB"/>
+    <w:rsid w:val="00E65DEF"/>
+    <w:rsid w:val="00E67187"/>
+    <w:rsid w:val="00E70EAE"/>
     <w:rsid w:val="00E731EB"/>
+    <w:rsid w:val="00E75A63"/>
     <w:rsid w:val="00E82EBF"/>
+    <w:rsid w:val="00E913BC"/>
     <w:rsid w:val="00E921EC"/>
     <w:rsid w:val="00E9375B"/>
     <w:rsid w:val="00E94D09"/>
+    <w:rsid w:val="00E956B9"/>
     <w:rsid w:val="00EA0525"/>
     <w:rsid w:val="00EA09B5"/>
     <w:rsid w:val="00EA0A15"/>
     <w:rsid w:val="00EA2485"/>
+    <w:rsid w:val="00EA360E"/>
+    <w:rsid w:val="00EA47D6"/>
+    <w:rsid w:val="00EA5B96"/>
     <w:rsid w:val="00EA5CF5"/>
     <w:rsid w:val="00EA5DDD"/>
     <w:rsid w:val="00EA6C78"/>
     <w:rsid w:val="00EB0D99"/>
     <w:rsid w:val="00EB1BB1"/>
     <w:rsid w:val="00EB2D14"/>
+    <w:rsid w:val="00EB5605"/>
     <w:rsid w:val="00EC3D83"/>
     <w:rsid w:val="00EC4F8F"/>
     <w:rsid w:val="00EC54D5"/>
     <w:rsid w:val="00EC5805"/>
     <w:rsid w:val="00EC6A5B"/>
     <w:rsid w:val="00ED07BB"/>
+    <w:rsid w:val="00ED0D42"/>
     <w:rsid w:val="00ED1E1D"/>
     <w:rsid w:val="00ED206F"/>
     <w:rsid w:val="00ED57A2"/>
     <w:rsid w:val="00ED7222"/>
+    <w:rsid w:val="00EE06D3"/>
     <w:rsid w:val="00EE255A"/>
     <w:rsid w:val="00EE63F7"/>
+    <w:rsid w:val="00EE78C6"/>
     <w:rsid w:val="00EF009B"/>
     <w:rsid w:val="00EF10DB"/>
+    <w:rsid w:val="00EF2034"/>
+    <w:rsid w:val="00EF3244"/>
     <w:rsid w:val="00EF5997"/>
     <w:rsid w:val="00EF5C0A"/>
+    <w:rsid w:val="00EF5FD6"/>
     <w:rsid w:val="00EF60AA"/>
     <w:rsid w:val="00F01316"/>
     <w:rsid w:val="00F03BDF"/>
+    <w:rsid w:val="00F03DD5"/>
+    <w:rsid w:val="00F04C20"/>
     <w:rsid w:val="00F064CC"/>
     <w:rsid w:val="00F06830"/>
     <w:rsid w:val="00F11202"/>
     <w:rsid w:val="00F1243E"/>
+    <w:rsid w:val="00F125DF"/>
     <w:rsid w:val="00F17BBD"/>
     <w:rsid w:val="00F23121"/>
     <w:rsid w:val="00F31751"/>
     <w:rsid w:val="00F31A89"/>
     <w:rsid w:val="00F36BF9"/>
     <w:rsid w:val="00F3748D"/>
     <w:rsid w:val="00F409A5"/>
     <w:rsid w:val="00F4135B"/>
     <w:rsid w:val="00F44DC4"/>
     <w:rsid w:val="00F46876"/>
     <w:rsid w:val="00F55442"/>
+    <w:rsid w:val="00F66E3B"/>
     <w:rsid w:val="00F70E59"/>
     <w:rsid w:val="00F72101"/>
     <w:rsid w:val="00F7346C"/>
     <w:rsid w:val="00F755E6"/>
     <w:rsid w:val="00F770AD"/>
+    <w:rsid w:val="00F777B9"/>
+    <w:rsid w:val="00F808EF"/>
     <w:rsid w:val="00F837D4"/>
     <w:rsid w:val="00F844C5"/>
     <w:rsid w:val="00F85903"/>
     <w:rsid w:val="00F87DC4"/>
     <w:rsid w:val="00F92F71"/>
     <w:rsid w:val="00F96FF1"/>
     <w:rsid w:val="00FA31BD"/>
     <w:rsid w:val="00FA32B7"/>
+    <w:rsid w:val="00FA33AD"/>
     <w:rsid w:val="00FA615E"/>
     <w:rsid w:val="00FA6D42"/>
     <w:rsid w:val="00FA721B"/>
+    <w:rsid w:val="00FB168F"/>
     <w:rsid w:val="00FB2F7F"/>
     <w:rsid w:val="00FB4001"/>
     <w:rsid w:val="00FB47AC"/>
-    <w:rsid w:val="00FC00D4"/>
+    <w:rsid w:val="00FC1F16"/>
     <w:rsid w:val="00FC234D"/>
     <w:rsid w:val="00FC2964"/>
     <w:rsid w:val="00FC433D"/>
     <w:rsid w:val="00FC46BE"/>
     <w:rsid w:val="00FC5227"/>
     <w:rsid w:val="00FC64AD"/>
-    <w:rsid w:val="00FC6B22"/>
     <w:rsid w:val="00FD41E1"/>
     <w:rsid w:val="00FD5C07"/>
     <w:rsid w:val="00FD6DDA"/>
+    <w:rsid w:val="00FD7C13"/>
     <w:rsid w:val="00FE124F"/>
+    <w:rsid w:val="00FE4065"/>
     <w:rsid w:val="00FE4445"/>
+    <w:rsid w:val="00FE59BE"/>
     <w:rsid w:val="00FE6E0C"/>
     <w:rsid w:val="00FF0AD8"/>
     <w:rsid w:val="00FF0F71"/>
     <w:rsid w:val="00FF23F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="38BD71E1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{685F1EE0-7657-4C9F-8955-AD50790D6198}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -29014,55 +32541,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002802C5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek4Znak"/>
     <w:qFormat/>
     <w:rsid w:val="005E7FE3"/>
     <w:pPr>
       <w:keepNext/>
@@ -29429,87 +32951,115 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF3566"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B0F08"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka2">
-    <w:name w:val="Nierozpoznana wzmianka2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001321DA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001321DA"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styltabeli2">
+    <w:name w:val="Styl tabeli 2"/>
+    <w:rsid w:val="002577C7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:bdr w:val="nil"/>
+      <w:lang w:eastAsia="pl-PL"/>
+      <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+        <w14:noFill/>
+        <w14:prstDash w14:val="solid"/>
+        <w14:bevel/>
+      </w14:textOutline>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zS63q5YnjOA" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pl.climate-data.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapy.geoportal.gov.pl/imapnext/imap/index.html?moduleId=modulZK&amp;mapview=51.978352%2C19.400858%2C4000000s" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cOaRF5s0ME0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -29733,71 +33283,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>19788</Characters>
+  <Pages>17</Pages>
+  <Words>3469</Words>
+  <Characters>20817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>164</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>173</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23040</CharactersWithSpaces>
+  <CharactersWithSpaces>24238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aleksandra Golecka-Mazur</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>