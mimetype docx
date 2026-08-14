--- v0 (2026-05-16)
+++ v1 (2026-08-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="41CA6E70" w14:textId="1C7E27D8" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="003927AA" w:rsidP="00386C45">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F5529">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">PRZYKŁADOWY </w:t>
       </w:r>
       <w:r w:rsidR="00386C45" w:rsidRPr="004F5529">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ROZKŁAD MATERIAŁU: </w:t>
       </w:r>
       <w:r w:rsidR="00386C45" w:rsidRPr="004F5529">
@@ -909,223 +909,231 @@
             <w:r w:rsidR="00682E8C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zasady pracy i oceniania na lekcjach geografii w klasie </w:t>
             </w:r>
             <w:r w:rsidR="00076D7A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="14449635" w14:textId="66BC41C8" w:rsidR="00386C45" w:rsidRPr="004F5529" w:rsidRDefault="006908C0" w:rsidP="0009327A">
+          <w:p w14:paraId="14449635" w14:textId="7227EEEF" w:rsidR="00386C45" w:rsidRPr="004F5529" w:rsidRDefault="006C5395" w:rsidP="006C5395">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powtórzenie najważniejszych wiadomości z klasy </w:t>
-[...7 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve">przypomina sobie kluczową wiedzę i umiejętności z klasy 5 i 6 (siatka geograficzna, siatka kartograficzna, współrzędne geograficzne, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>klimatogramy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="477" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="26432787" w14:textId="581BDDF9" w:rsidR="005E7FE3" w:rsidRPr="004F5529" w:rsidRDefault="005E7FE3" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-63" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F27015B" w14:textId="4F06E63C" w:rsidR="006908C0" w:rsidRPr="00BF6DCD" w:rsidRDefault="006908C0" w:rsidP="006908C0">
+          <w:p w14:paraId="0B774582" w14:textId="4D4982A3" w:rsidR="0060279B" w:rsidRPr="0060279B" w:rsidRDefault="0060279B" w:rsidP="0060279B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="186" w:right="57" w:hanging="186"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>podręcznik s</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6DCD" w:rsidRPr="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AEE7F4E" w14:textId="77777777" w:rsidR="00A909F3" w:rsidRPr="00A909F3" w:rsidRDefault="0060279B" w:rsidP="00A909F3">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zeszyt ćwiczeń, s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD40E4E" w14:textId="412251DC" w:rsidR="004574F5" w:rsidRPr="00A909F3" w:rsidRDefault="00A909F3" w:rsidP="00A909F3">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="186" w:right="57" w:hanging="186"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">gra lub quiz przypominający najważniejsze zagadnienia z klasy </w:t>
-[...86 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> gra lub quiz przypominający najważniejsze zagadnienia z klasy 6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A6DF0" w:rsidRPr="004F5529" w14:paraId="4C3CB698" w14:textId="77777777" w:rsidTr="00802245">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34F59408" w14:textId="4601909B" w:rsidR="005A6DF0" w:rsidRPr="006D521D" w:rsidRDefault="00FB47AC" w:rsidP="00802245">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0099CC"/>
               </w:rPr>
             </w:pPr>
@@ -1411,80 +1419,85 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>odczytuje z mapy i podaje skrajne punkty Polski i Europy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F90E806" w14:textId="1DFEA72B" w:rsidR="00BF6DCD" w:rsidRPr="000D70F3" w:rsidRDefault="00BF6DCD" w:rsidP="00076D7A">
+          <w:p w14:paraId="2F90E806" w14:textId="1DFEA72B" w:rsidR="00BF6DCD" w:rsidRPr="00066965" w:rsidRDefault="00BF6DCD" w:rsidP="00076D7A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066965">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oblicza rozciągłość południkową i równoleżnikową Polski</w:t>
             </w:r>
-            <w:r w:rsidR="008A50DC">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="008A50DC" w:rsidRPr="00066965">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> i Europy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="477" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="09B41EC2" w14:textId="77777777" w:rsidR="003E1033" w:rsidRDefault="00327852" w:rsidP="002C2BF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1524,204 +1537,222 @@
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IX.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6425A443" w14:textId="77777777" w:rsidR="00EA6C78" w:rsidRPr="004455F3" w:rsidRDefault="004455F3" w:rsidP="00A24FFA">
+          <w:p w14:paraId="39D172EE" w14:textId="6F949766" w:rsidR="00A24FFA" w:rsidRPr="00C1070E" w:rsidRDefault="00A24FFA" w:rsidP="00A24FFA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1070E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podręcznik, s. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3332EE3A" w14:textId="3E844F58" w:rsidR="00A24FFA" w:rsidRPr="00C1070E" w:rsidRDefault="00A24FFA" w:rsidP="00A24FFA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1070E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zeszyt ćwiczeń, s.</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6-7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1070E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20DBEA8D" w14:textId="77777777" w:rsidR="00A909F3" w:rsidRPr="004455F3" w:rsidRDefault="00A909F3" w:rsidP="00A909F3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mapa ścienna Polski i Europy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="131B8418" w14:textId="1500C36C" w:rsidR="004455F3" w:rsidRPr="00EC5805" w:rsidRDefault="004455F3" w:rsidP="00A24FFA">
+          <w:p w14:paraId="2FC1E16A" w14:textId="77777777" w:rsidR="00A909F3" w:rsidRPr="00EC5805" w:rsidRDefault="00A909F3" w:rsidP="00A909F3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>atlas geograficzny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A572380" w14:textId="603270CE" w:rsidR="00EC5805" w:rsidRPr="00A24FFA" w:rsidRDefault="00EC5805" w:rsidP="00A24FFA">
+          <w:p w14:paraId="3BF17035" w14:textId="77777777" w:rsidR="00A909F3" w:rsidRPr="00A24FFA" w:rsidRDefault="00A909F3" w:rsidP="00A909F3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>globus</w:t>
-            </w:r>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="023802D6" w14:textId="77777777" w:rsidR="00A24FFA" w:rsidRPr="00BF6DCD" w:rsidRDefault="00A24FFA" w:rsidP="00A24FFA">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360" w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="645F0719" w14:textId="450CD4D1" w:rsidR="004455F3" w:rsidRPr="004455F3" w:rsidRDefault="004455F3" w:rsidP="004455F3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
@@ -1968,75 +1999,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r w:rsidR="00A24FFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17-22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3286DFA0" w14:textId="609831B6" w:rsidR="00BC1CF2" w:rsidRPr="00C1070E" w:rsidRDefault="00BC1CF2" w:rsidP="000A5156">
+          <w:p w14:paraId="3286DFA0" w14:textId="74E4BE9A" w:rsidR="00BC1CF2" w:rsidRPr="00C1070E" w:rsidRDefault="00BC1CF2" w:rsidP="000A5156">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8-9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CA5290A" w14:textId="77777777" w:rsidR="000A5156" w:rsidRPr="004455F3" w:rsidRDefault="000A5156" w:rsidP="000A5156">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2057,87 +2097,125 @@
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>atlas geograficzny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29C43854" w14:textId="13E257C4" w:rsidR="000A5156" w:rsidRPr="000A5156" w:rsidRDefault="00EC5805" w:rsidP="000A5156">
+          <w:p w14:paraId="29C43854" w14:textId="2272532D" w:rsidR="000A5156" w:rsidRPr="000A5156" w:rsidRDefault="00EC5805" w:rsidP="00A909F3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>interaktywne mapy online</w:t>
             </w:r>
             <w:r w:rsidR="000A5156">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Google Earth</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">np. </w:t>
+            </w:r>
+            <w:r w:rsidR="000A5156">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Google </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A909F3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Maps</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A909F3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Google Earth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B6CA6" w:rsidRPr="004F5529" w14:paraId="4933EB58" w14:textId="77777777" w:rsidTr="00136585">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7B87FB7E" w14:textId="01019DC7" w:rsidR="00145C59" w:rsidRDefault="00372938" w:rsidP="00802245">
             <w:pPr>
               <w:pStyle w:val="Nagwek4"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -2360,75 +2438,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F0073">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r w:rsidR="006F0073" w:rsidRPr="006F0073">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23-27</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="471E509B" w14:textId="77777777" w:rsidR="00D673BE" w:rsidRPr="006F0073" w:rsidRDefault="00D673BE" w:rsidP="00D673BE">
+          <w:p w14:paraId="471E509B" w14:textId="06711FC5" w:rsidR="00D673BE" w:rsidRPr="006F0073" w:rsidRDefault="00D673BE" w:rsidP="00D673BE">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F0073">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10-11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71072C76" w14:textId="1C1B938D" w:rsidR="00D673BE" w:rsidRPr="006F0073" w:rsidRDefault="00F064CC" w:rsidP="00F06830">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="186" w:right="57" w:hanging="186"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F0073">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2693,141 +2780,91 @@
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-63" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IX.1-IX.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60744E1F" w14:textId="06CBE1A1" w:rsidR="009701B3" w:rsidRPr="00F23121" w:rsidRDefault="009701B3" w:rsidP="00802245">
+          <w:p w14:paraId="7EB6F6D2" w14:textId="1E05911E" w:rsidR="00386C45" w:rsidRPr="0060279B" w:rsidRDefault="009701B3" w:rsidP="0060279B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="186" w:right="57" w:hanging="186"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23121">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r w:rsidR="00285D84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28-31</w:t>
             </w:r>
-          </w:p>
-[...48 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7FE3" w:rsidRPr="004F5529" w14:paraId="33CDA0A5" w14:textId="77777777" w:rsidTr="006D521D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45DFBFCB" w14:textId="1C0C1A6F" w:rsidR="005E7FE3" w:rsidRPr="006D521D" w:rsidRDefault="009701B3" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="993366"/>
               </w:rPr>
             </w:pPr>
@@ -3011,136 +3048,145 @@
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wskazuje najniżej i najwyżej położony punkt w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24270E87" w14:textId="137799E1" w:rsidR="006F6575" w:rsidRPr="00BD426F" w:rsidRDefault="00E200FC" w:rsidP="00BD426F">
+          <w:p w14:paraId="24270E87" w14:textId="613A0DA2" w:rsidR="006F6575" w:rsidRPr="00BD426F" w:rsidRDefault="00855F01" w:rsidP="00BD426F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>IX.5</w:t>
+              <w:t>II.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1DBC49AD" w14:textId="42753399" w:rsidR="00841E66" w:rsidRPr="00C1070E" w:rsidRDefault="00841E66" w:rsidP="00841E66">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36-38</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B6330C9" w14:textId="77777777" w:rsidR="00841E66" w:rsidRDefault="00841E66" w:rsidP="00841E66">
+          <w:p w14:paraId="5B6330C9" w14:textId="569CF028" w:rsidR="00841E66" w:rsidRDefault="00841E66" w:rsidP="00841E66">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12-13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="287859C5" w14:textId="60779D92" w:rsidR="00841E66" w:rsidRPr="004455F3" w:rsidRDefault="00841E66" w:rsidP="00841E66">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3259,311 +3305,336 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="728FE209" w14:textId="4673F882" w:rsidR="005479A5" w:rsidRPr="0081497E" w:rsidRDefault="008C3824" w:rsidP="00682E62">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0081497E">
+            <w:r w:rsidRPr="00F36BF9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="0069467B" w:rsidRPr="00F36BF9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zieje geologiczne </w:t>
+            </w:r>
+            <w:r w:rsidR="0069467B" w:rsidRPr="0081497E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>d</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0069467B" w:rsidRPr="0081497E">
+              <w:t xml:space="preserve">świata </w:t>
+            </w:r>
+            <w:r w:rsidR="0069467B" w:rsidRPr="00F36BF9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>zieje geologiczne świata i Polski</w:t>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="0069467B" w:rsidRPr="00F36BF9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41E62652" w14:textId="017452B9" w:rsidR="005479A5" w:rsidRPr="0081497E" w:rsidRDefault="0069467B" w:rsidP="00682E62">
+          <w:p w14:paraId="41E62652" w14:textId="7F140DB4" w:rsidR="005479A5" w:rsidRPr="0081497E" w:rsidRDefault="00F36BF9" w:rsidP="00682E62">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0081497E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omawia podział </w:t>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="0069467B" w:rsidRPr="0081497E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mawia podział </w:t>
             </w:r>
             <w:r w:rsidR="005912AE" w:rsidRPr="0081497E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>dziejów</w:t>
             </w:r>
-            <w:r w:rsidRPr="0081497E">
+            <w:r w:rsidR="0069467B" w:rsidRPr="0081497E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> geologiczn</w:t>
             </w:r>
             <w:r w:rsidR="005912AE" w:rsidRPr="0081497E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ych </w:t>
             </w:r>
-            <w:r w:rsidRPr="0081497E">
+            <w:r w:rsidR="0069467B" w:rsidRPr="0081497E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ziemi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38BE60DD" w14:textId="77777777" w:rsidR="0069467B" w:rsidRPr="007D7B27" w:rsidRDefault="0069467B" w:rsidP="00682E62">
+          <w:p w14:paraId="38BE60DD" w14:textId="2D5575CB" w:rsidR="0069467B" w:rsidRPr="007D7B27" w:rsidRDefault="00F36BF9" w:rsidP="00682E62">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D7B27">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Wskazuje wydarzenia, jakie miały miejsce na terenie Polski na przestrzeni dziejów</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1068FC2C" w14:textId="77777777" w:rsidR="00EF5C0A" w:rsidRDefault="0099000B" w:rsidP="00EF5C0A">
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="0069467B" w:rsidRPr="007D7B27">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>skazuje wydarzenia, jakie miały miejsce na terenie Polski na przestrzeni dziejów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14DF5D99" w14:textId="23A1C756" w:rsidR="0099000B" w:rsidRPr="00EF5C0A" w:rsidRDefault="0099000B" w:rsidP="00EF5C0A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005912AE">
+            <w:r w:rsidRPr="00EF5C0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>określa, w której orogenezie powstały góry w Polsce i w Europie</w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t>wskazuje, kiedy miały miejsce zlodowacenia w Europie i w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="58166077" w14:textId="40AAAD1E" w:rsidR="00FA31BD" w:rsidRPr="00753F5C" w:rsidRDefault="00E200FC" w:rsidP="006F6575">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="388600"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00753F5C">
-[...2 lines deleted...]
-                <w:color w:val="388600"/>
+            <w:r w:rsidRPr="00855F01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>IX.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="258F87E6" w14:textId="7135E4DE" w:rsidR="00B00E5B" w:rsidRPr="00C1070E" w:rsidRDefault="00B00E5B" w:rsidP="00B00E5B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>39-42</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E5D4279" w14:textId="77777777" w:rsidR="00B00E5B" w:rsidRPr="00C1070E" w:rsidRDefault="00B00E5B" w:rsidP="00B00E5B">
+          <w:p w14:paraId="0E5D4279" w14:textId="5DB61A94" w:rsidR="00B00E5B" w:rsidRPr="00C1070E" w:rsidRDefault="00B00E5B" w:rsidP="00B00E5B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14-15</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ACBCD1D" w14:textId="46586907" w:rsidR="00B00E5B" w:rsidRPr="00B00E5B" w:rsidRDefault="00B00E5B" w:rsidP="00B00E5B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3629,108 +3700,96 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">np. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NaukowoTV</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F7CD147" w14:textId="7C2C228B" w:rsidR="00B00E5B" w:rsidRDefault="00B00E5B" w:rsidP="00B00E5B">
+          <w:p w14:paraId="6A20E36F" w14:textId="428B6DE2" w:rsidR="00B00E5B" w:rsidRPr="00AA003E" w:rsidRDefault="00B00E5B" w:rsidP="00AA003E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>mapa geologiczna Polski na stronie żywaplaneta.pl</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+            <w:r w:rsidR="00AA003E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00B00E5B">
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA003E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>https://zywaplaneta.pl/mapa-geologiczna-polski/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D7FA3AC" w14:textId="6EAC84C2" w:rsidR="005479A5" w:rsidRPr="00753F5C" w:rsidRDefault="005479A5" w:rsidP="00B00E5B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360" w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="388600"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802245" w:rsidRPr="004F5529" w14:paraId="6043EE1D" w14:textId="77777777" w:rsidTr="00A61871">
         <w:trPr>
@@ -3862,98 +3921,130 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">wskazuje na mapie </w:t>
             </w:r>
             <w:r w:rsidR="007D7B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>łańcuchy górskie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634C35CC" w14:textId="0B4D9E5D" w:rsidR="00BB254E" w:rsidRDefault="00BB254E" w:rsidP="0032590F">
+          <w:p w14:paraId="634C35CC" w14:textId="49793487" w:rsidR="00BB254E" w:rsidRDefault="00BB254E" w:rsidP="0032590F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>omawia typy gór i podaje przykłady z Polski i ze świata</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D4CBF3A" w14:textId="77777777" w:rsidR="00BB254E" w:rsidRDefault="00BB254E" w:rsidP="0032590F">
+              <w:t xml:space="preserve">omawia typy gór i podaje </w:t>
+            </w:r>
+            <w:r w:rsidR="00655D87">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ich </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przykłady z Polski i ze świata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4CBF3A" w14:textId="1C14ADAD" w:rsidR="00BB254E" w:rsidRDefault="00BB254E" w:rsidP="0032590F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>wskazuje orogenezy, w których powstały dane pasma górskie</w:t>
+              <w:t xml:space="preserve">wskazuje orogenezy, w których powstały dane </w:t>
+            </w:r>
+            <w:r w:rsidR="00655D87">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">łańcuchy lub </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pasma górskie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3802BDB9" w14:textId="77777777" w:rsidR="00BB254E" w:rsidRDefault="00BB254E" w:rsidP="0032590F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia wpływ ruchów górotwórczych w Europie na ukształtowanie powierzchni w Polsce</w:t>
@@ -4030,75 +4121,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>43-48</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0043AE39" w14:textId="77777777" w:rsidR="000A11B9" w:rsidRPr="00C1070E" w:rsidRDefault="000A11B9" w:rsidP="000A11B9">
+          <w:p w14:paraId="0043AE39" w14:textId="2E2676C2" w:rsidR="000A11B9" w:rsidRPr="00C1070E" w:rsidRDefault="000A11B9" w:rsidP="000A11B9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16-17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F7F7130" w14:textId="77777777" w:rsidR="000A11B9" w:rsidRPr="004455F3" w:rsidRDefault="000A11B9" w:rsidP="000A11B9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4119,79 +4219,89 @@
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>atlas geograficzny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28BDFB8A" w14:textId="77777777" w:rsidR="000A11B9" w:rsidRPr="00DB259B" w:rsidRDefault="000A11B9" w:rsidP="000A11B9">
+          <w:p w14:paraId="28BDFB8A" w14:textId="5DA6A53F" w:rsidR="000A11B9" w:rsidRPr="00DB259B" w:rsidRDefault="000A11B9" w:rsidP="000A11B9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>narzędzia GIS do generowania reliefu  geoportal.gov.pl</w:t>
+              <w:t xml:space="preserve">narzędzia GIS do generowania </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reliefu geoportal.gov.pl</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BB8E086" w14:textId="5E8A6838" w:rsidR="00DB259B" w:rsidRPr="000A11B9" w:rsidRDefault="00DB259B" w:rsidP="000A11B9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4531,75 +4641,93 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>49-54</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="099DFB71" w14:textId="77777777" w:rsidR="000F5AF4" w:rsidRPr="00C1070E" w:rsidRDefault="000F5AF4" w:rsidP="000F5AF4">
+          <w:p w14:paraId="099DFB71" w14:textId="2F520289" w:rsidR="000F5AF4" w:rsidRPr="00C1070E" w:rsidRDefault="000F5AF4" w:rsidP="000F5AF4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18-19</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 86-87</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CC3D654" w14:textId="77777777" w:rsidR="000F5AF4" w:rsidRPr="004455F3" w:rsidRDefault="000F5AF4" w:rsidP="000F5AF4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4620,79 +4748,89 @@
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>atlas geograficzny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="686A4A50" w14:textId="15144969" w:rsidR="008E2A01" w:rsidRPr="000A11B9" w:rsidRDefault="008E2A01" w:rsidP="000F5AF4">
+          <w:p w14:paraId="686A4A50" w14:textId="6EEE3D52" w:rsidR="008E2A01" w:rsidRPr="000A11B9" w:rsidRDefault="008E2A01" w:rsidP="000F5AF4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>narzędzia GIS do generowania reliefu  geoportal.gov.pl</w:t>
+              <w:t xml:space="preserve">narzędzia GIS do generowania </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reliefu geoportal.gov.pl</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B8FEED9" w14:textId="38C53838" w:rsidR="000A11B9" w:rsidRPr="000F5AF4" w:rsidRDefault="000A11B9" w:rsidP="000F5AF4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4819,177 +4957,281 @@
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>odział surowców mineralnych</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EAD7F33" w14:textId="4F217142" w:rsidR="00FF0F71" w:rsidRPr="00FF0F71" w:rsidRDefault="00FF0F71" w:rsidP="00FF0F71">
+          <w:p w14:paraId="3EAD7F33" w14:textId="1649E9DA" w:rsidR="00FF0F71" w:rsidRPr="00FF0F71" w:rsidRDefault="00FF0F71" w:rsidP="00FF0F71">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">rozmieszczenie głównych surowców mineralnych Polski </w:t>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">rozmieszczenie głównych </w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">złóż </w:t>
+            </w:r>
             <w:r w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">surowców mineralnych </w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0F71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pols</w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C10D25" w14:textId="11F0ED0D" w:rsidR="00E200FC" w:rsidRPr="004F5529" w:rsidRDefault="00FF0F71" w:rsidP="00FF0F71">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0F71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">znaczenie </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">surowców w </w:t>
+            <w:r w:rsidR="00FC6B22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">surowców </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B22" w:rsidRPr="00FF0F71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mineralnych</w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4" w:rsidRPr="00FF0F71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gospodarc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5612F056" w14:textId="1AEF3515" w:rsidR="00FF0F71" w:rsidRDefault="00FF0F71" w:rsidP="00FF0F71">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia podział surowców mineralnych i sposób ich wydobywania, podaje przykłady</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B23DD9A" w14:textId="0D3F725C" w:rsidR="00FF0F71" w:rsidRDefault="00FF0F71" w:rsidP="00FF0F71">
+          <w:p w14:paraId="3B23DD9A" w14:textId="03D4BBD0" w:rsidR="00FF0F71" w:rsidRDefault="00FF0F71" w:rsidP="00FF0F71">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">wskazuje na mapie rozmieszczenie głównych surowców mineralnych Polski </w:t>
+              <w:t>wskazuje n</w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a mapie rozmieszczenie głównych złóż </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0F71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">surowców mineralnych </w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4" w:rsidRPr="00FF0F71">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pols</w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2921F5BF" w14:textId="02933CAF" w:rsidR="00E200FC" w:rsidRPr="00FF0F71" w:rsidRDefault="00FF0F71" w:rsidP="00FF0F71">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF0F71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia</w:t>
@@ -5057,75 +5299,75 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>55-60</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BEEF6D0" w14:textId="77777777" w:rsidR="00150EB3" w:rsidRPr="00C1070E" w:rsidRDefault="00150EB3" w:rsidP="00150EB3">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+          <w:p w14:paraId="5BEEF6D0" w14:textId="5EC61453" w:rsidR="00150EB3" w:rsidRPr="00C1070E" w:rsidRDefault="00A909F3" w:rsidP="00150EB3">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zeszyt ćwiczeń, s. 20-21, 88-90</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="797F7D40" w14:textId="0425B80B" w:rsidR="00150EB3" w:rsidRPr="00571288" w:rsidRDefault="00FF0F71" w:rsidP="00150EB3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5430,127 +5672,85 @@
           <w:p w14:paraId="05355EB3" w14:textId="25C732F2" w:rsidR="00BD4A8B" w:rsidRPr="006F6575" w:rsidRDefault="0089795C" w:rsidP="006F6575">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IX.5, IX.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC9ED1E" w14:textId="61469528" w:rsidR="00571288" w:rsidRPr="00C1070E" w:rsidRDefault="00571288" w:rsidP="00571288">
+          <w:p w14:paraId="309BBB4D" w14:textId="58F0EA96" w:rsidR="005E7FE3" w:rsidRPr="0060279B" w:rsidRDefault="00571288" w:rsidP="0060279B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>61-63</w:t>
             </w:r>
-          </w:p>
-[...40 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="69DD17BD" w14:textId="77777777" w:rsidTr="00A61871">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="262" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="262BB658" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00372938" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5786,83 +5986,75 @@
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00A80B7E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rezentuje informacje z zakresu prognozowania pogody</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75630F53" w14:textId="01FE0855" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="75630F53" w14:textId="1335C4FA" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0F71">
-[...7 lines deleted...]
-            <w:r w:rsidR="008C3824">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A80B7E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>harakteryzuje wpływ pogody na działalność człowieka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="189531EB" w14:textId="4DA5149F" w:rsidR="00A80B7E" w:rsidRPr="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5967,75 +6159,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>70-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77FF85CA" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="00C1070E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="77FF85CA" w14:textId="2D64635F" w:rsidR="00A80B7E" w:rsidRPr="00C1070E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22-23</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74127E23" w14:textId="1093F7F0" w:rsidR="00A80B7E" w:rsidRPr="00F23121" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
@@ -6163,81 +6364,98 @@
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="00E641BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ługość okresu wegetacyjnego i jego wpływ na rolnictwo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A3F3725" w14:textId="311270B7" w:rsidR="00F01316" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
+          <w:p w14:paraId="0A3F3725" w14:textId="705EA7F4" w:rsidR="00F01316" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidR="00F01316">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>miany klimatu</w:t>
+              <w:t>mian</w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F01316">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klimatu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="601534AD" w14:textId="062F39B0" w:rsidR="00A80B7E" w:rsidRPr="009E213F" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="74C23E88" w14:textId="231569D5" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
@@ -6249,189 +6467,247 @@
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="009E301F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>harakteryzuje klimat w Polsce i jego przestrzenne zróżnicowanie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE5DDDE" w14:textId="4C1CEF5E" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
+          <w:p w14:paraId="5AE5DDDE" w14:textId="463852BF" w:rsidR="00A80B7E" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0F71">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="009E301F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>orzysta z map klimatycznych, aby scharakteryzować klimat w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0930E00A" w14:textId="1E1928A0" w:rsidR="00E641BB" w:rsidRDefault="005618A4" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00E641BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>yjaśnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E641BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czym jest cień opadowy, podaje i omawia rodzaje wiatrów lokalnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00CDE0B5" w14:textId="0F5F2AF7" w:rsidR="00E641BB" w:rsidRDefault="008C3824" w:rsidP="00A80B7E">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00E641BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dczytuje informacje </w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidR="00E641BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008C3824">
-[...5 lines deleted...]
-              <w:t>k</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E641BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>klimatogram</w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2892B82D" w14:textId="510000C6" w:rsidR="00A80B7E" w:rsidRPr="009E301F" w:rsidRDefault="008C3824" w:rsidP="009E301F">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="009E301F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>orzysta z map klimatycznych, aby scharakteryzować klimat w Polsce</w:t>
-[...91 lines deleted...]
-              <w:t>p</w:t>
+              <w:t>rezentuje informacje z zakresu zmian</w:t>
+            </w:r>
+            <w:r w:rsidR="005618A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="009E301F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>rezentuje informacje z zakresu zmian klimatu</w:t>
+              <w:t xml:space="preserve"> klimatu</w:t>
             </w:r>
             <w:r w:rsidR="00EF5C0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="55928244" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6515,75 +6791,102 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75-8</w:t>
             </w:r>
             <w:r w:rsidR="00EF5C0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="671B1E4A" w14:textId="77777777" w:rsidR="00E641BB" w:rsidRPr="00C1070E" w:rsidRDefault="00E641BB" w:rsidP="00E641BB">
+          <w:p w14:paraId="671B1E4A" w14:textId="70069315" w:rsidR="00E641BB" w:rsidRPr="00C1070E" w:rsidRDefault="00E641BB" w:rsidP="00E641BB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24-25</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 78-79</w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 91-93</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="495C9E99" w14:textId="3F507192" w:rsidR="00A80B7E" w:rsidRPr="001321DA" w:rsidRDefault="00E641BB" w:rsidP="001321DA">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -6771,83 +7074,75 @@
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00E27094">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>skazuje na mapie i omawia położenie Morza Bałtyckiego</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BA82B15" w14:textId="256FAF11" w:rsidR="00E27094" w:rsidRDefault="00E27094" w:rsidP="00E27094">
+          <w:p w14:paraId="6BA82B15" w14:textId="082A8ADE" w:rsidR="00E27094" w:rsidRDefault="007C2274" w:rsidP="00E27094">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0F71">
-[...7 lines deleted...]
-            <w:r w:rsidR="007C2274">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E27094">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>odaje cechy przyrodnicze Bałtyku, omawia jego faunę</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2189CE9F" w14:textId="223145B0" w:rsidR="00E27094" w:rsidRDefault="007C2274" w:rsidP="00E27094">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6956,75 +7251,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>82-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="060B39D3" w14:textId="77777777" w:rsidR="00E27094" w:rsidRPr="00C1070E" w:rsidRDefault="00E27094" w:rsidP="00E27094">
+          <w:p w14:paraId="060B39D3" w14:textId="13A00F97" w:rsidR="00E27094" w:rsidRPr="00C1070E" w:rsidRDefault="00E27094" w:rsidP="00E27094">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26-27</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C20DD5F" w14:textId="64C0348A" w:rsidR="00E27094" w:rsidRPr="00E27094" w:rsidRDefault="00E27094" w:rsidP="00E27094">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -7178,114 +7482,97 @@
           <w:p w14:paraId="5355854F" w14:textId="63C1C8CF" w:rsidR="005C6598" w:rsidRDefault="005C6598" w:rsidP="005C6598">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rzeki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="54FDECA8" w14:textId="240C0B0F" w:rsidR="005C6598" w:rsidRDefault="0082572B" w:rsidP="005C6598">
+          <w:p w14:paraId="54FDECA8" w14:textId="4790A92E" w:rsidR="005C6598" w:rsidRDefault="0082572B" w:rsidP="005C6598">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="005C6598">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>alory przyrodnicze Wisły i Odry</w:t>
-[...24 lines deleted...]
-              <w:t>s</w:t>
+              <w:t xml:space="preserve">alory przyrodnicze </w:t>
+            </w:r>
+            <w:r w:rsidR="00314458">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i systemy rzeczne Wisły oraz</w:t>
             </w:r>
             <w:r w:rsidR="005C6598">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ystemy rzeczne polskich rzek</w:t>
+              <w:t xml:space="preserve"> Odry</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12E81A58" w14:textId="5EF5A936" w:rsidR="005C6598" w:rsidRPr="005C6598" w:rsidRDefault="0082572B" w:rsidP="005C6598">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o</w:t>
@@ -7319,199 +7606,263 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6E0C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="005C6598" w:rsidRPr="00FE6E0C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mawia elementy systemu rzecznego</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="667DF69A" w14:textId="67E0A05E" w:rsidR="00663BCD" w:rsidRPr="00FE6E0C" w:rsidRDefault="00663BCD" w:rsidP="005C6598">
+          <w:p w14:paraId="667DF69A" w14:textId="72BF16B2" w:rsidR="00663BCD" w:rsidRPr="00FE6E0C" w:rsidRDefault="00663BCD" w:rsidP="005C6598">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6E0C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>charakteryzuje różne typy ujść rzeki</w:t>
+              <w:t>char</w:t>
+            </w:r>
+            <w:r w:rsidR="00314458">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>akteryzuje różne typy ujść rzek</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FC1371B" w14:textId="124EA9C0" w:rsidR="005C6598" w:rsidRDefault="0082572B" w:rsidP="005C6598">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="005C6598">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mawia sieć rzeczną w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="780CD856" w14:textId="2BEBDA00" w:rsidR="005C6598" w:rsidRDefault="0082572B" w:rsidP="005C6598">
+          <w:p w14:paraId="780CD856" w14:textId="34E0CB33" w:rsidR="005C6598" w:rsidRDefault="0082572B" w:rsidP="005C6598">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
+            <w:r w:rsidR="00314458">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>harakteryzuje Wisłę i Odrę</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1716F3E0" w14:textId="2CF32A55" w:rsidR="00314458" w:rsidRDefault="0082572B" w:rsidP="00314458">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
             <w:r w:rsidR="005C6598">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>harakteryzuje Wisłę i Odrę, podaje cechy reżimu polskich rzek</w:t>
-[...24 lines deleted...]
-              <w:t>w</w:t>
+              <w:t xml:space="preserve">yjaśnia czym jest powódź, podaje </w:t>
+            </w:r>
+            <w:r w:rsidR="00314458">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">główne </w:t>
             </w:r>
             <w:r w:rsidR="005C6598">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">yjaśnia czym jest powódź, podaje przyczyny i skutki tego zjawiska oraz omawia sposoby ochrony przeciwpowodziowej </w:t>
-            </w:r>
+              <w:t>przyczyny i</w:t>
+            </w:r>
+            <w:r w:rsidR="00314458">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005C6598">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skutki tego zjawiska oraz omawia sposoby ochrony </w:t>
+            </w:r>
+            <w:r w:rsidR="005C6598">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">przeciwpowodziowej </w:t>
+            </w:r>
+            <w:r w:rsidR="00314458">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze szczególnym uwzględnieniem przykładów z Dolnego Śląska i Małopolski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07ABBA73" w14:textId="77777777" w:rsidR="005C6598" w:rsidRPr="00314458" w:rsidRDefault="005C6598" w:rsidP="00314458">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="61BFDFDC" w14:textId="77777777" w:rsidR="005C6598" w:rsidRDefault="005C6598" w:rsidP="005C6598">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>IX. 10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64218E08" w14:textId="7D74699E" w:rsidR="005C6598" w:rsidRDefault="005C6598" w:rsidP="005C6598">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7532,75 +7883,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>89-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A0943BE" w14:textId="77777777" w:rsidR="005C6598" w:rsidRPr="00C1070E" w:rsidRDefault="005C6598" w:rsidP="005C6598">
+          <w:p w14:paraId="6A0943BE" w14:textId="58F057A8" w:rsidR="005C6598" w:rsidRPr="00C1070E" w:rsidRDefault="005C6598" w:rsidP="005C6598">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28-31</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0078BC13" w14:textId="6339132E" w:rsidR="005C6598" w:rsidRPr="0012030B" w:rsidRDefault="005C6598" w:rsidP="005C6598">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -7732,81 +8092,122 @@
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:r w:rsidR="0012030B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>leby w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C4B2568" w14:textId="671C653A" w:rsidR="0012030B" w:rsidRPr="0012030B" w:rsidRDefault="006B28E2" w:rsidP="0012030B">
+          <w:p w14:paraId="7908E63A" w14:textId="5AA23949" w:rsidR="00277922" w:rsidRDefault="006B28E2" w:rsidP="00314458">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="0012030B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ozmieszczenie na mapie gleb w Polsce oraz ich przydatność rolniczej</w:t>
+              <w:t xml:space="preserve">ozmieszczenie na mapie gleb w Polsce </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C4B2568" w14:textId="1C7C93F7" w:rsidR="0012030B" w:rsidRPr="0012030B" w:rsidRDefault="00277922" w:rsidP="00314458">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ich </w:t>
+            </w:r>
+            <w:r w:rsidR="0012030B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przydatność rolnicz</w:t>
+            </w:r>
+            <w:r w:rsidR="00314458">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5ECFD7AB" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRDefault="006B28E2" w:rsidP="0012030B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7903,188 +8304,244 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6E0C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia powstawanie gleb</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05055A56" w14:textId="3A369BF7" w:rsidR="00527BF7" w:rsidRDefault="006B28E2" w:rsidP="0012030B">
+          <w:p w14:paraId="05055A56" w14:textId="33059A9A" w:rsidR="00527BF7" w:rsidRDefault="006B28E2" w:rsidP="0012030B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00527BF7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>odaje rodzaje gleb w Polsce i ich cechy</w:t>
+              <w:t>odaje</w:t>
+            </w:r>
+            <w:r w:rsidR="00277922">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> główne</w:t>
+            </w:r>
+            <w:r w:rsidR="00527BF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rodzaje gleb w Polsce</w:t>
+            </w:r>
+            <w:r w:rsidR="00277922">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00527BF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ich cechy</w:t>
+            </w:r>
+            <w:r w:rsidR="00277922">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i ocenia ich przydatność dla rolnictwa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A76CE3" w14:textId="0DA1AB9C" w:rsidR="00863F2C" w:rsidRDefault="006B28E2" w:rsidP="0012030B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00863F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="25A76CE3" w14:textId="0DA1AB9C" w:rsidR="00863F2C" w:rsidRDefault="006B28E2" w:rsidP="0012030B">
+              <w:t>ozpoznaje na ilustracjach różne typy gleb</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70756DAA" w14:textId="315908B3" w:rsidR="00527BF7" w:rsidRDefault="006B28E2" w:rsidP="0012030B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>r</w:t>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="00277922">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a podstawie map tematycznych omawia</w:t>
+            </w:r>
+            <w:r w:rsidR="00527BF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozmieszczenie różnych typów gleb w Polsce </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32D13205" w14:textId="276A1B34" w:rsidR="00863F2C" w:rsidRDefault="006B28E2" w:rsidP="0012030B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00863F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ozpoznaje na ilustracjach różne typy gleb</w:t>
-[...57 lines deleted...]
-              <w:t>w</w:t>
+              <w:t>yjaśnia</w:t>
+            </w:r>
+            <w:r w:rsidR="00277922">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00863F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>yjaśnia czym jest żyzność gleby i od czego zależy</w:t>
+              <w:t xml:space="preserve"> czym jest żyzność gleby i od czego zależy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39E6C8A5" w14:textId="0D99CAD3" w:rsidR="0012030B" w:rsidRPr="004F5529" w:rsidRDefault="0012030B" w:rsidP="0012030B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="214" w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8140,75 +8597,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">98 - </w:t>
             </w:r>
             <w:r w:rsidR="00CD4D6D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>103</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26B0521D" w14:textId="77777777" w:rsidR="0012030B" w:rsidRPr="00C1070E" w:rsidRDefault="0012030B" w:rsidP="0012030B">
+          <w:p w14:paraId="26B0521D" w14:textId="438C539E" w:rsidR="0012030B" w:rsidRPr="00C1070E" w:rsidRDefault="0012030B" w:rsidP="0012030B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32-33</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="554AE572" w14:textId="2046304E" w:rsidR="0012030B" w:rsidRPr="0012030B" w:rsidRDefault="0012030B" w:rsidP="0012030B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -8439,147 +8905,131 @@
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00B428FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>odaje znaczenie lasów</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04CBB1A4" w14:textId="591CCDEF" w:rsidR="00B428FC" w:rsidRPr="00FE6E0C" w:rsidRDefault="00B01D85" w:rsidP="00B428FC">
+          <w:p w14:paraId="04CBB1A4" w14:textId="591CCDEF" w:rsidR="00B428FC" w:rsidRPr="00277922" w:rsidRDefault="00B01D85" w:rsidP="00B428FC">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="00B050"/>
-[...7 lines deleted...]
-                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277922">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidR="00B428FC" w:rsidRPr="00FE6E0C">
-[...2 lines deleted...]
-                <w:color w:val="00B050"/>
+            <w:r w:rsidR="00B428FC" w:rsidRPr="00277922">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>yjaśnia szkodliwość procesu wylesiania</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C69B03B" w14:textId="6549963A" w:rsidR="00B428FC" w:rsidRDefault="00B01D85" w:rsidP="00B428FC">
+          <w:p w14:paraId="359741E1" w14:textId="74F5C50E" w:rsidR="00B428FC" w:rsidRPr="006B0A0B" w:rsidRDefault="00B01D85" w:rsidP="00B428FC">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00B428FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a podstawie fotografii, ilustracji, filmu lub obserwacji w terenie </w:t>
             </w:r>
             <w:r w:rsidR="00771DAB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">rozróżnia </w:t>
             </w:r>
-            <w:r w:rsidR="00B428FC">
-[...19 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="006B0A0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rodzaje lasów</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="06C72DC2" w14:textId="4EB3E56F" w:rsidR="00B428FC" w:rsidRDefault="00B428FC" w:rsidP="00B428FC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IX. 12</w:t>
@@ -8604,75 +9054,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>104 - 108</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53ABFA32" w14:textId="77777777" w:rsidR="00B428FC" w:rsidRPr="00C1070E" w:rsidRDefault="00B428FC" w:rsidP="00B428FC">
+          <w:p w14:paraId="53ABFA32" w14:textId="7970AEC2" w:rsidR="00B428FC" w:rsidRPr="00C1070E" w:rsidRDefault="00B428FC" w:rsidP="00B428FC">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>34-35</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07AA27FC" w14:textId="454D1D79" w:rsidR="00B428FC" w:rsidRPr="0012030B" w:rsidRDefault="00B428FC" w:rsidP="00B428FC">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -8745,325 +9204,351 @@
           <w:p w14:paraId="60954990" w14:textId="1BED4C3D" w:rsidR="001B67F9" w:rsidRDefault="001B67F9" w:rsidP="001B67F9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ochrona środowiska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
+          <w:p w14:paraId="07E28457" w14:textId="6520A05D" w:rsidR="006B0A0B" w:rsidRPr="00B428FC" w:rsidRDefault="006B0A0B" w:rsidP="006B0A0B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>znaczenie środowiska przyrodniczego</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="2E99CE7A" w14:textId="0535C786" w:rsidR="001B67F9" w:rsidRDefault="003D2405" w:rsidP="001B67F9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidR="001B67F9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ormy ochrony przyrody w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EEDA92A" w14:textId="1925C7D1" w:rsidR="001B67F9" w:rsidRDefault="003D2405" w:rsidP="001B67F9">
+          <w:p w14:paraId="5A33FD6A" w14:textId="10F70391" w:rsidR="001B67F9" w:rsidRPr="006B0A0B" w:rsidRDefault="006B0A0B" w:rsidP="006B0A0B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>o</w:t>
-[...76 lines deleted...]
-            </w:pPr>
+              <w:t>ochrona przyrody na obszarze własnego regionu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1B69A7" w14:textId="02A87B1C" w:rsidR="001B67F9" w:rsidRDefault="003D2405" w:rsidP="006854CB">
+          <w:p w14:paraId="3B1B69A7" w14:textId="12603D2E" w:rsidR="001B67F9" w:rsidRDefault="003D2405" w:rsidP="006854CB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00D445A6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>yjaśnia wpływ człowieka na środowisko na przykładzie globalnego ocieplenia</w:t>
+              <w:t>yjaśni</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0A0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a wpływ człowieka na środowisko</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47A15E0D" w14:textId="2FCEBC72" w:rsidR="00D445A6" w:rsidRDefault="003D2405" w:rsidP="006854CB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00D445A6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>odaje cele ochrony przyrody</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C0617D7" w14:textId="5451A100" w:rsidR="00D445A6" w:rsidRDefault="003D2405" w:rsidP="006854CB">
+          <w:p w14:paraId="43EF0377" w14:textId="4364B8E2" w:rsidR="005E06ED" w:rsidRDefault="005E06ED" w:rsidP="005E06ED">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>omawia, czym są parki narodowe, rezerwaty przyrody, parki krajobrazowe i pomniki przyrody</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C0617D7" w14:textId="637B3829" w:rsidR="00D445A6" w:rsidRDefault="003D2405" w:rsidP="006854CB">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00D445A6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>skazuje na mapie i charakteryzuje parki narodowe w Polsce</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="178DBF20" w14:textId="6F69979C" w:rsidR="00D445A6" w:rsidRPr="004F5529" w:rsidRDefault="003D2405" w:rsidP="006854CB">
+              <w:t xml:space="preserve">skazuje na mapie </w:t>
+            </w:r>
+            <w:r w:rsidR="00D445A6" w:rsidRPr="005E06ED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i charakteryzuje </w:t>
+            </w:r>
+            <w:r w:rsidR="005E06ED" w:rsidRPr="005E06ED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wybrane </w:t>
+            </w:r>
+            <w:r w:rsidR="00D445A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>parki narodowe w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178DBF20" w14:textId="44AF6D14" w:rsidR="00D445A6" w:rsidRPr="004F5529" w:rsidRDefault="005E06ED" w:rsidP="005E06ED">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>p</w:t>
+              <w:t>podaje przykłady</w:t>
             </w:r>
             <w:r w:rsidR="00D445A6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>odaj przykłady innych form ochrony przyrody, wskazuje formy ochrony przyrody w swojej okolicy</w:t>
+              <w:t xml:space="preserve"> f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">orm </w:t>
+            </w:r>
+            <w:r w:rsidR="00D445A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ochrony przyrody w swojej okolicy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="11186507" w14:textId="77777777" w:rsidR="001B67F9" w:rsidRDefault="001B67F9" w:rsidP="001B67F9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9118,75 +9603,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>109 - 11</w:t>
             </w:r>
             <w:r w:rsidR="00F85903">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FA19ACE" w14:textId="77777777" w:rsidR="00D445A6" w:rsidRPr="00C1070E" w:rsidRDefault="00D445A6" w:rsidP="00D445A6">
+          <w:p w14:paraId="3FA19ACE" w14:textId="72ED4AED" w:rsidR="00D445A6" w:rsidRPr="00C1070E" w:rsidRDefault="00D445A6" w:rsidP="00D445A6">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>36-37</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30235F24" w14:textId="78CCE5AF" w:rsidR="001B67F9" w:rsidRPr="009E213F" w:rsidRDefault="00D445A6" w:rsidP="007357AB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -9451,51 +9945,51 @@
           <w:p w14:paraId="773F8EC5" w14:textId="6B4452ED" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54E5BDEE" w14:textId="738F9CE0" w:rsidR="00D445A6" w:rsidRPr="00C1070E" w:rsidRDefault="00D445A6" w:rsidP="00D445A6">
+          <w:p w14:paraId="5C551CE4" w14:textId="55E82025" w:rsidR="00A80B7E" w:rsidRPr="004A0FB3" w:rsidRDefault="00D445A6" w:rsidP="004A0FB3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
@@ -9513,89 +10007,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - 1</w:t>
             </w:r>
             <w:r w:rsidR="00F85903">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A80B7E" w:rsidRPr="004F5529" w14:paraId="3A9C02F9" w14:textId="77777777" w:rsidTr="006D521D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CEA7BCC" w14:textId="704CD2EE" w:rsidR="00A80B7E" w:rsidRPr="006D521D" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="3333CC"/>
@@ -9766,171 +10221,214 @@
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gęstość zaludnienia w Polsce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29EA0491" w14:textId="6A00BAC0" w:rsidR="00A61871" w:rsidRPr="003D2405" w:rsidRDefault="00A61871" w:rsidP="003D2405">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="351C492F" w14:textId="72457EE2" w:rsidR="00045B2E" w:rsidRPr="00500CA1" w:rsidRDefault="0014283E" w:rsidP="00045B2E">
+          <w:p w14:paraId="351C492F" w14:textId="3796C00E" w:rsidR="00045B2E" w:rsidRPr="00500CA1" w:rsidRDefault="0014283E" w:rsidP="00045B2E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00045B2E" w:rsidRPr="00500CA1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a podstawie map tematycznych oraz danych statystycznych omawia zmiany liczby ludności w Polsce</w:t>
+              <w:t xml:space="preserve">a podstawie danych </w:t>
+            </w:r>
+            <w:r w:rsidR="005E06ED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demograficznych</w:t>
+            </w:r>
+            <w:r w:rsidR="00045B2E" w:rsidRPr="00500CA1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> omawia zmiany liczby ludności w Polsce</w:t>
             </w:r>
             <w:r w:rsidR="00500CA1" w:rsidRPr="00500CA1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> na tle świata i Europy</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="37A2E015" w14:textId="77777777" w:rsidR="00D51410" w:rsidRPr="00D51410" w:rsidRDefault="0014283E" w:rsidP="00D51410">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37A2E015" w14:textId="5331E521" w:rsidR="00D51410" w:rsidRPr="00DF10AA" w:rsidRDefault="00DF10AA" w:rsidP="00D51410">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>o</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00045B2E" w:rsidRPr="00500CA1">
+              <w:t xml:space="preserve">wyjaśnia zróżnicowanie gęstości zaludnienia w Polsce przy użyciu map tematycznych </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C214EAD" w14:textId="34D40FF3" w:rsidR="00DF10AA" w:rsidRPr="00D51410" w:rsidRDefault="00DF10AA" w:rsidP="00D51410">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="170" w:right="57" w:hanging="170"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>mawia gęstość zaludnienia w Polsce</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00500CA1">
+              <w:t xml:space="preserve">oblicza </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00500CA1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, oblicza gęstość zaludnienia w Polsce</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B823994" w14:textId="755E2448" w:rsidR="00500CA1" w:rsidRPr="00D51410" w:rsidRDefault="0014283E" w:rsidP="00D51410">
+              <w:t>gęstość zaludnienia w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B823994" w14:textId="7970555D" w:rsidR="00500CA1" w:rsidRPr="00D51410" w:rsidRDefault="0014283E" w:rsidP="00D51410">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D51410">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00500CA1" w:rsidRPr="00D51410">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>skazuje czynniki wpływające na osiedlanie się ludności</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF10AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w danym miejscu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3B012D88" w14:textId="77777777" w:rsidR="00A61871" w:rsidRDefault="00A61871" w:rsidP="00A61871">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.1</w:t>
@@ -10011,75 +10509,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - 1</w:t>
             </w:r>
             <w:r w:rsidR="00BB2F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00DB79E8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16971EBD" w14:textId="77777777" w:rsidR="00500CA1" w:rsidRDefault="00500CA1" w:rsidP="00500CA1">
+          <w:p w14:paraId="16971EBD" w14:textId="45261C6F" w:rsidR="00500CA1" w:rsidRDefault="00500CA1" w:rsidP="00500CA1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>38-39</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="629234A3" w14:textId="385B93B7" w:rsidR="0014283E" w:rsidRPr="00C1070E" w:rsidRDefault="0014283E" w:rsidP="00500CA1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -10164,288 +10671,339 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2B78561E" w14:textId="4E40AA79" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Migracje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="163DE222" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
+          <w:p w14:paraId="163DE222" w14:textId="7D88A1B3" w:rsidR="00A80B7E" w:rsidRDefault="00DF10AA" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>migracje zagraniczne Polaków</w:t>
+              <w:t>typy migracji</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1103AD4E" w14:textId="77777777" w:rsidR="00541F08" w:rsidRDefault="00541F08" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>saldo migracji</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168E9612" w14:textId="25FFED9B" w:rsidR="00541F08" w:rsidRPr="004F5529" w:rsidRDefault="00541F08" w:rsidP="00A80B7E">
+          <w:p w14:paraId="168E9612" w14:textId="75CAB32D" w:rsidR="00541F08" w:rsidRPr="004F5529" w:rsidRDefault="00541F08" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>przyczyny i skutki migracji</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF10AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4E15CE59" w14:textId="3BFF5B1E" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>wyjaśnia podstawowe pojęcia dotyczące migracji</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09255B7E" w14:textId="6AA7841F" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
+          <w:p w14:paraId="4D6AF5C3" w14:textId="77777777" w:rsidR="00DF10AA" w:rsidRDefault="00DF10AA" w:rsidP="00DF10AA">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>oblicza saldo migracji</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="71FDDE8F" w14:textId="4294C7E8" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
+              <w:lastRenderedPageBreak/>
+              <w:t>omawia rodzaje migracji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09255B7E" w14:textId="6AA7841F" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>omawia rodzaje migracji</w:t>
+              <w:t>oblicza saldo migracji</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="249B4FC7" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>przedstawia przyczyny i skutki migracji zagranicznych w Polsce</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30EA25C0" w14:textId="00774141" w:rsidR="00DB79E8" w:rsidRPr="004F5529" w:rsidRDefault="00DB79E8" w:rsidP="00A80B7E">
+          <w:p w14:paraId="30EA25C0" w14:textId="558E234E" w:rsidR="00DB79E8" w:rsidRPr="004F5529" w:rsidRDefault="00DB79E8" w:rsidP="00DF10AA">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podstawie wykresów i danych statystycznych omawia migracje w Polsce w latach 1990-2023</w:t>
+              <w:t>na podstawie wykres</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF10AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i danych statystycznych omawia migracje</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF10AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zagraniczne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Polsce w latach 1990-2023</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF10AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, podając zmiany salda migracji, ich przyczyny, a także określając, kiedy Polska była krajem emigracyjnym, a od kiedy jest krajem imigracyjnym</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21B6FA6A" w14:textId="78A7292C" w:rsidR="00A80B7E" w:rsidRPr="00FD6DDA" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -10471,102 +11029,112 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>131 - 136</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BFECD53" w14:textId="77777777" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00DB79E8">
+          <w:p w14:paraId="7BFECD53" w14:textId="621DA4DD" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00DB79E8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40-41</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C05C129" w14:textId="644D1252" w:rsidR="00956B47" w:rsidRPr="00C1070E" w:rsidRDefault="00956B47" w:rsidP="00956B47">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>dane statystyczne, np. na stronie migracje.gov.pl</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BEB46BE" w14:textId="77777777" w:rsidR="00956B47" w:rsidRPr="00C1070E" w:rsidRDefault="00956B47" w:rsidP="00956B47">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360" w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2ADC95C1" w14:textId="3CAE9894" w:rsidR="00A80B7E" w:rsidRPr="00DB79E8" w:rsidRDefault="00A80B7E" w:rsidP="00DB79E8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
@@ -10585,50 +11153,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="263F2E0F" w14:textId="69BD03C2" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>22.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03F67E31" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56A60924" w14:textId="0A8B34B1" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -10716,112 +11285,152 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oblicza przyrost naturalny i jego współczynnik</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C6AF02C" w14:textId="49237DA5" w:rsidR="006A7299" w:rsidRDefault="00421225" w:rsidP="00A80B7E">
+          <w:p w14:paraId="1C6AF02C" w14:textId="2A02B246" w:rsidR="006A7299" w:rsidRDefault="00421225" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">na podstawie wykresów i danych statystycznych, </w:t>
+              <w:t xml:space="preserve">na podstawie wykresów i danych statystycznych </w:t>
             </w:r>
             <w:r w:rsidR="006A7299">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>omawia zmiany przyrostu naturalnego w Polsce na tle krajów Europy</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DC56CCF" w14:textId="71B1FBE1" w:rsidR="006A7299" w:rsidRPr="009F345F" w:rsidRDefault="006A7299" w:rsidP="00A80B7E">
+              <w:t xml:space="preserve">omawia zmiany przyrostu naturalnego </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF10AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polsce na</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7299">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tle krajów Europy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC56CCF" w14:textId="14F5242F" w:rsidR="006A7299" w:rsidRPr="009F345F" w:rsidRDefault="006A7299" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wyjaśnia przyczyny niskiego przyrostu naturalnego</w:t>
+            </w:r>
+            <w:r w:rsidR="00474407">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF10AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09EC0217" w14:textId="24735463" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.4</w:t>
@@ -10855,75 +11464,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>137 - 1</w:t>
             </w:r>
             <w:r w:rsidR="00421225">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="683147F6" w14:textId="77777777" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00DB79E8">
+          <w:p w14:paraId="683147F6" w14:textId="1643AED8" w:rsidR="00DB79E8" w:rsidRDefault="00DB79E8" w:rsidP="00DB79E8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>42</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="181B6C9D" w14:textId="77777777" w:rsidR="00725083" w:rsidRPr="00C1070E" w:rsidRDefault="00725083" w:rsidP="00725083">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -11081,104 +11699,76 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oblicza przyrost rzeczywisty i jego współczynnik</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="086E1795" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="00421225" w:rsidP="00421225">
+          <w:p w14:paraId="3B575ADF" w14:textId="694DB41F" w:rsidR="009C1FAF" w:rsidRPr="00474407" w:rsidRDefault="00421225" w:rsidP="00474407">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podstawie wykresów i danych statystycznych, omawia zmiany przyrostu rzeczywistego w Polsce na tle krajów Europy</w:t>
-[...27 lines deleted...]
-              <w:t>wyjaśnia pojęcia dzietność oraz średnia długość trwania życia</w:t>
+              <w:t>na podstawie wykresów i danych statystycznych omawia zmiany przyrostu rzeczywistego w Polsce na tle krajów Europy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="214602B1" w14:textId="59FA3AB4" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.4</w:t>
@@ -11212,75 +11802,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>142 - 1</w:t>
             </w:r>
             <w:r w:rsidR="009C1FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E493B00" w14:textId="77777777" w:rsidR="00421225" w:rsidRDefault="00421225" w:rsidP="00421225">
+          <w:p w14:paraId="5E493B00" w14:textId="5EEE2F39" w:rsidR="00421225" w:rsidRDefault="00421225" w:rsidP="00421225">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>43</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31532BA2" w14:textId="77777777" w:rsidR="00725083" w:rsidRPr="00C1070E" w:rsidRDefault="00725083" w:rsidP="00725083">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -11328,202 +11927,263 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="56876D23" w14:textId="0D4D9800" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2472C796" w14:textId="70A22039" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zróżnicowanie płci i wieku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6E26370E" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="00A80B7E">
+          <w:p w14:paraId="6E26370E" w14:textId="50BE3242" w:rsidR="00A80B7E" w:rsidRPr="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C1FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>piramida płci i wieku w Polsce</w:t>
+              <w:t>piramida płci i wieku</w:t>
+            </w:r>
+            <w:r w:rsidR="00474407">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ludności</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1FAF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Polsce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BE74C78" w14:textId="6E559D44" w:rsidR="009C1FAF" w:rsidRPr="003B5F7F" w:rsidRDefault="009C1FAF" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C1FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>starzenie się społeczeństwa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="71F0483E" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="009C1FAF" w:rsidP="00A80B7E">
+          <w:p w14:paraId="71F0483E" w14:textId="2B3D3CCC" w:rsidR="00A80B7E" w:rsidRDefault="009C1FAF" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>odczytuje informacje z piramidy płci i wieku</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="55A4BAD7" w14:textId="77777777" w:rsidR="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="00A80B7E">
+            <w:r w:rsidR="00474407">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00474407">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ludności</w:t>
+            </w:r>
+            <w:r w:rsidR="00474407" w:rsidRPr="009C1FAF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A4BAD7" w14:textId="2B9AE079" w:rsidR="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>podaje skutki starzenia się społeczeństwa</w:t>
+              <w:t xml:space="preserve">podaje </w:t>
+            </w:r>
+            <w:r w:rsidR="00474407">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przyczyny i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>skutki starzenia się społeczeństwa</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ED4CCF5" w14:textId="6F916F41" w:rsidR="00AE7969" w:rsidRPr="005F041F" w:rsidRDefault="00AE7969" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -11585,75 +12245,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>147 - 1</w:t>
             </w:r>
             <w:r w:rsidR="00AE7969">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C24AE04" w14:textId="77777777" w:rsidR="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="009C1FAF">
+          <w:p w14:paraId="5C24AE04" w14:textId="682DB16A" w:rsidR="009C1FAF" w:rsidRDefault="009C1FAF" w:rsidP="009C1FAF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>44-45, 82-85</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="791B0C32" w14:textId="77777777" w:rsidR="00725083" w:rsidRPr="00C1070E" w:rsidRDefault="00725083" w:rsidP="00725083">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -11701,237 +12370,342 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="340A64AF" w14:textId="56E1EBE7" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">25. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0DC563BF" w14:textId="6F98E1D3" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zróżnicowanie narodowościowe, etniczne i wyznaniowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="68904584" w14:textId="2F9B73B5" w:rsidR="00A80B7E" w:rsidRPr="00EF009B" w:rsidRDefault="006F0A10" w:rsidP="00A80B7E">
+          <w:p w14:paraId="68904584" w14:textId="125D677F" w:rsidR="00A80B7E" w:rsidRPr="00EF009B" w:rsidRDefault="006F0A10" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>zróżnicowanie narodowościowe, etniczne i wyznaniowe Polski</w:t>
+              <w:t xml:space="preserve">zróżnicowanie narodowościowe, etniczne i wyznaniowe </w:t>
+            </w:r>
+            <w:r w:rsidR="00474407">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ludności </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEC3154" w14:textId="193896F5" w:rsidR="00A80B7E" w:rsidRDefault="006F0A10" w:rsidP="00A80B7E">
+          <w:p w14:paraId="3DEC3154" w14:textId="36665EBC" w:rsidR="00A80B7E" w:rsidRDefault="00474407" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="153"/>
                 <w:tab w:val="left" w:pos="505"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>wyjaśnia pojęcia : mniejszość narodowa, etniczna, grupy etniczne</w:t>
+              <w:t>wyjaśnia pojęcia</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0A10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: mniejszość narodowa, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mniejszość </w:t>
+            </w:r>
+            <w:r w:rsidR="006F0A10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>etniczna, grup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0A10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etniczn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a, mniejszość wyznaniowa</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BD39CE6" w14:textId="7E88D79F" w:rsidR="006F0A10" w:rsidRDefault="006F0A10" w:rsidP="006F0A10">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="153"/>
                 <w:tab w:val="left" w:pos="505"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">wymienia oraz charakteryzuje mniejszości etniczne i narodowościowe w Polsce </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7215016B" w14:textId="77777777" w:rsidR="006F0A10" w:rsidRDefault="006F0A10" w:rsidP="006F0A10">
+          <w:p w14:paraId="7215016B" w14:textId="5AEEEFB7" w:rsidR="006F0A10" w:rsidRDefault="006F0A10" w:rsidP="006F0A10">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="153"/>
                 <w:tab w:val="left" w:pos="505"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podstawie mapy tematycznej omawia rozmieszczenie mniejszości w Polsce</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="01C7BC76" w14:textId="6F6E94A8" w:rsidR="006F0A10" w:rsidRPr="006F0A10" w:rsidRDefault="006F0A10" w:rsidP="006F0A10">
+              <w:t>na podstawie mapy tematycznej omawia rozmieszczenie mniejszości</w:t>
+            </w:r>
+            <w:r w:rsidR="002633F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> narodowych i etnicznych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C7BC76" w14:textId="0583A051" w:rsidR="006F0A10" w:rsidRPr="006F0A10" w:rsidRDefault="006F0A10" w:rsidP="006F0A10">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="153"/>
                 <w:tab w:val="left" w:pos="505"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podstawie wykresów oraz danych statystycznych, charakteryzuje zróżnicowanie wyznaniowe w Polsce</w:t>
+              <w:t>na podstawie wykresów oraz danych statysty</w:t>
+            </w:r>
+            <w:r w:rsidR="002633F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cznych </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje zróżnicowanie wyznaniowe w Polsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6695B6BC" w14:textId="76832C30" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.6</w:t>
@@ -11956,75 +12730,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>152 - 158</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D1FFEE" w14:textId="77777777" w:rsidR="006F0A10" w:rsidRDefault="006F0A10" w:rsidP="006F0A10">
+          <w:p w14:paraId="54D1FFEE" w14:textId="3C592C04" w:rsidR="006F0A10" w:rsidRDefault="006F0A10" w:rsidP="006F0A10">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>46-47</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BAB0E29" w14:textId="77777777" w:rsidR="009549AA" w:rsidRPr="009549AA" w:rsidRDefault="009549AA" w:rsidP="009549AA">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -12320,159 +13103,118 @@
           <w:p w14:paraId="19CAA0A4" w14:textId="33F5FD37" w:rsidR="00A80B7E" w:rsidRPr="004F5529" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.1-X.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71D7DBAD" w14:textId="18FD62D8" w:rsidR="001230E9" w:rsidRPr="00C1070E" w:rsidRDefault="001230E9" w:rsidP="001230E9">
+          <w:p w14:paraId="69A30D7A" w14:textId="4232145B" w:rsidR="00A80B7E" w:rsidRPr="004A0FB3" w:rsidRDefault="001230E9" w:rsidP="004A0FB3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>159 - 164</w:t>
             </w:r>
-          </w:p>
-[...40 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00136585" w:rsidRPr="004F5529" w14:paraId="6D0AD124" w14:textId="77777777" w:rsidTr="005C6598">
         <w:trPr>
           <w:trHeight w:val="1979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B78A11A" w14:textId="5399CB4B" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0DC947FA" w14:textId="15F672A6" w:rsidR="00136585" w:rsidRPr="004E6F90" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E6F90">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
@@ -12532,76 +13274,116 @@
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>i w Europie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="40AD3F62" w14:textId="0CCB7A76" w:rsidR="00136585" w:rsidRDefault="00595A66" w:rsidP="00136585">
+          <w:p w14:paraId="40AD3F62" w14:textId="30DF63EC" w:rsidR="00136585" w:rsidRDefault="00595A66" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>wyjaśnia pojęcia urbanizacja, wskaźnik urbanizacji</w:t>
+              <w:t>wyjaśnia pojęci</w:t>
+            </w:r>
+            <w:r w:rsidR="002633F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> urbanizacj</w:t>
+            </w:r>
+            <w:r w:rsidR="002633F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, tłumaczy, czym jest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wskaźnik urbanizacji</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42EBE0FC" w14:textId="62289831" w:rsidR="00595A66" w:rsidRDefault="00595A66" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -12616,76 +13398,92 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>porównuje warunki życia na wsi i w mieście</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="727F7723" w14:textId="0B128C8D" w:rsidR="007B7B27" w:rsidRDefault="00AC0E8D" w:rsidP="00136585">
+          <w:p w14:paraId="727F7723" w14:textId="4C04B24F" w:rsidR="007B7B27" w:rsidRDefault="00AC0E8D" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">na podstawie map i danych statystycznych, </w:t>
+              <w:t>na podsta</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wie map i danych statystycznych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B7B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia wielkość wskaźnika urbanizacji w Polsce na tle innych krajów Europy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ACCAF78" w14:textId="5621C3B2" w:rsidR="00AC0E8D" w:rsidRPr="004F5529" w:rsidRDefault="00AC0E8D" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12766,75 +13564,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>168 - 1</w:t>
             </w:r>
             <w:r w:rsidR="00AC0E8D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E99E0B2" w14:textId="77777777" w:rsidR="00A7749E" w:rsidRDefault="00A7749E" w:rsidP="00A7749E">
+          <w:p w14:paraId="6E99E0B2" w14:textId="43FA6B52" w:rsidR="00A7749E" w:rsidRDefault="00A7749E" w:rsidP="00A7749E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>48-49</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BD532CD" w14:textId="61BAC830" w:rsidR="00136585" w:rsidRPr="00AC0E8D" w:rsidRDefault="00AC0E8D" w:rsidP="00AC0E8D">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -12882,51 +13689,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4C01F63B" w14:textId="7C7CA125" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="025000AA" w14:textId="30118D97" w:rsidR="00136585" w:rsidRPr="004E6F90" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
@@ -13009,160 +13815,181 @@
               </w:rPr>
               <w:t>typy aglomeracji</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52363B52" w14:textId="541D5CEA" w:rsidR="00136585" w:rsidRPr="00F23121" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="168" w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6999716D" w14:textId="77777777" w:rsidR="002F37E8" w:rsidRDefault="002F37E8" w:rsidP="00136585">
+          <w:p w14:paraId="6999716D" w14:textId="10732768" w:rsidR="002F37E8" w:rsidRDefault="00150102" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podstawie mapy, omawia rozmieszczenie miast w Polsce</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1820FD59" w14:textId="2C01D7C2" w:rsidR="002F37E8" w:rsidRDefault="002F37E8" w:rsidP="00136585">
+              <w:t>na podstawie mapy</w:t>
+            </w:r>
+            <w:r w:rsidR="002F37E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> omawia rozmieszczenie miast w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1820FD59" w14:textId="5062E4B5" w:rsidR="002F37E8" w:rsidRDefault="002F37E8" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">wskazuje największe miasta pod względem </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="41A41F41" w14:textId="5D0B341F" w:rsidR="00136585" w:rsidRPr="004F5529" w:rsidRDefault="002F37E8" w:rsidP="00136585">
+              <w:t>wskazuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> największe miasta pod względem liczby mieszkańców </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i powierzchni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058E9029" w14:textId="7ACF6D98" w:rsidR="00136585" w:rsidRPr="00150102" w:rsidRDefault="002F37E8" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>omawia typy aglomeracji i podaje przykłady</w:t>
+              <w:t xml:space="preserve">omawia typy aglomeracji i podaje </w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ich </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przykłady</w:t>
             </w:r>
             <w:r w:rsidR="00136585">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="45AB1C4F" w14:textId="77777777" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.8</w:t>
             </w:r>
@@ -13225,75 +14052,93 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - 17</w:t>
             </w:r>
             <w:r w:rsidR="00CB4038">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FF7B18E" w14:textId="77777777" w:rsidR="00AC0E8D" w:rsidRDefault="00AC0E8D" w:rsidP="00AC0E8D">
+          <w:p w14:paraId="2FF7B18E" w14:textId="78F408C5" w:rsidR="00AC0E8D" w:rsidRDefault="00AC0E8D" w:rsidP="00AC0E8D">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+              <w:t>zeszyt ćwiczeń, s.</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 50-51</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1070E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C845C30" w14:textId="79EB6BF2" w:rsidR="00136585" w:rsidRPr="00AC0E8D" w:rsidRDefault="008E0708" w:rsidP="008E0708">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
@@ -13423,51 +14268,61 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136585">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>związki między rozwojem dużych miast a zmianami w strefach podmiejskich w zakresie użytkowania i zagospodarowania terenu, stylu zabudowy oraz struktury ludności na przykładzie obszarów metropolitalnych Warszawy i Krakowa</w:t>
+              <w:t xml:space="preserve">związki między rozwojem dużych miast a zmianami w strefach podmiejskich w zakresie użytkowania i zagospodarowania terenu, stylu zabudowy oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>struktury ludności na przykładzie obszarów metropolitalnych Warszawy i Krakowa</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="629EF1A5" w14:textId="21B479CB" w:rsidR="00136585" w:rsidRPr="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136585">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -13502,116 +14357,185 @@
           <w:p w14:paraId="229246C4" w14:textId="7E77BF06" w:rsidR="00CB4038" w:rsidRDefault="00CB4038" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>omawia czynniku rozwoju i funkcje miast</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="518C601F" w14:textId="2CCAB23A" w:rsidR="00CB4038" w:rsidRDefault="00CB4038" w:rsidP="00136585">
+          <w:p w14:paraId="518C601F" w14:textId="70A63AAD" w:rsidR="00CB4038" w:rsidRDefault="00CB4038" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">charakteryzuje strefę podmiejską i wyjaśnia przyczyny jej rozwoju </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="335431EF" w14:textId="728F0059" w:rsidR="00CB4038" w:rsidRDefault="00CB4038" w:rsidP="00136585">
+              <w:t>charakteryzuje strefę podmiejską i wyjaśnia przyczyny jej rozwoju</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, powołując się m.in. na </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przykłady </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B22" w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>obszarów</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102" w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> metropolitalnych Warszawy i Krakowa</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335431EF" w14:textId="2B1E33D9" w:rsidR="00CB4038" w:rsidRDefault="00CB4038" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">na podstawie map i danych statystycznych omawia migracje wewnętrzne i ich wpływ na rozmieszczenie ludności na przykładach </w:t>
+              <w:t>na podstawie map i danych statystycznych omawia migracje wewnętrzne i ich wpływ na rozmies</w:t>
+            </w:r>
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zczenie ludności na przykładach</w:t>
             </w:r>
             <w:r w:rsidRPr="00136585">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> wybranych gmin województw zachodniopomorskiego i podlaskiego</w:t>
+              <w:t xml:space="preserve"> wybranych gmin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136585">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>województw zachodniopomorskiego i podlaskiego</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="444BB385" w14:textId="0E0E69D7" w:rsidR="00136585" w:rsidRPr="004F5529" w:rsidRDefault="00CB4038" w:rsidP="00136585">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -13639,50 +14563,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5CFD3262" w14:textId="77777777" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>X.8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F4A14A5" w14:textId="77777777" w:rsidR="00136585" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A609368" w14:textId="09A9F9F5" w:rsidR="00136585" w:rsidRPr="004F5529" w:rsidRDefault="00136585" w:rsidP="00136585">
             <w:pPr>
@@ -13732,75 +14657,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>177 - 1</w:t>
             </w:r>
             <w:r w:rsidR="00AD3185">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C81D567" w14:textId="77777777" w:rsidR="00CB4038" w:rsidRDefault="00CB4038" w:rsidP="00CB4038">
+          <w:p w14:paraId="4C81D567" w14:textId="4501618E" w:rsidR="00CB4038" w:rsidRDefault="00CB4038" w:rsidP="00CB4038">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>52-53</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57DBA825" w14:textId="20CE6DBB" w:rsidR="008E0708" w:rsidRPr="00C1070E" w:rsidRDefault="008E0708" w:rsidP="00CB4038">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -13833,51 +14767,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7015D41F" w14:textId="2BFA2D6A" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5F618880" w14:textId="509939B3" w:rsidR="00A80B7E" w:rsidRPr="00F23121" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23121">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -14087,127 +15020,85 @@
           <w:p w14:paraId="7EAA957C" w14:textId="2362CEC8" w:rsidR="00AD3185" w:rsidRPr="004F5529" w:rsidRDefault="00AD3185" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08FB582D" w14:textId="633C55D5" w:rsidR="00360828" w:rsidRPr="00C1070E" w:rsidRDefault="00360828" w:rsidP="00360828">
+          <w:p w14:paraId="52F73BF0" w14:textId="3749774F" w:rsidR="00A80B7E" w:rsidRPr="004A0FB3" w:rsidRDefault="00360828" w:rsidP="004A0FB3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1070E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>184 - 187</w:t>
             </w:r>
-          </w:p>
-[...40 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="6B6213DE" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AA6C3C6" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -14243,52 +15134,60 @@
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7135A10B" w14:textId="77777777" w:rsidR="00A80B7E" w:rsidRPr="002339C9" w:rsidRDefault="00A80B7E" w:rsidP="00A80B7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E271DB8" w14:textId="7F62ADAA" w:rsidR="00656B9A" w:rsidRDefault="00656B9A"/>
     <w:p w14:paraId="1747E1D4" w14:textId="77777777" w:rsidR="002339C9" w:rsidRDefault="002339C9"/>
+    <w:p w14:paraId="647D3270" w14:textId="77777777" w:rsidR="00150102" w:rsidRDefault="00150102"/>
+    <w:p w14:paraId="3204E315" w14:textId="77777777" w:rsidR="00150102" w:rsidRDefault="00150102"/>
+    <w:p w14:paraId="008861CB" w14:textId="77777777" w:rsidR="00150102" w:rsidRDefault="00150102"/>
+    <w:p w14:paraId="0B1C4EF7" w14:textId="77777777" w:rsidR="00150102" w:rsidRDefault="00150102"/>
+    <w:p w14:paraId="580DFF45" w14:textId="77777777" w:rsidR="00150102" w:rsidRDefault="00150102"/>
+    <w:p w14:paraId="2C06DF7C" w14:textId="77777777" w:rsidR="00150102" w:rsidRDefault="00150102"/>
     <w:p w14:paraId="4F7B0837" w14:textId="77777777" w:rsidR="002339C9" w:rsidRDefault="002339C9"/>
     <w:p w14:paraId="4930DC68" w14:textId="77777777" w:rsidR="002339C9" w:rsidRDefault="002339C9"/>
+    <w:p w14:paraId="1872DF1A" w14:textId="77777777" w:rsidR="004A0FB3" w:rsidRDefault="004A0FB3"/>
+    <w:p w14:paraId="09E5B447" w14:textId="77777777" w:rsidR="004A0FB3" w:rsidRDefault="004A0FB3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="1861"/>
         <w:gridCol w:w="2133"/>
         <w:gridCol w:w="4123"/>
         <w:gridCol w:w="1275"/>
@@ -14303,50 +15202,51 @@
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A45D779" w14:textId="165E0E9F" w:rsidR="00625F15" w:rsidRPr="006D521D" w:rsidRDefault="009724E7" w:rsidP="006D521D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="3333CC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D521D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="3333CC"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="009C19B9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="3333CC"/>
               </w:rPr>
               <w:t xml:space="preserve">Dział 4. </w:t>
             </w:r>
             <w:r w:rsidR="009C68AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="3333CC"/>
               </w:rPr>
               <w:t>Gospodarka Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="5BB5D4C2" w14:textId="77777777" w:rsidTr="002E23B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1680"/>
@@ -14556,75 +15456,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AD9A2B1" w14:textId="5EC4EC50" w:rsidR="0032247A" w:rsidRPr="0032247A" w:rsidRDefault="008B4875" w:rsidP="0032247A">
+          <w:p w14:paraId="1AD9A2B1" w14:textId="4C41B460" w:rsidR="0032247A" w:rsidRPr="0032247A" w:rsidRDefault="008B4875" w:rsidP="0032247A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>54-55</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55CEBF51" w14:textId="77777777" w:rsidR="005B58F7" w:rsidRDefault="00850C48" w:rsidP="008B4875">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -14746,100 +15655,118 @@
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="207" w:right="57" w:hanging="207"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850C48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>przestrzenne zróżnicowanie głównych upraw i chowu zwierząt w Polsce oraz ich znaczenie gospodarcze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79A0CFB8" w14:textId="77777777" w:rsidR="00DA19DA" w:rsidRDefault="00850C48" w:rsidP="00910501">
+          <w:p w14:paraId="79A0CFB8" w14:textId="2138AE34" w:rsidR="00DA19DA" w:rsidRDefault="00150102" w:rsidP="00910501">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="207" w:right="57" w:hanging="207"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podstawie map tematycznych, omawia rozmieszczenie głównych upraw w Polsce</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5591F6BA" w14:textId="2E9B91CF" w:rsidR="00850C48" w:rsidRDefault="00850C48" w:rsidP="00850C48">
+              <w:t xml:space="preserve">na podstawie map tematycznych </w:t>
+            </w:r>
+            <w:r w:rsidR="00850C48">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia rozmieszczenie głównych upraw w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5591F6BA" w14:textId="20051051" w:rsidR="00850C48" w:rsidRDefault="00150102" w:rsidP="00850C48">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="207" w:right="57" w:hanging="207"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podstawie map tematycznych, omawia rozmieszczenie chowu zwierząt w Polsce</w:t>
+              <w:t xml:space="preserve">na podstawie map tematycznych </w:t>
+            </w:r>
+            <w:r w:rsidR="00850C48">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia rozmieszczenie chowu zwierząt w Polsce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15218989" w14:textId="1FCC2D77" w:rsidR="00850C48" w:rsidRPr="00DA19DA" w:rsidRDefault="00850C48" w:rsidP="00910501">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="207" w:right="57" w:hanging="207"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14890,75 +15817,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032247A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. 197 - </w:t>
             </w:r>
             <w:r w:rsidR="003C1FF4" w:rsidRPr="0032247A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00E0E602" w14:textId="369D8A7F" w:rsidR="0032247A" w:rsidRPr="0032247A" w:rsidRDefault="00850C48" w:rsidP="0032247A">
+          <w:p w14:paraId="00E0E602" w14:textId="0FB1A3A4" w:rsidR="0032247A" w:rsidRPr="0032247A" w:rsidRDefault="00850C48" w:rsidP="0032247A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032247A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>56-57</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E3FA00E" w14:textId="77777777" w:rsidR="007C25B1" w:rsidRPr="00850C48" w:rsidRDefault="00850C48" w:rsidP="00850C48">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850C48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -15019,51 +15955,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="04BEB1D2" w14:textId="2A83F3BA" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="009C68AF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>33.</w:t>
             </w:r>
             <w:r w:rsidR="00F87DC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="22B87D6A" w14:textId="1B29D10D" w:rsidR="00944093" w:rsidRPr="007A1A55" w:rsidRDefault="009C68AF" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -15149,156 +16084,183 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="487"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wyjaśnia, czym jest przemysł i jakie pełni funkcje</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17333E31" w14:textId="77777777" w:rsidR="002927A3" w:rsidRDefault="00A44EC6" w:rsidP="0021114D">
-[...26 lines deleted...]
-          <w:p w14:paraId="7D48D8B8" w14:textId="5DA74F6C" w:rsidR="00487FD1" w:rsidRDefault="00487FD1" w:rsidP="0021114D">
+          <w:p w14:paraId="17333E31" w14:textId="274C2230" w:rsidR="002927A3" w:rsidRDefault="00150102" w:rsidP="0021114D">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omawia cechy polskiej gospodarki, ze szczególnym uwzględnieniem przemysłu, w latach 1945-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A44EC6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1989 i po </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1989 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6A1B55" w14:textId="77777777" w:rsidR="00150102" w:rsidRDefault="00487FD1" w:rsidP="0021114D">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia przemiany przemysłu w konurbacji górnośląskiej i aglomeracji łódzkiej</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="066F9A39" w14:textId="77777777" w:rsidR="00A44EC6" w:rsidRDefault="00A44EC6" w:rsidP="0021114D">
+            <w:r w:rsidR="00150102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D48D8B8" w14:textId="6DA77214" w:rsidR="00487FD1" w:rsidRDefault="00150102" w:rsidP="0021114D">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wykazuje zmiany w strukturze zatrudnienia na przykładzie konurbacji katowickiej i aglomeracji łódzkiej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D1DB7FC" w14:textId="376A2812" w:rsidR="00F770AD" w:rsidRPr="00150102" w:rsidRDefault="00A44EC6" w:rsidP="00150102">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wymienia największe polskie firmy przemysłowe</w:t>
-            </w:r>
-[...25 lines deleted...]
-              <w:t>wykazuje zmiany w strukturze zatrudnienia na przykładzie konurbacji katowickiej i aglomeracji łódzkiej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2EFB021F" w14:textId="77777777" w:rsidR="00944093" w:rsidRDefault="009C68AF" w:rsidP="00FD6DDA">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X.11</w:t>
@@ -15370,75 +16332,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00487FD1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6161ACC8" w14:textId="77777777" w:rsidR="003C1FF4" w:rsidRDefault="003C1FF4" w:rsidP="003C1FF4">
+          <w:p w14:paraId="6161ACC8" w14:textId="2CDF791C" w:rsidR="003C1FF4" w:rsidRDefault="003C1FF4" w:rsidP="003C1FF4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>58-59</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="691FC19B" w14:textId="77777777" w:rsidR="00A44EC6" w:rsidRDefault="00A44EC6" w:rsidP="003C1FF4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
@@ -15497,50 +16468,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A593236" w14:textId="0A95CDB1" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7AE83FA5" w14:textId="1B6A393B" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Energetyka</w:t>
@@ -15604,320 +16576,314 @@
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>warunki</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00171ADD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">przyrodnicze i pozaprzyrodnicze sprzyjające produkcji energii ze źródeł nieodnawialnych i odnawialnych </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47C2EEF2" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRPr="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+          <w:p w14:paraId="3ADE8AB6" w14:textId="19194DEC" w:rsidR="00171ADD" w:rsidRPr="00FB4001" w:rsidRDefault="00171ADD" w:rsidP="00FB4001">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171ADD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">wpływ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">warunków przyrodniczych i pozaprzyrodniczych </w:t>
             </w:r>
             <w:r w:rsidRPr="00171ADD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">na rozwój energetyki na przykładzie województw </w:t>
-[...46 lines deleted...]
-              <w:t>zmian w energetyce przyjęty przez Unię Europejską</w:t>
+              <w:t>na rozwój energetyki na przykładzie województw pomorskiego i łódzkiego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC9C3BB" w14:textId="14076C73" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+          <w:p w14:paraId="6DC9C3BB" w14:textId="39A0243F" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="55ACD03F" w14:textId="7C60A6A6" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+              <w:t xml:space="preserve">wyjaśnia, czym jest </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">energetyka oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>struktura produkcji energii</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55ACD03F" w14:textId="7C660D2B" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wyjaśnia, czym są odnawialne i nieodnawialne źródła energii</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="00A848FE" w14:textId="7ECEF219" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, podaje ich przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A848FE" w14:textId="721421FB" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podstawie wykresów i danych statystycznych omawia zmiany w strukturze produkcji energii w Polsce</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E8E192B" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRPr="0008413E" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+              <w:t xml:space="preserve">omawia </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">transformację energetyczną </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w Polsce</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, jej przyczyny i jak zmienia ona strukturę produkcji energii</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E8E192B" w14:textId="4C6C731E" w:rsidR="00171ADD" w:rsidRPr="0008413E" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>omawia warunki przyrodnicze i pozaprzyrodnicze, wpływające na rozwój energetyki w Polsce</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CCE9F57" w14:textId="1556AD77" w:rsidR="0008413E" w:rsidRPr="00171ADD" w:rsidRDefault="0008413E" w:rsidP="00171ADD">
+              <w:t xml:space="preserve">omawia warunki przyrodnicze i pozaprzyrodnicze, wpływające na rozwój </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poszczególnych typów </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>energetyki w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="067C4602" w14:textId="3B3476F0" w:rsidR="00171ADD" w:rsidRPr="00FB4001" w:rsidRDefault="0008413E" w:rsidP="00FB4001">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">omawia zróżnicowanie polskiej energetyki na przykładzie województwa łódzkiego oraz pomorskiego </w:t>
-[...30 lines deleted...]
-              <w:t>omawia kierunek zmian w energetyce przyjęty przez Unię Europejską</w:t>
+              <w:t>omawia zróżnicowanie polskiej energ</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>etyki na przykładzie województw łódzkiego oraz pomorskiego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="68965EB1" w14:textId="372479E1" w:rsidR="00171ADD" w:rsidRPr="007A1A55" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI.2</w:t>
@@ -15969,75 +16935,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0008413E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C3F84B2" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
+          <w:p w14:paraId="7C3F84B2" w14:textId="1435F94C" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>60-61</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BBB8D55" w14:textId="6D9312D7" w:rsidR="00171ADD" w:rsidRPr="00171ADD" w:rsidRDefault="0080325E" w:rsidP="00215EFD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -16153,134 +17128,144 @@
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>związek między transportem morskim a lokalizacją inwestycji przemysłowych i usługowych na przykładzie Trójmiasta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56040536" w14:textId="2054F435" w:rsidR="009157E1" w:rsidRDefault="009157E1" w:rsidP="009157E1">
+          <w:p w14:paraId="56040536" w14:textId="00CB12D7" w:rsidR="009157E1" w:rsidRDefault="009157E1" w:rsidP="009157E1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>wyjaśnia, czym jest sektor usług i jakie pełni funkcje</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0494038F" w14:textId="7557CB12" w:rsidR="00D3642E" w:rsidRDefault="00D3642E" w:rsidP="009157E1">
+              <w:t xml:space="preserve">wyjaśnia, czym jest sektor usług i </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4001">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jakiego typu działalności się do niego zaliczają</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="078B3773" w14:textId="0C1E5BD4" w:rsidR="00BB6E42" w:rsidRDefault="00BB6E42" w:rsidP="00BB6E42">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="6EF9ABDE" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRDefault="009157E1" w:rsidP="00171ADD">
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakteryzuje wybrane gałęzie sektora usług w Polsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300D8AC0" w14:textId="5337D3DE" w:rsidR="00FB4001" w:rsidRDefault="00FB4001" w:rsidP="00171ADD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>charakteryzuje wybrane usługi w Polsce</w:t>
+              <w:t xml:space="preserve">charakteryzuje polski import i eksport </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="298F94F2" w14:textId="5B52C700" w:rsidR="00D3642E" w:rsidRPr="00D21C1F" w:rsidRDefault="00D21C1F" w:rsidP="00D21C1F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -16412,75 +17397,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D3642E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B5515F2" w14:textId="77777777" w:rsidR="009157E1" w:rsidRDefault="009157E1" w:rsidP="009157E1">
+          <w:p w14:paraId="1B5515F2" w14:textId="5304B005" w:rsidR="009157E1" w:rsidRDefault="009157E1" w:rsidP="009157E1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>62-63, 94-97</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="433C848F" w14:textId="12FA3B41" w:rsidR="00ED57A2" w:rsidRDefault="00ED57A2" w:rsidP="009157E1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032247A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -16519,50 +17513,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F2F4C0B" w14:textId="2D4F20AC" w:rsidR="00382328" w:rsidRPr="00290257" w:rsidRDefault="00382328" w:rsidP="00382328">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00290257">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="34852E6B" w14:textId="26D09C0F" w:rsidR="00382328" w:rsidRPr="00290257" w:rsidRDefault="00382328" w:rsidP="00382328">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00290257">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -16610,168 +17605,226 @@
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB1430">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> różnice w strukturze zatrudnienia ludności w Polsce i wybranych państwach europejskich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41D86F9A" w14:textId="73E9EA55" w:rsidR="00382328" w:rsidRDefault="00382328" w:rsidP="00382328">
+          <w:p w14:paraId="41D86F9A" w14:textId="5ACC1CC1" w:rsidR="00382328" w:rsidRDefault="00382328" w:rsidP="00382328">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">wyjaśnia, czym jest </w:t>
             </w:r>
             <w:r w:rsidR="00484AAC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>struktura zatrudnienia</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="273E3519" w14:textId="17DED8B7" w:rsidR="00484AAC" w:rsidRDefault="00484AAC" w:rsidP="00484AAC">
+              <w:t xml:space="preserve">struktura </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zatrudnienia </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B22" w:rsidRPr="00290257">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ludności</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="273E3519" w14:textId="7D8C4B1E" w:rsidR="00484AAC" w:rsidRDefault="00484AAC" w:rsidP="00484AAC">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>wyjaśnia zależność między strukturą zatrudnienia a poziomem rozwoju kraju</w:t>
+              <w:t xml:space="preserve">wyjaśnia zależność między </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poziomem rozwoju kraju a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">strukturą zatrudnienia </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ludności</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6410770C" w14:textId="2FFD8170" w:rsidR="0017101B" w:rsidRPr="0017101B" w:rsidRDefault="0017101B" w:rsidP="0017101B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>omawia zmiany struktury zatrudnienia ludności w Polsce na przestrzeni lat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A1BD4AC" w14:textId="38D5888D" w:rsidR="00484AAC" w:rsidRDefault="00484AAC" w:rsidP="00484AAC">
+          <w:p w14:paraId="5A1BD4AC" w14:textId="22FCF217" w:rsidR="00484AAC" w:rsidRDefault="00484AAC" w:rsidP="00484AAC">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>na podstawie wykresów i danych statystycznych, porównuje strukturę zatrudnienia w Polsce i w wybranych krajach Europy</w:t>
+              <w:t>na podstawie w</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ykresów i danych statystycznych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> porównuje strukturę zatrudnienia w Polsce i w wybranych krajach Europy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EC4FAC9" w14:textId="1681DAFB" w:rsidR="00382328" w:rsidRPr="00290257" w:rsidRDefault="00382328" w:rsidP="0017101B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="05D5A925" w14:textId="5919A657" w:rsidR="00382328" w:rsidRPr="00290257" w:rsidRDefault="00382328" w:rsidP="00382328">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
@@ -16836,75 +17889,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00484AAC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D706670" w14:textId="77777777" w:rsidR="00382328" w:rsidRDefault="00382328" w:rsidP="00382328">
+          <w:p w14:paraId="4D706670" w14:textId="1A026FE2" w:rsidR="00382328" w:rsidRDefault="00382328" w:rsidP="00382328">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>64-65</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EFC2FEC" w14:textId="277FEAE1" w:rsidR="00ED57A2" w:rsidRDefault="00ED57A2" w:rsidP="00382328">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -16936,51 +17998,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5159B7AB" w14:textId="63F00BFD" w:rsidR="00171ADD" w:rsidRPr="007A1A55" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="79E7EDEA" w14:textId="71A5C9D7" w:rsidR="00171ADD" w:rsidRPr="007A1A55" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23121">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -17191,51 +18252,51 @@
           <w:p w14:paraId="27D1C159" w14:textId="45D328ED" w:rsidR="00171ADD" w:rsidRPr="007A1A55" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52FA79DB" w14:textId="374D070D" w:rsidR="002E23B6" w:rsidRPr="008B4875" w:rsidRDefault="002E23B6" w:rsidP="002E23B6">
+          <w:p w14:paraId="3FCDB0E4" w14:textId="6744992C" w:rsidR="00171ADD" w:rsidRPr="004A0FB3" w:rsidRDefault="002E23B6" w:rsidP="004A0FB3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
@@ -17244,95 +18305,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">229 </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>234</w:t>
             </w:r>
-          </w:p>
-[...43 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00916BF9" w:rsidRPr="007A1A55" w14:paraId="6FA0150C" w14:textId="77777777" w:rsidTr="002E23B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46199B37" w14:textId="6C4358FA" w:rsidR="002E23B6" w:rsidRDefault="002E23B6" w:rsidP="002E23B6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -17583,76 +18599,140 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wyjaśnia wpływ turystyki na rozwój społeczno-gospodarczy kraju</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39E8B7B4" w14:textId="68BD5358" w:rsidR="006858B3" w:rsidRDefault="006858B3" w:rsidP="002E23B6">
+          <w:p w14:paraId="39E8B7B4" w14:textId="3638BE5F" w:rsidR="006858B3" w:rsidRDefault="006858B3" w:rsidP="002E23B6">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>omawia walory turystyczne Pobrzeża Bałtyku oraz Małopolski</w:t>
+              <w:t xml:space="preserve">omawia </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przyrodnicze </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">walory turystyczne </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>obrzeż</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bałtyku oraz</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kulturowe walory turystyczne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Małopolski</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051E7A85" w14:textId="18BC6596" w:rsidR="002E23B6" w:rsidRPr="00290257" w:rsidRDefault="002E23B6" w:rsidP="002E23B6">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="180" w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2B07E066" w14:textId="77777777" w:rsidR="002E23B6" w:rsidRDefault="002E23B6" w:rsidP="002E23B6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
@@ -17742,75 +18822,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="006858B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4266B8B6" w14:textId="77777777" w:rsidR="002E23B6" w:rsidRDefault="002E23B6" w:rsidP="002E23B6">
+          <w:p w14:paraId="4266B8B6" w14:textId="3BFC2A64" w:rsidR="002E23B6" w:rsidRDefault="002E23B6" w:rsidP="002E23B6">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>66-67, 80-81</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B192B54" w14:textId="02C797DC" w:rsidR="002E23B6" w:rsidRPr="00290257" w:rsidRDefault="006858B3" w:rsidP="002E23B6">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
@@ -17830,230 +18919,236 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3F7BCCD2" w14:textId="124E2496" w:rsidR="00171ADD" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B6D63F1" w14:textId="351F3372" w:rsidR="00171ADD" w:rsidRPr="00290257" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obiekty na liście światowego dziedzictwa UNESCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAD6B4D" w14:textId="3A079BBC" w:rsidR="002E23B6" w:rsidRDefault="006858B3" w:rsidP="002E23B6">
+          <w:p w14:paraId="7E9FCB3F" w14:textId="55AA0754" w:rsidR="00171ADD" w:rsidRPr="00AA4D76" w:rsidRDefault="006858B3" w:rsidP="00916BF9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="002E23B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ybrane obiekty z Listy Światowego Dziedzictwa </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002E23B6" w:rsidRPr="002E23B6">
+              <w:t xml:space="preserve">ybrane obiekty z </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4D76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kulturowego i Przyrodniczego Ludzkości położone w Polsce</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> listy światowego dziedzictwa UNESCO w Polsce</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4CB6E386" w14:textId="77777777" w:rsidR="00171ADD" w:rsidRDefault="006858B3" w:rsidP="002E23B6">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>wyjaśnia, czym jest ONZ oraz UNESCO</w:t>
+              <w:t xml:space="preserve">wyjaśnia, czym </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4D76">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jest ONZ oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UNESCO</w:t>
             </w:r>
             <w:r w:rsidR="002E23B6" w:rsidRPr="002E23B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="534520A7" w14:textId="1C1A0473" w:rsidR="006858B3" w:rsidRPr="00290257" w:rsidRDefault="006858B3" w:rsidP="002E23B6">
+          <w:p w14:paraId="3E4EF076" w14:textId="502DEE29" w:rsidR="006858B3" w:rsidRPr="00AA4D76" w:rsidRDefault="006858B3" w:rsidP="00AA4D76">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">wskazuje na mapie oraz charakteryzuje polskie obiekty wpisane na  Listę Światowego Dziedzictwa </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002E23B6">
+              <w:t xml:space="preserve">wskazuje na mapie oraz charakteryzuje polskie obiekty wpisane na </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6E42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kulturowego i Przyrodniczego Ludzkości</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>list</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4D76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> w Polsce</w:t>
+              <w:t>ę światowego dziedzictwa UNESCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1E028EBF" w14:textId="766AED44" w:rsidR="00171ADD" w:rsidRPr="00290257" w:rsidRDefault="00171ADD" w:rsidP="00171ADD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -18116,75 +19211,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="498B2E00" w14:textId="77777777" w:rsidR="006858B3" w:rsidRDefault="006858B3" w:rsidP="006858B3">
+          <w:p w14:paraId="498B2E00" w14:textId="385475FA" w:rsidR="006858B3" w:rsidRDefault="006858B3" w:rsidP="006858B3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>68-69</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="632AF453" w14:textId="1F59C5B8" w:rsidR="00171ADD" w:rsidRPr="0032247A" w:rsidRDefault="006858B3" w:rsidP="006858B3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032247A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
@@ -18206,51 +19310,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0DD861EC" w14:textId="56B22692" w:rsidR="00916BF9" w:rsidRDefault="00916BF9" w:rsidP="00916BF9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4131613F" w14:textId="3B0D01C0" w:rsidR="00916BF9" w:rsidRDefault="00916BF9" w:rsidP="00916BF9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -18317,75 +19420,93 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gospodarczego oraz sukcesów polskich przedsiębiorstw na arenie międzynarodowej</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E6C7572" w14:textId="77777777" w:rsidR="00916BF9" w:rsidRPr="00290257" w:rsidRDefault="00916BF9" w:rsidP="00916BF9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="168" w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06C0C405" w14:textId="61E4A8E9" w:rsidR="004903BF" w:rsidRDefault="004903BF" w:rsidP="00916BF9">
+          <w:p w14:paraId="06C0C405" w14:textId="0D1686DF" w:rsidR="004903BF" w:rsidRDefault="004903BF" w:rsidP="00916BF9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>omawia rozwój Polski po roku 1989.</w:t>
+              <w:t>omawia rozwój Polski po roku 1989</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4D76">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AE75745" w14:textId="7268B98A" w:rsidR="004903BF" w:rsidRDefault="00FC46BE" w:rsidP="00916BF9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -18561,75 +19682,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidR="004903BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65B5A09C" w14:textId="77777777" w:rsidR="00916BF9" w:rsidRDefault="00916BF9" w:rsidP="00916BF9">
+          <w:p w14:paraId="65B5A09C" w14:textId="1B3EBD6E" w:rsidR="00916BF9" w:rsidRDefault="00916BF9" w:rsidP="00916BF9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70-71</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29E6C0C2" w14:textId="5C141503" w:rsidR="00916BF9" w:rsidRPr="0032247A" w:rsidRDefault="00916BF9" w:rsidP="00916BF9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032247A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
@@ -18872,51 +20002,51 @@
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XI.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44634638" w14:textId="544475A3" w:rsidR="00F7346C" w:rsidRPr="008B4875" w:rsidRDefault="00F7346C" w:rsidP="00F7346C">
+          <w:p w14:paraId="3CB80FCB" w14:textId="2839280C" w:rsidR="00171ADD" w:rsidRPr="004A0FB3" w:rsidRDefault="00F7346C" w:rsidP="004A0FB3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
@@ -18925,90 +20055,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">256 </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>259</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="558ACEBD" w14:textId="079B928D" w:rsidR="00656B9A" w:rsidRPr="00290257" w:rsidRDefault="00656B9A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -19187,96 +20277,96 @@
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>łówne cechy środowiska przyrodniczego regionu</w:t>
+              <w:t xml:space="preserve">łówne cechy środowiska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937E0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przyrodniczego regionu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="506B1B69" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">łówne cechy gospodarki regionu na podstawie wyszukanych danych </w:t>
-[...8 lines deleted...]
-              <w:t>statystycznych i map tematycznych</w:t>
+              <w:t>łówne cechy gospodarki regionu na podstawie wyszukanych danych statystycznych i map tematycznych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D64D972" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -19442,50 +20532,51 @@
               <w:t>korzysta z Banku Danych Lokalnych GUS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="124F21BE" w14:textId="64081B97" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>charakteryzuje środowisko przyrodnicze własnego regionu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26F84010" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -19524,51 +20615,50 @@
               <w:t xml:space="preserve">regionu </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DEFB45B" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">wykazuje </w:t>
             </w:r>
             <w:r w:rsidRPr="00937E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zależności między elementami środowiska geograficznego na podstawie obserwacji terenowych przeprowadzonych w wybranym miejscu własnego regionu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D14551A" w14:textId="599739F6" w:rsidR="00937E0A" w:rsidRPr="004F5529" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -19735,75 +20825,93 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r w:rsidR="0087703B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1894D44D" w14:textId="77777777" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
+          <w:p w14:paraId="1894D44D" w14:textId="66D575F0" w:rsidR="00937E0A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>72-73</w:t>
+            </w:r>
+            <w:r w:rsidR="00A909F3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 98-99</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AB47252" w14:textId="173D6F99" w:rsidR="00937E0A" w:rsidRPr="0032247A" w:rsidRDefault="00937E0A" w:rsidP="00937E0A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032247A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -19960,106 +21068,114 @@
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>projektowanie trasy wycieczki krajoznawczej po własnym regionie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13F0D246" w14:textId="77777777" w:rsidR="002D3E0A" w:rsidRDefault="0087703B" w:rsidP="00802245">
+          <w:p w14:paraId="13F0D246" w14:textId="52497851" w:rsidR="002D3E0A" w:rsidRDefault="0087703B" w:rsidP="00802245">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="196" w:right="57" w:hanging="196"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>analizuje różne źródła informacji o swoim regionie w celu projektowania i zaprezentowania walorów tego obszaru</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="02B14391" w14:textId="4E08DB56" w:rsidR="00BF2879" w:rsidRPr="00F55442" w:rsidRDefault="00BF2879" w:rsidP="00F55442">
+              <w:t xml:space="preserve">analizuje różne źródła informacji o swoim regionie w celu </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promowania </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>walorów tego obszaru</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02B14391" w14:textId="6A7A01B4" w:rsidR="00BF2879" w:rsidRPr="00F55442" w:rsidRDefault="0060279B" w:rsidP="0060279B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="196" w:right="57" w:hanging="196"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>zna etapy projektowania wycieczki krajoznawczej</w:t>
-[...7 lines deleted...]
-              <w:t>, potrafi się do niej przygotować</w:t>
+              <w:t>wie, jak zaplanować bezpieczną i komfortową wycieczkę krajoznawczą, a także jak się do niej prawidłowo przygotować</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30CC3543" w14:textId="77777777" w:rsidR="008A245D" w:rsidRDefault="00170273" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XII.4</w:t>
@@ -20131,75 +21247,84 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41A4F5FB" w14:textId="77777777" w:rsidR="0087703B" w:rsidRDefault="0087703B" w:rsidP="0087703B">
+          <w:p w14:paraId="41A4F5FB" w14:textId="3A39DA4C" w:rsidR="0087703B" w:rsidRDefault="0087703B" w:rsidP="0087703B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FB222A5" w14:textId="4B745768" w:rsidR="0087703B" w:rsidRPr="0032247A" w:rsidRDefault="0087703B" w:rsidP="0087703B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032247A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -20341,136 +21466,152 @@
               </w:rPr>
               <w:t>wanie</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> w terenie główn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ych</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> obiekt</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>obiekt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ów</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> decydując</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ych </w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o atrakcyjności „małej ojczyzny”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C77091F" w14:textId="77777777" w:rsidR="00F55442" w:rsidRDefault="00F55442" w:rsidP="00590CED">
+          <w:p w14:paraId="7C77091F" w14:textId="0D58BA7F" w:rsidR="00F55442" w:rsidRDefault="00F55442" w:rsidP="00590CED">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>przedstaw</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ienie</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> w wybranej formie  </w:t>
+              <w:t xml:space="preserve"> w wybranej </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B22" w:rsidRPr="00F55442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>formie atrakcyjność</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>atrakcyjność „małej ojczyzny” jako miejsca zamieszkania i działalności gospodarczej na podstawie informacji wyszukanych w różnych źródłach</w:t>
+              <w:t xml:space="preserve"> „małej ojczyzny” jako miejsca zamieszkania i działalności gospodarczej na podstawie informacji wyszukanych w różnych źródłach</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16BE7071" w14:textId="18D7DFE8" w:rsidR="00F55442" w:rsidRPr="004F5529" w:rsidRDefault="00F55442" w:rsidP="00590CED">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="151"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="170" w:right="57" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -20510,100 +21651,156 @@
               </w:rPr>
               <w:t xml:space="preserve"> służąc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ych</w:t>
             </w:r>
             <w:r w:rsidRPr="00F55442">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zachowaniu walorów środowiska geograficznego oraz poprawie warunków życia lokalnej społeczności</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBE3C1B" w14:textId="6BDDE5B8" w:rsidR="00465DE8" w:rsidRDefault="00F55442" w:rsidP="00465DE8">
+          <w:p w14:paraId="2BBE3C1B" w14:textId="4A8CF74D" w:rsidR="00465DE8" w:rsidRDefault="00F55442" w:rsidP="00465DE8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>na podstawie obserwacji terenowych oraz różnych źródeł informacji, opisuje swoje miejsce zamieszkania pod względem atrakcyjności tego obszaru jako miejsca zamieszkania i działalności gospodarczej</w:t>
-[...18 lines deleted...]
-            <w:r>
+              <w:t>na podstawie obserwacji terenowych</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz różnych źródeł </w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>wskazuje propozycje zmian, mających na celi poprawę jakości życia mieszkańców oraz zachowanie walorów środowiska geograficznego własnego regionu</w:t>
+              <w:t>informacji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje swoj</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ą małą ojczyznę</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem atrakcyjności tego obszaru jako miejsca zamieszkania i działalności gospodarczej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22EC6530" w14:textId="78F61E60" w:rsidR="00F55442" w:rsidRPr="00465DE8" w:rsidRDefault="00F55442" w:rsidP="0060279B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wskazuje propozycje zmian, mających na cel</w:t>
+            </w:r>
+            <w:r w:rsidR="0060279B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> poprawę jakości życia mieszkańców oraz zachowanie walorów środowiska geograficznego własnego regionu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F089E47" w14:textId="77777777" w:rsidR="00944093" w:rsidRDefault="00170273" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -20625,137 +21822,149 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XIII.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61F29683" w14:textId="1BE380F2" w:rsidR="00170273" w:rsidRPr="004F5529" w:rsidRDefault="00170273" w:rsidP="00802245">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>XIII.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C3069F1" w14:textId="017ED0B7" w:rsidR="00F55442" w:rsidRPr="008B4875" w:rsidRDefault="00F55442" w:rsidP="00F55442">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">podręcznik, s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">274 </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>276</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="485D175F" w14:textId="77777777" w:rsidR="00F55442" w:rsidRDefault="00F55442" w:rsidP="00F55442">
+          <w:p w14:paraId="485D175F" w14:textId="587863D5" w:rsidR="00F55442" w:rsidRDefault="00F55442" w:rsidP="00F55442">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4875">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">zeszyt ćwiczeń, s. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0FB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="365662AA" w14:textId="77777777" w:rsidR="00F55442" w:rsidRPr="0032247A" w:rsidRDefault="00F55442" w:rsidP="00F55442">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032247A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -20796,50 +22005,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="214" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D59AAF8" w14:textId="4F4A5723" w:rsidR="00581E2C" w:rsidRPr="004F5529" w:rsidRDefault="00581E2C" w:rsidP="00581E2C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">45. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2400DBBD" w14:textId="2BB8D633" w:rsidR="00581E2C" w:rsidRPr="004F5529" w:rsidRDefault="00581E2C" w:rsidP="00581E2C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23121">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -21071,60 +22281,60 @@
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="697875F3" w14:textId="77777777" w:rsidR="00802245" w:rsidRDefault="00802245">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00802245" w:rsidSect="00873737">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A82B666" w14:textId="77777777" w:rsidR="00CA15C9" w:rsidRDefault="00CA15C9" w:rsidP="00CF3566">
+    <w:p w14:paraId="6F8DE29F" w14:textId="77777777" w:rsidR="00FC00D4" w:rsidRDefault="00FC00D4" w:rsidP="00CF3566">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F58017E" w14:textId="77777777" w:rsidR="00CA15C9" w:rsidRDefault="00CA15C9" w:rsidP="00CF3566">
+    <w:p w14:paraId="5E50E616" w14:textId="77777777" w:rsidR="00FC00D4" w:rsidRDefault="00FC00D4" w:rsidP="00CF3566">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21151,101 +22361,101 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="283216CA" w14:textId="2646BF4C" w:rsidR="00197428" w:rsidRPr="001715D9" w:rsidRDefault="00197428">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="283216CA" w14:textId="2646BF4C" w:rsidR="00655D87" w:rsidRPr="001715D9" w:rsidRDefault="00655D87">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001715D9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>© Copyright by Gdańskie Wydawnictwo Oświatowe, autorka:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Agnieszka Maląg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E80686A" w14:textId="77777777" w:rsidR="00CA15C9" w:rsidRDefault="00CA15C9" w:rsidP="00CF3566">
+    <w:p w14:paraId="7CB8D4A8" w14:textId="77777777" w:rsidR="00FC00D4" w:rsidRDefault="00FC00D4" w:rsidP="00CF3566">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="666CD29F" w14:textId="77777777" w:rsidR="00CA15C9" w:rsidRDefault="00CA15C9" w:rsidP="00CF3566">
+    <w:p w14:paraId="2DD20447" w14:textId="77777777" w:rsidR="00FC00D4" w:rsidRDefault="00FC00D4" w:rsidP="00CF3566">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004E6F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B282B25A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23940,61 +25150,62 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46975C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EFC2A4F4"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="19A42704"/>
+    <w:lvl w:ilvl="0" w:tplc="0CEC130C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -26387,371 +27598,376 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="607279974">
+  <w:num w:numId="1" w16cid:durableId="278680099">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="606620094">
+  <w:num w:numId="2" w16cid:durableId="1145439931">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2052025945">
+  <w:num w:numId="3" w16cid:durableId="1221788675">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2027902620">
+  <w:num w:numId="4" w16cid:durableId="22557692">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1912888449">
+  <w:num w:numId="5" w16cid:durableId="911281568">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="458568692">
+  <w:num w:numId="6" w16cid:durableId="594396">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2126801937">
+  <w:num w:numId="7" w16cid:durableId="1565142559">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1757630483">
+  <w:num w:numId="8" w16cid:durableId="854657469">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="665940251">
+  <w:num w:numId="9" w16cid:durableId="780564019">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="304746345">
+  <w:num w:numId="10" w16cid:durableId="1472674011">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1292713310">
+  <w:num w:numId="11" w16cid:durableId="768042331">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1236471741">
+  <w:num w:numId="12" w16cid:durableId="599532236">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="465397927">
+  <w:num w:numId="13" w16cid:durableId="1535193438">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="137265060">
+  <w:num w:numId="14" w16cid:durableId="796222926">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1652826232">
+  <w:num w:numId="15" w16cid:durableId="1736316353">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1142575723">
+  <w:num w:numId="16" w16cid:durableId="927232724">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="17780496">
+  <w:num w:numId="17" w16cid:durableId="62064834">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="966156068">
+  <w:num w:numId="18" w16cid:durableId="1169641065">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1421633834">
+  <w:num w:numId="19" w16cid:durableId="1238594712">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1187988850">
+  <w:num w:numId="20" w16cid:durableId="98450766">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1814902351">
+  <w:num w:numId="21" w16cid:durableId="10836266">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1759251872">
+  <w:num w:numId="22" w16cid:durableId="170800353">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1323050622">
+  <w:num w:numId="23" w16cid:durableId="783620016">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="891311581">
+  <w:num w:numId="24" w16cid:durableId="1458328485">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="641429981">
+  <w:num w:numId="25" w16cid:durableId="1382822791">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1224680013">
+  <w:num w:numId="26" w16cid:durableId="76249484">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1687977797">
+  <w:num w:numId="27" w16cid:durableId="307974201">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="914632297">
+  <w:num w:numId="28" w16cid:durableId="1597782468">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="12927028">
+  <w:num w:numId="29" w16cid:durableId="544945237">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="466897276">
+  <w:num w:numId="30" w16cid:durableId="1684478340">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="30768886">
+  <w:num w:numId="31" w16cid:durableId="784928127">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1562331297">
+  <w:num w:numId="32" w16cid:durableId="647974909">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="310863564">
+  <w:num w:numId="33" w16cid:durableId="1657417681">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="214897721">
+  <w:num w:numId="34" w16cid:durableId="1544367233">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="404453242">
+  <w:num w:numId="35" w16cid:durableId="937640281">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="429014395">
+  <w:num w:numId="36" w16cid:durableId="905799579">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1892614206">
+  <w:num w:numId="37" w16cid:durableId="786315759">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="2018729341">
+  <w:num w:numId="38" w16cid:durableId="322244681">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="876504291">
+  <w:num w:numId="39" w16cid:durableId="225535983">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="88233930">
+  <w:num w:numId="40" w16cid:durableId="888882266">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="225606091">
+  <w:num w:numId="41" w16cid:durableId="176845405">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1327905655">
+  <w:num w:numId="42" w16cid:durableId="1562250520">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="195627881">
+  <w:num w:numId="43" w16cid:durableId="632178307">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="2067948696">
+  <w:num w:numId="44" w16cid:durableId="1216356223">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="491454631">
+  <w:num w:numId="45" w16cid:durableId="1898323618">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1327242602">
+  <w:num w:numId="46" w16cid:durableId="124592048">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1335916345">
+  <w:num w:numId="47" w16cid:durableId="175850962">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E7FE3"/>
     <w:rsid w:val="0000166A"/>
     <w:rsid w:val="000037DD"/>
     <w:rsid w:val="00004C30"/>
     <w:rsid w:val="00004F52"/>
     <w:rsid w:val="0001196C"/>
     <w:rsid w:val="00015172"/>
     <w:rsid w:val="0001632E"/>
     <w:rsid w:val="00016F8D"/>
     <w:rsid w:val="000173BC"/>
     <w:rsid w:val="00017E52"/>
     <w:rsid w:val="00021408"/>
     <w:rsid w:val="00022884"/>
     <w:rsid w:val="000236AE"/>
     <w:rsid w:val="000277A7"/>
     <w:rsid w:val="0003399E"/>
     <w:rsid w:val="00045B2E"/>
     <w:rsid w:val="00046828"/>
     <w:rsid w:val="00051E67"/>
     <w:rsid w:val="00052670"/>
     <w:rsid w:val="0006173A"/>
     <w:rsid w:val="00065CE2"/>
+    <w:rsid w:val="00066965"/>
     <w:rsid w:val="000716E6"/>
     <w:rsid w:val="00074DFF"/>
     <w:rsid w:val="00076D7A"/>
     <w:rsid w:val="0008413E"/>
     <w:rsid w:val="00086266"/>
     <w:rsid w:val="000866EB"/>
     <w:rsid w:val="000902A9"/>
     <w:rsid w:val="0009327A"/>
     <w:rsid w:val="00097A26"/>
     <w:rsid w:val="000A04C7"/>
     <w:rsid w:val="000A11B9"/>
     <w:rsid w:val="000A139A"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000A5156"/>
     <w:rsid w:val="000A6C4A"/>
     <w:rsid w:val="000B092C"/>
     <w:rsid w:val="000B343B"/>
     <w:rsid w:val="000B36F6"/>
     <w:rsid w:val="000B3CE0"/>
     <w:rsid w:val="000B4579"/>
     <w:rsid w:val="000B62F5"/>
     <w:rsid w:val="000C2ECD"/>
     <w:rsid w:val="000C443A"/>
     <w:rsid w:val="000D3FD7"/>
     <w:rsid w:val="000D70F3"/>
     <w:rsid w:val="000D796F"/>
     <w:rsid w:val="000E57D9"/>
     <w:rsid w:val="000F125D"/>
     <w:rsid w:val="000F1CFE"/>
     <w:rsid w:val="000F3E6E"/>
     <w:rsid w:val="000F5AF4"/>
     <w:rsid w:val="00110D0A"/>
     <w:rsid w:val="00111244"/>
     <w:rsid w:val="00112265"/>
     <w:rsid w:val="001165A7"/>
     <w:rsid w:val="001168F2"/>
     <w:rsid w:val="0012030B"/>
     <w:rsid w:val="001230E9"/>
     <w:rsid w:val="00125AC5"/>
     <w:rsid w:val="0012675A"/>
     <w:rsid w:val="001321DA"/>
     <w:rsid w:val="00132301"/>
     <w:rsid w:val="00132F4D"/>
     <w:rsid w:val="00134BF4"/>
     <w:rsid w:val="00136585"/>
     <w:rsid w:val="00140059"/>
     <w:rsid w:val="0014283E"/>
     <w:rsid w:val="00145775"/>
     <w:rsid w:val="00145C59"/>
+    <w:rsid w:val="00150102"/>
     <w:rsid w:val="00150EB3"/>
     <w:rsid w:val="00153D8A"/>
     <w:rsid w:val="001540B6"/>
     <w:rsid w:val="001573A9"/>
     <w:rsid w:val="00163663"/>
     <w:rsid w:val="00170273"/>
     <w:rsid w:val="0017101B"/>
     <w:rsid w:val="001715D9"/>
     <w:rsid w:val="00171ADD"/>
     <w:rsid w:val="001811E5"/>
     <w:rsid w:val="00193759"/>
     <w:rsid w:val="001957C6"/>
     <w:rsid w:val="00197428"/>
     <w:rsid w:val="00197CCB"/>
     <w:rsid w:val="001A11FE"/>
     <w:rsid w:val="001A25A2"/>
     <w:rsid w:val="001A45F2"/>
     <w:rsid w:val="001B01F8"/>
     <w:rsid w:val="001B13C0"/>
     <w:rsid w:val="001B3096"/>
     <w:rsid w:val="001B63B2"/>
     <w:rsid w:val="001B67F9"/>
     <w:rsid w:val="001C120B"/>
     <w:rsid w:val="001C1C57"/>
     <w:rsid w:val="001D1187"/>
     <w:rsid w:val="001D1B6C"/>
     <w:rsid w:val="001E0F50"/>
     <w:rsid w:val="001E3586"/>
     <w:rsid w:val="001F1271"/>
     <w:rsid w:val="00202F35"/>
     <w:rsid w:val="00205DDB"/>
     <w:rsid w:val="00210A44"/>
     <w:rsid w:val="0021114D"/>
     <w:rsid w:val="0021541A"/>
     <w:rsid w:val="00215572"/>
     <w:rsid w:val="00215EFD"/>
     <w:rsid w:val="00224AD0"/>
     <w:rsid w:val="00224CD8"/>
     <w:rsid w:val="00225ECE"/>
     <w:rsid w:val="00230654"/>
     <w:rsid w:val="00231DE9"/>
     <w:rsid w:val="002339C9"/>
     <w:rsid w:val="0023423B"/>
     <w:rsid w:val="0023561D"/>
     <w:rsid w:val="00235773"/>
     <w:rsid w:val="00237429"/>
     <w:rsid w:val="0024414E"/>
     <w:rsid w:val="00250AA5"/>
     <w:rsid w:val="00251BB8"/>
     <w:rsid w:val="00255A4E"/>
+    <w:rsid w:val="002633F2"/>
     <w:rsid w:val="00265044"/>
     <w:rsid w:val="00266058"/>
     <w:rsid w:val="002732AF"/>
     <w:rsid w:val="002762BF"/>
+    <w:rsid w:val="00277922"/>
     <w:rsid w:val="00280081"/>
     <w:rsid w:val="002802C5"/>
     <w:rsid w:val="00281DF3"/>
     <w:rsid w:val="00285D84"/>
     <w:rsid w:val="00290257"/>
     <w:rsid w:val="002922F2"/>
     <w:rsid w:val="002927A3"/>
     <w:rsid w:val="002970FB"/>
     <w:rsid w:val="002A7392"/>
     <w:rsid w:val="002B0A36"/>
     <w:rsid w:val="002B3C60"/>
     <w:rsid w:val="002B6CA6"/>
     <w:rsid w:val="002B7665"/>
     <w:rsid w:val="002C2BF3"/>
     <w:rsid w:val="002C2EC3"/>
     <w:rsid w:val="002D135F"/>
     <w:rsid w:val="002D3745"/>
     <w:rsid w:val="002D3E0A"/>
     <w:rsid w:val="002D7980"/>
     <w:rsid w:val="002E23B6"/>
     <w:rsid w:val="002F37E8"/>
     <w:rsid w:val="002F3867"/>
     <w:rsid w:val="002F4582"/>
     <w:rsid w:val="002F5A46"/>
     <w:rsid w:val="002F764D"/>
     <w:rsid w:val="00301A69"/>
     <w:rsid w:val="00307DEA"/>
     <w:rsid w:val="00312308"/>
+    <w:rsid w:val="00314458"/>
     <w:rsid w:val="003149A4"/>
     <w:rsid w:val="0032247A"/>
     <w:rsid w:val="003224A4"/>
     <w:rsid w:val="00322A49"/>
     <w:rsid w:val="00323DC7"/>
     <w:rsid w:val="0032590F"/>
     <w:rsid w:val="00327852"/>
     <w:rsid w:val="00330BE1"/>
     <w:rsid w:val="0034318B"/>
     <w:rsid w:val="00345437"/>
     <w:rsid w:val="00347472"/>
     <w:rsid w:val="0034776E"/>
     <w:rsid w:val="00351787"/>
     <w:rsid w:val="00357EDD"/>
     <w:rsid w:val="00360828"/>
     <w:rsid w:val="003627CC"/>
     <w:rsid w:val="00372938"/>
     <w:rsid w:val="00373BFD"/>
     <w:rsid w:val="0038012B"/>
     <w:rsid w:val="00382328"/>
     <w:rsid w:val="00382F17"/>
     <w:rsid w:val="00386C45"/>
     <w:rsid w:val="003873E4"/>
     <w:rsid w:val="00392568"/>
     <w:rsid w:val="003927AA"/>
@@ -26774,172 +27990,180 @@
     <w:rsid w:val="003F7327"/>
     <w:rsid w:val="003F7615"/>
     <w:rsid w:val="004061AE"/>
     <w:rsid w:val="004066CD"/>
     <w:rsid w:val="00416663"/>
     <w:rsid w:val="00420D9C"/>
     <w:rsid w:val="00421225"/>
     <w:rsid w:val="004227D7"/>
     <w:rsid w:val="00424FA3"/>
     <w:rsid w:val="0043331D"/>
     <w:rsid w:val="00437862"/>
     <w:rsid w:val="00443CB8"/>
     <w:rsid w:val="004455F3"/>
     <w:rsid w:val="004574F5"/>
     <w:rsid w:val="004604CD"/>
     <w:rsid w:val="0046411E"/>
     <w:rsid w:val="004647D9"/>
     <w:rsid w:val="0046584A"/>
     <w:rsid w:val="00465DE8"/>
     <w:rsid w:val="004672DA"/>
     <w:rsid w:val="00470C05"/>
     <w:rsid w:val="0047128C"/>
     <w:rsid w:val="0047162B"/>
     <w:rsid w:val="00471D54"/>
     <w:rsid w:val="00474365"/>
+    <w:rsid w:val="00474407"/>
     <w:rsid w:val="00475482"/>
     <w:rsid w:val="00484AAC"/>
     <w:rsid w:val="00487FD1"/>
     <w:rsid w:val="004903BF"/>
     <w:rsid w:val="00493903"/>
     <w:rsid w:val="0049447F"/>
     <w:rsid w:val="0049549C"/>
+    <w:rsid w:val="004A0FB3"/>
     <w:rsid w:val="004A704E"/>
     <w:rsid w:val="004B17FE"/>
     <w:rsid w:val="004B2163"/>
     <w:rsid w:val="004B2A19"/>
     <w:rsid w:val="004B5B27"/>
     <w:rsid w:val="004B6BD8"/>
     <w:rsid w:val="004C31D7"/>
     <w:rsid w:val="004C3EA4"/>
     <w:rsid w:val="004C6076"/>
     <w:rsid w:val="004D1242"/>
     <w:rsid w:val="004D1AC5"/>
     <w:rsid w:val="004D2D0C"/>
     <w:rsid w:val="004D6ECB"/>
     <w:rsid w:val="004E6F90"/>
     <w:rsid w:val="004F32A8"/>
     <w:rsid w:val="004F5529"/>
     <w:rsid w:val="004F59BC"/>
     <w:rsid w:val="00500CA1"/>
     <w:rsid w:val="00511CF0"/>
     <w:rsid w:val="00514E98"/>
     <w:rsid w:val="0051585C"/>
     <w:rsid w:val="005218C5"/>
     <w:rsid w:val="00523F88"/>
     <w:rsid w:val="00527BF7"/>
     <w:rsid w:val="00527F31"/>
     <w:rsid w:val="00532D30"/>
     <w:rsid w:val="00533B54"/>
     <w:rsid w:val="00534065"/>
     <w:rsid w:val="00541F08"/>
     <w:rsid w:val="00542450"/>
     <w:rsid w:val="00543BB4"/>
     <w:rsid w:val="00545D0B"/>
     <w:rsid w:val="005479A5"/>
     <w:rsid w:val="00550CE7"/>
     <w:rsid w:val="005525BD"/>
     <w:rsid w:val="00554F64"/>
     <w:rsid w:val="00555E3E"/>
     <w:rsid w:val="00556120"/>
+    <w:rsid w:val="005618A4"/>
     <w:rsid w:val="00571288"/>
     <w:rsid w:val="0057149E"/>
     <w:rsid w:val="00573433"/>
     <w:rsid w:val="00581E2C"/>
     <w:rsid w:val="00583B0F"/>
     <w:rsid w:val="0058553C"/>
     <w:rsid w:val="00590CED"/>
     <w:rsid w:val="005912AE"/>
     <w:rsid w:val="005919DE"/>
     <w:rsid w:val="00591B7B"/>
     <w:rsid w:val="00595A66"/>
     <w:rsid w:val="005A63A3"/>
     <w:rsid w:val="005A69EF"/>
     <w:rsid w:val="005A6DF0"/>
     <w:rsid w:val="005A74D5"/>
     <w:rsid w:val="005B58F7"/>
     <w:rsid w:val="005C249D"/>
     <w:rsid w:val="005C24FC"/>
     <w:rsid w:val="005C36C9"/>
     <w:rsid w:val="005C3E79"/>
     <w:rsid w:val="005C6598"/>
     <w:rsid w:val="005C68EE"/>
     <w:rsid w:val="005D5641"/>
     <w:rsid w:val="005D6671"/>
     <w:rsid w:val="005D73CD"/>
+    <w:rsid w:val="005E06ED"/>
     <w:rsid w:val="005E3944"/>
     <w:rsid w:val="005E3AC1"/>
     <w:rsid w:val="005E4D48"/>
     <w:rsid w:val="005E4E01"/>
     <w:rsid w:val="005E7FE3"/>
     <w:rsid w:val="005F041F"/>
     <w:rsid w:val="005F0557"/>
     <w:rsid w:val="005F1799"/>
     <w:rsid w:val="005F2130"/>
     <w:rsid w:val="005F6BD1"/>
     <w:rsid w:val="006016D8"/>
+    <w:rsid w:val="0060279B"/>
     <w:rsid w:val="006039EC"/>
     <w:rsid w:val="0060623B"/>
     <w:rsid w:val="00613344"/>
     <w:rsid w:val="00616A29"/>
     <w:rsid w:val="00620BEE"/>
     <w:rsid w:val="00622F30"/>
     <w:rsid w:val="00625738"/>
     <w:rsid w:val="00625F15"/>
     <w:rsid w:val="006265F5"/>
     <w:rsid w:val="00633EF5"/>
     <w:rsid w:val="006364D8"/>
     <w:rsid w:val="00642D54"/>
     <w:rsid w:val="00645172"/>
     <w:rsid w:val="00645524"/>
     <w:rsid w:val="00646A00"/>
     <w:rsid w:val="0065187B"/>
     <w:rsid w:val="006544F4"/>
     <w:rsid w:val="00654FB7"/>
+    <w:rsid w:val="00655D87"/>
     <w:rsid w:val="00656B9A"/>
     <w:rsid w:val="00663BCD"/>
     <w:rsid w:val="0067039A"/>
     <w:rsid w:val="00674694"/>
     <w:rsid w:val="0068102D"/>
     <w:rsid w:val="00682877"/>
     <w:rsid w:val="00682E62"/>
     <w:rsid w:val="00682E8C"/>
     <w:rsid w:val="006854CB"/>
     <w:rsid w:val="006858B3"/>
     <w:rsid w:val="0068756F"/>
     <w:rsid w:val="006908C0"/>
     <w:rsid w:val="00691917"/>
     <w:rsid w:val="0069330C"/>
     <w:rsid w:val="0069467B"/>
     <w:rsid w:val="0069610D"/>
     <w:rsid w:val="006A2D46"/>
     <w:rsid w:val="006A6699"/>
     <w:rsid w:val="006A7299"/>
+    <w:rsid w:val="006B0A0B"/>
     <w:rsid w:val="006B0F08"/>
     <w:rsid w:val="006B28E2"/>
     <w:rsid w:val="006C0FF0"/>
     <w:rsid w:val="006C4615"/>
+    <w:rsid w:val="006C5395"/>
     <w:rsid w:val="006C5941"/>
     <w:rsid w:val="006D2A56"/>
     <w:rsid w:val="006D3213"/>
     <w:rsid w:val="006D521D"/>
     <w:rsid w:val="006E1011"/>
     <w:rsid w:val="006E2C7E"/>
     <w:rsid w:val="006E58C2"/>
     <w:rsid w:val="006F0073"/>
     <w:rsid w:val="006F0A10"/>
     <w:rsid w:val="006F5330"/>
     <w:rsid w:val="006F6575"/>
     <w:rsid w:val="00702BEC"/>
     <w:rsid w:val="00704908"/>
     <w:rsid w:val="007166C5"/>
     <w:rsid w:val="00716B09"/>
     <w:rsid w:val="0071796A"/>
     <w:rsid w:val="007216EA"/>
     <w:rsid w:val="00725083"/>
     <w:rsid w:val="00726CD0"/>
     <w:rsid w:val="007357AB"/>
     <w:rsid w:val="0073728C"/>
     <w:rsid w:val="00752FDC"/>
     <w:rsid w:val="007532AE"/>
     <w:rsid w:val="00753358"/>
     <w:rsid w:val="00753F5C"/>
@@ -26972,59 +28196,61 @@
     <w:rsid w:val="007D7B27"/>
     <w:rsid w:val="007D7CFD"/>
     <w:rsid w:val="007E692C"/>
     <w:rsid w:val="007E7202"/>
     <w:rsid w:val="007F1E7E"/>
     <w:rsid w:val="00802245"/>
     <w:rsid w:val="008030D2"/>
     <w:rsid w:val="0080325E"/>
     <w:rsid w:val="008033AB"/>
     <w:rsid w:val="00803D9A"/>
     <w:rsid w:val="00810B0C"/>
     <w:rsid w:val="0081497E"/>
     <w:rsid w:val="00815959"/>
     <w:rsid w:val="0082572B"/>
     <w:rsid w:val="00830A9C"/>
     <w:rsid w:val="0083287C"/>
     <w:rsid w:val="008373E3"/>
     <w:rsid w:val="00841D41"/>
     <w:rsid w:val="00841E66"/>
     <w:rsid w:val="00843C19"/>
     <w:rsid w:val="00843F6A"/>
     <w:rsid w:val="00850C48"/>
     <w:rsid w:val="0085473B"/>
     <w:rsid w:val="00854B25"/>
     <w:rsid w:val="00855B6C"/>
+    <w:rsid w:val="00855F01"/>
     <w:rsid w:val="00856AFE"/>
     <w:rsid w:val="00860EDE"/>
     <w:rsid w:val="008619F1"/>
     <w:rsid w:val="00863F2C"/>
     <w:rsid w:val="008670D2"/>
     <w:rsid w:val="00870E25"/>
     <w:rsid w:val="00871D9A"/>
     <w:rsid w:val="008723AC"/>
     <w:rsid w:val="00873737"/>
+    <w:rsid w:val="00874911"/>
     <w:rsid w:val="00874B9A"/>
     <w:rsid w:val="0087703B"/>
     <w:rsid w:val="00881DC7"/>
     <w:rsid w:val="00883E58"/>
     <w:rsid w:val="0089795C"/>
     <w:rsid w:val="008A1CA1"/>
     <w:rsid w:val="008A245D"/>
     <w:rsid w:val="008A34E5"/>
     <w:rsid w:val="008A50DC"/>
     <w:rsid w:val="008B4875"/>
     <w:rsid w:val="008B6282"/>
     <w:rsid w:val="008C3824"/>
     <w:rsid w:val="008C61E0"/>
     <w:rsid w:val="008C7E00"/>
     <w:rsid w:val="008D220E"/>
     <w:rsid w:val="008E0708"/>
     <w:rsid w:val="008E0AC5"/>
     <w:rsid w:val="008E180B"/>
     <w:rsid w:val="008E2A01"/>
     <w:rsid w:val="008E3865"/>
     <w:rsid w:val="008E7B2D"/>
     <w:rsid w:val="008E7C92"/>
     <w:rsid w:val="008F00DB"/>
     <w:rsid w:val="008F5BF6"/>
     <w:rsid w:val="008F6999"/>
@@ -27055,87 +28281,91 @@
     <w:rsid w:val="009600B0"/>
     <w:rsid w:val="009701B3"/>
     <w:rsid w:val="0097029F"/>
     <w:rsid w:val="009724E7"/>
     <w:rsid w:val="00973317"/>
     <w:rsid w:val="00980E29"/>
     <w:rsid w:val="00981BA6"/>
     <w:rsid w:val="00982E5B"/>
     <w:rsid w:val="00984FB0"/>
     <w:rsid w:val="00987606"/>
     <w:rsid w:val="0099000B"/>
     <w:rsid w:val="009907C9"/>
     <w:rsid w:val="00992B1E"/>
     <w:rsid w:val="009972A2"/>
     <w:rsid w:val="009A6D38"/>
     <w:rsid w:val="009A7071"/>
     <w:rsid w:val="009B007A"/>
     <w:rsid w:val="009B1304"/>
     <w:rsid w:val="009B7863"/>
     <w:rsid w:val="009C006B"/>
     <w:rsid w:val="009C19B9"/>
     <w:rsid w:val="009C1FAF"/>
     <w:rsid w:val="009C45A6"/>
     <w:rsid w:val="009C58A4"/>
     <w:rsid w:val="009C68AF"/>
+    <w:rsid w:val="009D0331"/>
     <w:rsid w:val="009D3103"/>
     <w:rsid w:val="009D333E"/>
     <w:rsid w:val="009D5F84"/>
     <w:rsid w:val="009E0168"/>
     <w:rsid w:val="009E213F"/>
     <w:rsid w:val="009E301F"/>
     <w:rsid w:val="009E6171"/>
     <w:rsid w:val="009F0DE7"/>
     <w:rsid w:val="009F1163"/>
     <w:rsid w:val="009F345F"/>
     <w:rsid w:val="009F6F70"/>
     <w:rsid w:val="00A11DF0"/>
     <w:rsid w:val="00A12924"/>
     <w:rsid w:val="00A1607E"/>
     <w:rsid w:val="00A16C16"/>
     <w:rsid w:val="00A21A03"/>
     <w:rsid w:val="00A24FFA"/>
     <w:rsid w:val="00A3186B"/>
     <w:rsid w:val="00A36D7B"/>
     <w:rsid w:val="00A37DAC"/>
     <w:rsid w:val="00A44EC6"/>
     <w:rsid w:val="00A54348"/>
     <w:rsid w:val="00A60EB7"/>
     <w:rsid w:val="00A613D8"/>
     <w:rsid w:val="00A61871"/>
     <w:rsid w:val="00A6322E"/>
     <w:rsid w:val="00A65769"/>
     <w:rsid w:val="00A70A9E"/>
     <w:rsid w:val="00A71713"/>
     <w:rsid w:val="00A77087"/>
     <w:rsid w:val="00A7749E"/>
     <w:rsid w:val="00A778A0"/>
     <w:rsid w:val="00A80B7E"/>
+    <w:rsid w:val="00A909F3"/>
     <w:rsid w:val="00A90FA4"/>
     <w:rsid w:val="00A92507"/>
     <w:rsid w:val="00A96B68"/>
+    <w:rsid w:val="00AA003E"/>
     <w:rsid w:val="00AA4BEF"/>
+    <w:rsid w:val="00AA4D76"/>
     <w:rsid w:val="00AA7067"/>
     <w:rsid w:val="00AB00D6"/>
     <w:rsid w:val="00AB382E"/>
     <w:rsid w:val="00AB4D68"/>
     <w:rsid w:val="00AC0E8D"/>
     <w:rsid w:val="00AC2774"/>
     <w:rsid w:val="00AD3185"/>
     <w:rsid w:val="00AD5CC5"/>
     <w:rsid w:val="00AD6BD0"/>
     <w:rsid w:val="00AE54B1"/>
     <w:rsid w:val="00AE7969"/>
     <w:rsid w:val="00AF0548"/>
     <w:rsid w:val="00AF39AE"/>
     <w:rsid w:val="00AF4043"/>
     <w:rsid w:val="00AF534B"/>
     <w:rsid w:val="00AF6BA4"/>
     <w:rsid w:val="00B00E5B"/>
     <w:rsid w:val="00B01D85"/>
     <w:rsid w:val="00B06BB1"/>
     <w:rsid w:val="00B105F5"/>
     <w:rsid w:val="00B1119F"/>
     <w:rsid w:val="00B131BE"/>
     <w:rsid w:val="00B16452"/>
     <w:rsid w:val="00B2002F"/>
     <w:rsid w:val="00B20D9E"/>
@@ -27151,53 +28381,55 @@
     <w:rsid w:val="00B61127"/>
     <w:rsid w:val="00B61D34"/>
     <w:rsid w:val="00B6381C"/>
     <w:rsid w:val="00B6473D"/>
     <w:rsid w:val="00B673D6"/>
     <w:rsid w:val="00B74229"/>
     <w:rsid w:val="00B75364"/>
     <w:rsid w:val="00B81978"/>
     <w:rsid w:val="00B82B88"/>
     <w:rsid w:val="00B879AC"/>
     <w:rsid w:val="00B90159"/>
     <w:rsid w:val="00B91370"/>
     <w:rsid w:val="00B92342"/>
     <w:rsid w:val="00B9288D"/>
     <w:rsid w:val="00B94658"/>
     <w:rsid w:val="00B97F20"/>
     <w:rsid w:val="00BA2C67"/>
     <w:rsid w:val="00BA3AA2"/>
     <w:rsid w:val="00BA7F64"/>
     <w:rsid w:val="00BB0189"/>
     <w:rsid w:val="00BB104A"/>
     <w:rsid w:val="00BB254E"/>
     <w:rsid w:val="00BB2F51"/>
     <w:rsid w:val="00BB2FFE"/>
     <w:rsid w:val="00BB6BA1"/>
+    <w:rsid w:val="00BB6E42"/>
     <w:rsid w:val="00BC1CF2"/>
     <w:rsid w:val="00BC297A"/>
     <w:rsid w:val="00BC5769"/>
+    <w:rsid w:val="00BC5A29"/>
     <w:rsid w:val="00BC79E5"/>
     <w:rsid w:val="00BD2DBE"/>
     <w:rsid w:val="00BD426F"/>
     <w:rsid w:val="00BD4A8B"/>
     <w:rsid w:val="00BD55C2"/>
     <w:rsid w:val="00BD583F"/>
     <w:rsid w:val="00BE2A94"/>
     <w:rsid w:val="00BE37E3"/>
     <w:rsid w:val="00BE60E0"/>
     <w:rsid w:val="00BE76A1"/>
     <w:rsid w:val="00BF2879"/>
     <w:rsid w:val="00BF32FB"/>
     <w:rsid w:val="00BF6A26"/>
     <w:rsid w:val="00BF6DCD"/>
     <w:rsid w:val="00BF7292"/>
     <w:rsid w:val="00C03579"/>
     <w:rsid w:val="00C04585"/>
     <w:rsid w:val="00C1070E"/>
     <w:rsid w:val="00C23F2C"/>
     <w:rsid w:val="00C25D3F"/>
     <w:rsid w:val="00C31643"/>
     <w:rsid w:val="00C344C3"/>
     <w:rsid w:val="00C36CF8"/>
     <w:rsid w:val="00C36F92"/>
     <w:rsid w:val="00C41D39"/>
@@ -27238,72 +28470,74 @@
     <w:rsid w:val="00CE33BC"/>
     <w:rsid w:val="00CE49DD"/>
     <w:rsid w:val="00CE5570"/>
     <w:rsid w:val="00CF3566"/>
     <w:rsid w:val="00CF48FA"/>
     <w:rsid w:val="00CF5B17"/>
     <w:rsid w:val="00D03E5B"/>
     <w:rsid w:val="00D062FE"/>
     <w:rsid w:val="00D1127D"/>
     <w:rsid w:val="00D115E0"/>
     <w:rsid w:val="00D11B50"/>
     <w:rsid w:val="00D11FD9"/>
     <w:rsid w:val="00D20C01"/>
     <w:rsid w:val="00D21C1F"/>
     <w:rsid w:val="00D23380"/>
     <w:rsid w:val="00D252AE"/>
     <w:rsid w:val="00D25FE0"/>
     <w:rsid w:val="00D343F3"/>
     <w:rsid w:val="00D3632D"/>
     <w:rsid w:val="00D3642E"/>
     <w:rsid w:val="00D445A6"/>
     <w:rsid w:val="00D473A9"/>
     <w:rsid w:val="00D51410"/>
     <w:rsid w:val="00D51AED"/>
     <w:rsid w:val="00D540F8"/>
+    <w:rsid w:val="00D61DA8"/>
     <w:rsid w:val="00D673BE"/>
     <w:rsid w:val="00D723C5"/>
     <w:rsid w:val="00D75C8C"/>
     <w:rsid w:val="00D7641C"/>
     <w:rsid w:val="00D76577"/>
     <w:rsid w:val="00D80F1F"/>
     <w:rsid w:val="00D83F30"/>
     <w:rsid w:val="00D91A90"/>
     <w:rsid w:val="00D92376"/>
     <w:rsid w:val="00D97EE5"/>
     <w:rsid w:val="00DA19DA"/>
     <w:rsid w:val="00DA546A"/>
     <w:rsid w:val="00DB1430"/>
     <w:rsid w:val="00DB259B"/>
     <w:rsid w:val="00DB2854"/>
     <w:rsid w:val="00DB79E8"/>
     <w:rsid w:val="00DC4460"/>
     <w:rsid w:val="00DC6361"/>
     <w:rsid w:val="00DD21C9"/>
     <w:rsid w:val="00DD4C40"/>
     <w:rsid w:val="00DD5C53"/>
     <w:rsid w:val="00DE1D2D"/>
+    <w:rsid w:val="00DF10AA"/>
     <w:rsid w:val="00DF14CC"/>
     <w:rsid w:val="00DF410E"/>
     <w:rsid w:val="00E01C0F"/>
     <w:rsid w:val="00E0481C"/>
     <w:rsid w:val="00E0511F"/>
     <w:rsid w:val="00E200FC"/>
     <w:rsid w:val="00E21070"/>
     <w:rsid w:val="00E22F62"/>
     <w:rsid w:val="00E27094"/>
     <w:rsid w:val="00E32C92"/>
     <w:rsid w:val="00E35B0F"/>
     <w:rsid w:val="00E51FE8"/>
     <w:rsid w:val="00E53D12"/>
     <w:rsid w:val="00E618E0"/>
     <w:rsid w:val="00E641BB"/>
     <w:rsid w:val="00E731EB"/>
     <w:rsid w:val="00E82EBF"/>
     <w:rsid w:val="00E921EC"/>
     <w:rsid w:val="00E9375B"/>
     <w:rsid w:val="00E94D09"/>
     <w:rsid w:val="00EA0525"/>
     <w:rsid w:val="00EA09B5"/>
     <w:rsid w:val="00EA0A15"/>
     <w:rsid w:val="00EA2485"/>
     <w:rsid w:val="00EA5CF5"/>
@@ -27317,80 +28551,84 @@
     <w:rsid w:val="00EC54D5"/>
     <w:rsid w:val="00EC5805"/>
     <w:rsid w:val="00EC6A5B"/>
     <w:rsid w:val="00ED07BB"/>
     <w:rsid w:val="00ED1E1D"/>
     <w:rsid w:val="00ED206F"/>
     <w:rsid w:val="00ED57A2"/>
     <w:rsid w:val="00ED7222"/>
     <w:rsid w:val="00EE255A"/>
     <w:rsid w:val="00EE63F7"/>
     <w:rsid w:val="00EF009B"/>
     <w:rsid w:val="00EF10DB"/>
     <w:rsid w:val="00EF5997"/>
     <w:rsid w:val="00EF5C0A"/>
     <w:rsid w:val="00EF60AA"/>
     <w:rsid w:val="00F01316"/>
     <w:rsid w:val="00F03BDF"/>
     <w:rsid w:val="00F064CC"/>
     <w:rsid w:val="00F06830"/>
     <w:rsid w:val="00F11202"/>
     <w:rsid w:val="00F1243E"/>
     <w:rsid w:val="00F17BBD"/>
     <w:rsid w:val="00F23121"/>
     <w:rsid w:val="00F31751"/>
     <w:rsid w:val="00F31A89"/>
+    <w:rsid w:val="00F36BF9"/>
     <w:rsid w:val="00F3748D"/>
     <w:rsid w:val="00F409A5"/>
     <w:rsid w:val="00F4135B"/>
     <w:rsid w:val="00F44DC4"/>
     <w:rsid w:val="00F46876"/>
     <w:rsid w:val="00F55442"/>
     <w:rsid w:val="00F70E59"/>
     <w:rsid w:val="00F72101"/>
     <w:rsid w:val="00F7346C"/>
     <w:rsid w:val="00F755E6"/>
     <w:rsid w:val="00F770AD"/>
     <w:rsid w:val="00F837D4"/>
     <w:rsid w:val="00F844C5"/>
     <w:rsid w:val="00F85903"/>
     <w:rsid w:val="00F87DC4"/>
     <w:rsid w:val="00F92F71"/>
     <w:rsid w:val="00F96FF1"/>
     <w:rsid w:val="00FA31BD"/>
     <w:rsid w:val="00FA32B7"/>
     <w:rsid w:val="00FA615E"/>
     <w:rsid w:val="00FA6D42"/>
     <w:rsid w:val="00FA721B"/>
     <w:rsid w:val="00FB2F7F"/>
+    <w:rsid w:val="00FB4001"/>
     <w:rsid w:val="00FB47AC"/>
+    <w:rsid w:val="00FC00D4"/>
     <w:rsid w:val="00FC234D"/>
     <w:rsid w:val="00FC2964"/>
     <w:rsid w:val="00FC433D"/>
     <w:rsid w:val="00FC46BE"/>
     <w:rsid w:val="00FC5227"/>
     <w:rsid w:val="00FC64AD"/>
+    <w:rsid w:val="00FC6B22"/>
     <w:rsid w:val="00FD41E1"/>
     <w:rsid w:val="00FD5C07"/>
     <w:rsid w:val="00FD6DDA"/>
     <w:rsid w:val="00FE124F"/>
     <w:rsid w:val="00FE4445"/>
     <w:rsid w:val="00FE6E0C"/>
     <w:rsid w:val="00FF0AD8"/>
     <w:rsid w:val="00FF0F71"/>
     <w:rsid w:val="00FF23F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -28191,80 +29429,81 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF3566"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B0F08"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka2">
+    <w:name w:val="Nierozpoznana wzmianka2"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001321DA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001321DA"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zS63q5YnjOA" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pl.climate-data.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapy.geoportal.gov.pl/imapnext/imap/index.html?moduleId=modulZK&amp;mapview=51.978352%2C19.400858%2C4000000s" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cOaRF5s0ME0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -28494,71 +29733,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>19406</Characters>
+  <Pages>1</Pages>
+  <Words>3298</Words>
+  <Characters>19788</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>161</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>164</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22595</CharactersWithSpaces>
+  <CharactersWithSpaces>23040</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aleksandra Golecka-Mazur</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>