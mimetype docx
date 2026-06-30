--- v0 (2026-04-28)
+++ v1 (2026-06-30)
@@ -1,19621 +1,28469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5537CCF8" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="15304" w:type="dxa"/>
+        <w:tblInd w:w="-62" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2550"/>
+        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="2041"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1531"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="2041"/>
+        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="2551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D8619D" w:rsidRPr="00CB4902" w14:paraId="342F3973" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4C4E35" w14:textId="69AEDA1D" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ogólne kryteria oceniania dla klasy I szkoły średniej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69612A02" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F957826" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ZAKRES PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D8619D" w:rsidRPr="00CB4902" w14:paraId="6D4972C9" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="918"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="474DB89C" w14:textId="07875524" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">niedostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">który: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1C9BC8" w14:textId="1C33BA86" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">który: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="36912E89" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB30061" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4022756F" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05000842" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D8619D" w:rsidRPr="00CB4902" w14:paraId="3143BA50" w14:textId="77777777" w:rsidTr="00D564EF">
+        <w:trPr>
+          <w:trHeight w:val="912"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51466A50" w14:textId="0C3D91D2" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nie przyswoił podstawowych wiadomości i umiejęt</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ści z zakresu pod</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stawowego podstawy programowej, co nie pozwala na kontynua</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cję nauki w klasie wyższej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1569530F" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nie rozumie większości wiadomości z zakresu programu nauczania;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A431AE" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nie umie stosować nabytej wiedzy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A12A1C6" w14:textId="12AAA721" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nie potrafi zaprezento</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wać zdobytej wiedzy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D5004C" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nie utrwala zdobytej wiedzy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CC0B7D7" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAB5A8B" w14:textId="2D7CEEA9" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykazuje nieliczne braki w opanowaniu podstawowych wiadomości i umiejęt</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ności z zakresu pod</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stawowego podstawy programowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ABD87BF" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nie rozumie niektórych zagadnień materiału programowego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640D90E3" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stosuje zdobytą wiedzę przy pomocy nauczyciela;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777C40E2" w14:textId="641FCB38" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>często popełnia błędy językowe w wypowie</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dziach ustnych i pisemnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A0BCF46" w14:textId="0946F5FC" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ma trudności w utrwa</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>laniu zdobytej wiedzy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D06EDEA" w14:textId="38F036B4" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>opanował wiadomości i umiejętności z zakre</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>su podstawowego podstawy programo</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE2148E" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie zdobytą wiedzę;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253B70D1" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stara się zastosować zdobytą wiedzę;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7463C49C" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>popełnia nieliczne błędy językowe w wypowiedziach ustnych i pisemnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327A87D6" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przejawia braki w trwałym opanowaniu materiału programowego.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4373541E" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D32B5E1" w14:textId="54E63FC3" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="175"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>opanował wiadomości i umiejętności z zakre</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">su podstawowego podstawy </w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rogramo</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D782F95" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="175"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie zdobytą wiedzę;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36C665D5" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="175"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosuje zdobytą wiedzę;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="743D7C36" w14:textId="5DFE6A89" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="175"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>popełnia drobne usterki językowe w</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wypowiedziach ustnych i pisemnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D309AB" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="175"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w każdej sytuacji wykazuje się dobrą znajomością zdobytej wiedzy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE4BBA9" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDC8F7E" w14:textId="47E8B573" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>opanował wszystkie wiadomości i umiejęt</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ności z zakresu podstawowego pod</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stawy programowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B799F08" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>samodzielnie interpretuje posiadane wiadomości;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D6A99C" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>swobodnie stosuje zdobytą wiedzę;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D3585E2" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nie popełnia błędów językowych w swoich wypowiedziach ustnych i pisemnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="306996DD" w14:textId="70515477" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">swobodnie operuje wiedzą z zakresu podstawowego podstawy programowej. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="496015F4" w14:textId="2CBBB4FC" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>biegle opanował wszystkie wiadomości i umiejętności z zakre</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>su podstawowego podstawy programowej lub dodatkowo przyswoił wiadomości wykraczające poza zakres programu nauczania;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06370CE9" w14:textId="7C790282" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpretuje zdobytą wiedzę w sposób samodzielny i</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>oryginalny;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F6F3E8" w14:textId="76B2AF06" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>samodzielnie wykorzystuje zdobyte wiadomości w sytua</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cjach problemowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04F7B3AC" w14:textId="77777777" w:rsidR="00D8619D" w:rsidRPr="00CB4902" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>prezentuje wiedzę, posługując się precyzyjnym językiem i bogatym słownictwem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6169C1FC" w14:textId="3209AE39" w:rsidR="001E4B7E" w:rsidRPr="004E4593" w:rsidRDefault="00D8619D" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>swobodnie operuje wiedzą pochodzącą z</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>różnych źródeł.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4B7E" w:rsidRPr="00CB4902" w14:paraId="7055F9C5" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A18EF1" w14:textId="1C75A061" w:rsidR="001E4B7E" w:rsidRPr="00CB4902" w:rsidRDefault="001E4B7E" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Szczegółowe kryteria oceniania dla klasy I szkoły średniej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF59435" w14:textId="77777777" w:rsidR="001E4B7E" w:rsidRPr="00CB4902" w:rsidRDefault="001E4B7E" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E439B3C" w14:textId="77777777" w:rsidR="001E4B7E" w:rsidRPr="00CB4902" w:rsidRDefault="001E4B7E" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ZAKRES PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A70870" w14:textId="77777777" w:rsidR="001E4B7E" w:rsidRPr="00CB4902" w:rsidRDefault="001E4B7E" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CFBA101" w14:textId="77777777" w:rsidR="001E4B7E" w:rsidRPr="00CB4902" w:rsidRDefault="001E4B7E" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">niedostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który nie spełnia kryteriów na ocenę dopuszczającą.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F260335" w14:textId="77777777" w:rsidR="001E4B7E" w:rsidRPr="00CB4902" w:rsidRDefault="001E4B7E" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="60959822" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F05E7AC" w14:textId="0A849C92" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I. Kształcenie literackie i kulturowe. Czytanie utworów literackich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="79E9D041" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F30047" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7718C095" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA10859" w14:textId="355E8F2B" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC9E752" w14:textId="07A72357" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="175"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBBF5FA" w14:textId="3203755B" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D852B6" w14:textId="49B9F91A" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="29F3CCFF" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F04F504" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie podstawy podziału literatury na epoki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C388BF8" w14:textId="3437D6B4" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wymienia epoki literackie w</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>porządku chronologicz</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nym od starożytności do oświecenia;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="005E8A0E" w14:textId="3E665553" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>z pomocą nauczyciela sytuuje utwory literackie w</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poszczególnych okresach, w szczególności w: starożyt</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ności, średniowieczu, renesansie, baroku, oświeceniu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E2F036" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozróżnia podstawowe gatunki epickie, liryczne, dramatyczne i częściowo gatunki synkretyczne, w tym: gatunki poznane w szkole podstawowej oraz epos, odę, tragedię antyczną, psalm;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E261924" w14:textId="587FFC99" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje w tekście literackim środki wyrazu artystycznego poznane w szkole podstawowej oraz niektóre środki znaczeniowe (np. oksymoron), leksykalne (np. frazeologizmy), składniowe (np. wyliczenie), i wersyfikacyjne (np. przerzutnię);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="069F53EC" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela interpretuje treści alegoryczne i symboliczne utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2963300B" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na ogół trafnie rozpoznaje w tekstach literackich: komizm, humor;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D36EF62" w14:textId="461B124F" w:rsidR="00467FE4" w:rsidRPr="00BD7E11" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">na poziomie ogólnym rozumie pojęcie groteski i potrafi wymienić jej cechy na podstawie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rozmowy Mistrza Polikarpa ze Śmiercią</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub innego tekstu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F8A7731" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zna i przy pomocy nauczyciela rozumie treść utworów wskazanych w podstawie programowej jako lektury obowiązkowe dla zakresu podstawowego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0B5E8E" w14:textId="0349ED23" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na poziomie ogólnym rozpoznaje tematykę i problematykę omawianych tekstów biblijnych i antycznych, średniowiecznych, renesansowych, barokowych i oświeceniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35373990" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na poziomie ogólnym i przy pomocy nauczyciela rozpoznaje sposoby kreowania w utworze literackim: świata przedstawionego (fabuły, bohaterów, akcji, wątków, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>motywów), narracji, sytuacji lirycznej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22A82A32" w14:textId="0321C2BC" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie pojęcie motywu literackiego i toposu, rozpoznaje podstawowe motywy i toposy, np</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> danse macabre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>memento mori</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>theatrum mundi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="286794AF" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00BD7E11" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z pomocą nauczyciela odwołuje się do wybranych tekstów poznanych w szkole podstawowej, w tym: trenów i pieśni Jana Kochanowskiego, bajek Ignacego Krasickiego, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dziadów</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cz. II oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pana Tadeusza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adama Mickiewicza </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(księgi: I, II, IV, X, XI, XII)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zemsty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aleksandra Fredry, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Balladyny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Juliusza Słowackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28BFD338" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>podejmuje próbę porównywania utworów literackich lub ich fragmentów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6216D66C" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przedstawia z pomocą nauczyciela propozycję odczytania utworu na poziomie dosłownym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212CC73A" w14:textId="6782944C" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>z pomocą nauczyciela wykorzystuje w interpretacji utworów literackich kontekst historycznoliteracki i biograficzny;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC87258" w14:textId="4FABD80F" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje obecne w utworach literackich wybrane wartości uniwersalne, np. dobro, piękno; i narodowe, np. tradycja.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F78F8F" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozumie podstawy podziału literatury na epoki: starożytność, średniowiecze, renesans, barok, oświecenie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B4B4488" w14:textId="2D186578" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wymienia epoki literackie w</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>porządku chronologicz</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nym od starożytności do oświecenia;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0190D83F" w14:textId="02064CD3" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sytuuje utwory literackie w</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poszczególnych okresach, w szczególności w: starożyt</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ności, średniowieczu, renesansie, baroku, oświeceniu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC49D43" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozpoznaje elementy realizmu, fantastyki i symbolizmu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD1EBE9" w14:textId="4F36C49E" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozróżnia gatunki epickie, liryczne, dramatyczne i synkretyczne, w tym: gatunki poznane w szkole podstawowej oraz epos, odę, tragedię antyczną, psalm, satyrę;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4953FD15" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje w tekście literackim środki wyrazu artystycznego poznane w szkole podstawowej oraz środki znaczeniowe (np. oksymoron, peryfrazę, hiperbolę), leksykalne (np. frazeologizmy), składniowe (np. antytezę, paralelizm, wyliczenie), wersyfikacyjne (np. przerzutnię); próbuje określić ich funkcje w utworze literackim;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3620F000" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpretuje treści alegoryczne i symboliczne utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28A3F83C" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozpoznaje w tekstach literackich: ironię i autoironię, komizm, tragizm, humor, patos, groteskę;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3576CD2B" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykazuje się znajomością i zrozumieniem treści utworów wskazanych w podstawie programowej jako lektury obowiązkowe; rozpoznaje tematykę i problematykę poznanych tekstów oraz jej związek z programami i ideami epoki literackiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A9CD61" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje tematykę i problematykę omawianych tekstów biblijnych i antycznych, średniowiecznych, renesansowych, barokowych i oświeceniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7238C526" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje sposoby kreowania w utworze literackim: świata przedstawionego (fabuły, bohaterów, akcji, wątków, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>motywów), narracji, sytuacji lirycznej; dokonuje próby ich interpretacji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F02484" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumie pojęcie motywu literackiego i toposu, rozpoznaje podstawowe motywy i toposy: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dance macabre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>memento mori</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ars moriendi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, motyw sokoła, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>theatrum mundi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45B58A09" w14:textId="27B95BD2" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>potrafi posłużyć się wiedzą o tekstach poznanych w szko</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le podstawowej, w tym: trenów </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i pieśni Jana Kochanowskiego, bajek Ignacego Krasickiego, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dziadów</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cz. II oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pana Tadeusza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adama Mickiewicza </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(księgi: I, II, IV, X, XI, XII)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zemsty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aleksandra Fredry, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Balladyny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Juliusza Słowackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="607D49F1" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porównuje utwory literackie lub ich fragmenty, dostrzega kontynuacje i nawiązania                       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>w porównywanych utworach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="418A981D" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przedstawia propozycję odczytania utworu na poziomie dosłownym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CFA6A25" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykorzystuje w interpretacji utworów literackich kontekst historycznoliteracki                          </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i  biograficzny</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC716F0" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje obecne w utworach literackich wartości uniwersalne, np. dobro, piękno, altruizm, odpowiedzialność, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tolerancja,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i narodowe, np. tradycja, patriotyzm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D741D6" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB5BD7E" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozumie podział literatury na epoki: starożytność, średniowiecze, renesans, barok, oświecenie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53335AB9" w14:textId="34851D77" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wymienia epoki literackie w</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>porządku chronologicz</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nym od starożytności do oświecenia;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="742C3DC6" w14:textId="4867CA09" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sytuuje utwory literackie w</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poszczególnych okresach, w szczególności w: starożyt</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ści, średniowieczu, renesansie, baroku, oświeceniu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="604ADB93" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">rozpoznaje elementy realizmu, fantastyki i symbolizmu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32D67FFA" w14:textId="76FEC075" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozróżnia gatunki epickie, liryczne, dramatyczne i synkretyczne, w tym: gatunki poznane w szkole podstawowej oraz epos, odę, tragedię antyczną, psalm, satyrę, dramat szekspirowski, a także odmiany powieści i dramatu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F87109" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje w tekście literackim środki wyrazu artystycznego poznane w szkole podstawowej oraz środki znaczeniowe: oksymoron, peryfrazę, hiperbolę; leksykalne, w tym frazeologizmy; składniowe: antytezę, paralelizm, wyliczenie, epiforę; </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wersyfikacyjne,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             w tym przerzutnię; określa ich funkcje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B155097" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>interpretuje treści alegoryczne i symboliczne utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC1A764" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje w tekstach literackich: ironię i autoironię, komizm, tragizm, humor, patos, groteskę; określa ich funkcje w tekście;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F3F8EF4" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykazuje się znajomością i zrozumieniem treści utworów wskazanych w podstawie programowej jako lektury obowiązkowe; rozpoznaje tematykę i problematykę poznanych tekstów oraz jej związek z programami i ideami epoki literackiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545C0892" w14:textId="21F24EC7" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje tematykę i problematykę poznanych tekstów oraz jej związek z programami i ideami epoki literackiej, zjawiskami społecznymi, h</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">istorycznymi, egzystencjalnymi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i estetycznymi (np. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>teocentryzmem, uniwersalizmem, antropocentryzmem, humanizmem, sarmatyzmem, racjonalizmem, klasycyzmem, sentymentalizmem);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69C1B263" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje i interpretuje sposoby kreowania w utworze literackim: świata przedstawionego (fabuły, bohaterów, akcji, wątków, motywów), narracji, sytuacji lirycznej; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E568A4" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumie pojęcie motywu literackiego i toposu, rozpoznaje motywy i toposy (np. motyw Apokalipsy, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dance macabre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>memento mori</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ars moriendi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stabat mater</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, motyw sokoła, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>theatrum mundi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) oraz dostrzega żywotność motywów biblijnych i antycznych w utworach literackich; określa ich rolę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>w tworzeniu znaczeń uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69EC2BE6" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w interpretacji utworów literackich odwołuje się do tekstów poznanych w szkole podstawowej, w tym: trenów i pieśni Jana Kochanowskiego, bajek Ignacego Krasickiego, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dziadów</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cz. II oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pana Tadeusza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adama Mickiewicza </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(księgi: I, II, IV, X, XI, XII)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zemsty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aleksandra Fredry, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Balladyny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Juliusza Słowackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="245D0BF8" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>porównuje utwory literackie lub ich fragmenty, dostrzega kontynuacje i nawiązania                   w porównywanych utworach, określa cechy wspólne i różne;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A0F4C6" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przedstawia propozycję interpretacji utworu, wskazuje w tekście miejsca, które mogą stanowić </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>argumenty na poparcie jego propozycji interpretacyjnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59DB14F0" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje w interpretacji utworów literackich potrzebne konteksty, szczególnie kontekst historycznoliteracki, historyczny, kulturowy, filozoficzny, biograficzny, mitologiczny, biblijny, egzystencjalny;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D056B20" w14:textId="0098EFAC" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje obecne w utworach literackich wartości uniwersalne, np. prawda, dobro, piękno, altruizm, tolerancja, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odpowiedzialność,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i narodowe, np. symbole narodowe, tradycja narodowa, patriotyzm, określa ich rolę i związek z problematyką utworu oraz znaczenie dla budowania własnego systemu wartości.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BEBD07" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozumie podział literatury na epoki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B66B6A4" w14:textId="456CA39F" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wymienia epoki literackie w</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>porządku chronologicz</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nym od starożytności do oświecenia;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E79B094" w14:textId="11D6E0AC" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sytuuje utwory literackie w</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poszczególnych okresach, w szczególności w: starożyt</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ści, średniowieczu, renesansie, baroku, oświeceniu oraz w pozostałych (dotyczy kontekstów);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D781978" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">właściwie rozpoznaje elementy realizmu, fantastyki i symbolizmu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03760C87" w14:textId="550E8219" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozróżnia gatunki epickie, liryczne, dramatyczne i synkretyczne, w tym: gatunki poznane w szkole podstawowej oraz epos, odę, tragedię antyczną, psalm, satyrę, dramat szekspirowski, a także odmiany powieści i dramatu; wymienia ich podstawowe cechy gatunkowe;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62CB5B4D" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie rozpoznaje w tekście literackim środki wyrazu artystycznego poznane w szkole podstawowej oraz środki znaczeniowe: oksymoron, peryfrazę, hiperbolę; leksykalne, w tym frazeologizmy; składniowe: antytezę, paralelizm, wyliczenie, wersyfikacyjne, w tym </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przerzutnię; określa ich funkcje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7A8505" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>samodzielnie i wnikliwie interpretuje treści alegoryczne i symboliczne utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4DE7CF" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje w tekstach literackich: ironię i autoironię, komizm, tragizm, humor, patos, groteskę; określa ich funkcje w tekście i rozumie wartościujący charakter;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C2C59F" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykazuje się znajomością i zrozumieniem treści utworów wskazanych w podstawie programowej jako lektury obowiązkowe; rozpoznaje tematykę i problematykę poznanych tekstów oraz jej związek z programami i ideami epoki literackiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B241AEF" w14:textId="4D7A83E8" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie rozpoznaje tematykę i problematykę poznanych tekstów oraz jej </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>związek z programami epoki literackiej, zjawiskami społecznymi, historycznymi, egzystencjalnymi</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i estetycznymi (teocentryzm, uniwersalizm, antropocentryzm, humanizm, reformacja, kontrreformacja, sarmatyzm, klasycyzm, sentymentalizm, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="632A292D" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie rozpoznaje i interpretuje sposoby kreowania w utworze literackim: świata przedstawionego (fabuły, bohaterów, akcji, wątków, motywów), narracji, sytuacji lirycznej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="637A81FB" w14:textId="46CC1D27" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumie pojęcie motywu literackiego i toposu, rozpoznaje motywy i toposy (motyw Apokalipsy, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dance macabre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>memento mori</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ars moriendi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stabat mater</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, motyw sokoła, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>theatrum mundi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) oraz dostrzega </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>żywotność motywów biblijnych i antycznych w</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54959">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>utworach literackich; dokładnie określa ich rolę w</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54959">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tworzeniu znaczeń uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD963D4" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w interpretacji utworów literackich często i poprawnie odwołuje się do tekstów poznanych w szkole podstawowej, w tym: trenów i pieśni Jana Kochanowskiego, bajek Ignacego Krasickiego, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dziadów</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cz. II oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pana Tadeusza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adama Mickiewicza </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(księgi: I, II, IV, X, XI, XII)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zemsty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aleksandra Fredry, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Balladyny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Juliusza Słowackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D7C090" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">konstruktywnie porównuje utwory literackie lub ich fragmenty, dostrzega kontynuacje            i nawiązania w porównywanych utworach, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>określa cechy wspólne i różne;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B033A97" w14:textId="69891C7C" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przedstawia własną, oryginalną i rzeczową propozycję </w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">interpretacji utworu, wskazuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w tekście miejsca, które mogą stanowić argumenty na poparcie jego propozycji interpretacyjnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05EB8A60" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje w interpretacji utworów literackich potrzebne konteksty, szczególnie kontekst historycznoliteracki, historyczny, polityczny, kulturowy, filozoficzny, biograficzny, mitologiczny, biblijny, egzystencjalny i inne;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33EB84A5" w14:textId="7ED22FCC" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie rozpoznaje obecne w utworach literackich wartości uniwersalne (prawda, dobro, altruizm, piękno, tolerancja, odpowiedzialność) i narodowe (symbole </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>narodowe, tradycja narodowa, patriotyzm); określa dokładnie ich rolę i związek z problematyką utworu oraz znaczenie dla budowania własnego systemu wartości.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5579AFE1" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>odczytuje teksty z podstawy programowej na poziomie dosłownym, przenośnym                                i symbolicznym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385D2DF2" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie podział literatury na epoki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B86345" w14:textId="4B0AB602" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wymienia epoki literackie w</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>porządku chronologicz</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nym od starożytności do oświecenia;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C53D68" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie sytuuje utwory literackie w poszczególnych okresach, w szczególności </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>w: starożytności, średniowieczu, renesansie, baroku, oświeceniu oraz w pozostałych (dotyczy kontekstów);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D1BBD6" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie rozpoznaje elementy realizmu, fantastyki i symbolizmu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="171FE0A7" w14:textId="132F203D" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozróżnia gatunki epickie, liryczne, dramatyczne i synkretyczne, w tym: gatunki poznane w szkole podstawowej oraz epos, odę, tragedię antyczną, psalm, satyrę, dramat szekspirowski, a także odmiany powieści i dramatu; wymienia ich podstawowe cechy gatunkowe;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CFA2D53" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie rozpoznaje w tekście literackim środki wyrazu artystycznego poznane w szkole podstawowej oraz środki znaczeniowe: oksymoron, peryfrazę, hiperbolę; leksykalne, w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tym frazeologizmy; składniowe: antytezę, paralelizm, wyliczenie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64A9AE01" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wersyfikacyjne, w tym przerzutnię; określa ich funkcje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8548EF" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>samodzielnie i wnikliwie interpretuje treści alegoryczne i symboliczne utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004BDA3C" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie rozpoznaje w tekstach literackich: ironię i autoironię, komizm, tragizm, humor, patos, groteskę; określa ich funkcje w tekście i rozumie wartościujący charakter;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FFE85D" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykazuje się znajomością i zrozumieniem treści utworów wskazanych w podstawie programowej jako lektury obowiązkowe; rozpoznaje tematykę i problematykę poznanych tekstów oraz jej związek z </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>programami i ideami epoki literackiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C823D50" w14:textId="187C1664" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie rozpoznaje tematykę i problematykę poznanych tekstów ora</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z jej związek </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z programami epoki literackiej, zjawiskami społecznymi, historycznymi, egzystencjalnymi i estetycznymi (teocentryzm, uniwersalizm, antropocentryzm, humanizm, reformacja, kontrreformacja, sarmatyzm, klasycyzm, sentymentalizm, rokoko); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B76DBC8" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie rozpoznaje i interpretuje sposoby kreowania w utworze literackim: świata przedstawionego (fabuły, bohaterów, akcji, wątków, motywów), narracji, sytuacji lirycznej; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19DA90ED" w14:textId="6FC3E7B5" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumie pojęcie motywu literackiego i toposu, rozpoznaje motywy i toposy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(motyw Apokalipsy, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dance macabre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>memento mori</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ars moriendi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stabat mater</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, motyw sokoła, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>theatrum mundi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) oraz dostrzega żywotność motywów biblijnych i antycznych w</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54959">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>utworach literackich; dokładnie określa ich rolę w</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54959">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tworzeniu znaczeń uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F6A4F1" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w interpretacji utworów literackich często i poprawnie odwołuje się do tekstów poznanych w szkole podstawowej, w tym: trenów i pieśni Jana Kochanowskiego, bajek Ignacego Krasickiego, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dziadów</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cz. II oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pana Tadeusza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adama Mickiewicza </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(księgi: I, II, IV, X, XI, XII)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zemsty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aleksandra Fredry, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Balladyny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Juliusza Słowackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4122B161" w14:textId="52B69BD1" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>konstruktywnie porównuje utwory literackie lub ich frag</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">menty, dostrzega kontynuacje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i nawiązania w porównywanych utworach, określa cechy wspólne i różne;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AFBAB94" w14:textId="7C40C2A2" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przedstawia własną, oryginalną i rzeczową propozycję i</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nterpretacji utworu, wskazuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w tekście miejsca, które mogą stanowić argumenty na poparcie jego propozycji interpretacyjnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53F248B2" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje w interpretacji utworów literackich potrzebne konteksty, szczególnie kontekst historycznoliteracki, historyczny, polityczny, kulturowy, filozoficzny, biograficzny, mitologiczny, biblijny, egzystencjalny i inne;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D4C7A11" w14:textId="0BBDEF37" w:rsidR="00467FE4" w:rsidRPr="00332A8A" w:rsidRDefault="00F91C4D" w:rsidP="00332A8A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie rozpoznaje obecne w utworach literackich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wartości uniwersalne (prawda, dobro, altruizm, piękno, tolerancja, odpowiedzialność) i naro</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54959">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dowe (symbole narodowe, tradycja narodowa, patriotyzm); określa dokładnie ich rolę i związek z problematyką utworu oraz znaczenie dla budowania własnego systemu wartości.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="1084759F" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E8DD73" w14:textId="399020BE" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>I. Kształcenie literackie i kulturowe. Odbiór tekstów kultury</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="1D59030E" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04711414" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65496440" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B97E036" w14:textId="011BE909" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C816637" w14:textId="26C7A05D" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="175"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3B035B" w14:textId="535FDC10" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FC7674" w14:textId="1F8A33B5" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="5526A417" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B61D96" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>potrafi przetwarzać i układać pod względem ważności proste informacje z tekstów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3999E918" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela analizuje strukturę tekstu: odczytuje jego sens, główną myśl, sposób prowadzenia wywodu oraz argumentację;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6090233F" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje niektóre teksty retoryczne (przemówienie) i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">popularnonaukowe (notatka encyklopedyczna, definicja); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A50673" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>potrafi scharakteryzować główne prądy filozoficzne epoki: stoicyzm, epikureizm, humanizm, racjonalizm;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F52619" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zazwyczaj potrafi odczytać na poziomie dosłownym pozaliterackie teksty kultury;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CC34906" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>z reguły odróżnia dzieła kultury wysokiej od tekstów kultury popularnej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B07E13" w14:textId="4F5EE810" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3FA40E" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przetwarza i hierarchizuje informacje z tekstów w stopniu umożliwiającym funkcjonalne ich wykorzystanie podczas lekcji i w samodzielnej pracy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37857877" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odczytuje  sens</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> utworu, jego główną myśl, sposób prowadzenia wywodu oraz argumentację;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="166B3CBB" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozpoznaje specyfikę tekstów publicystycznych, retorycznych (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przemówienie)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            i popularnonaukowych (notatka encyklopedyczna, definicja);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B05A10F" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>charakteryzuje główne prądy filozoficzne: stoicyzm, epikureizm, teocentryzm, antropocentryzm, humanizm, racjonalizm oraz określa ich wpływ na kulturę epoki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12008F19" w14:textId="6B744A1E" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odczytuje na poziomie dosłownym pozaliterackie teksty kultury, stosując kod właściwy w danej dziedzinie sztuki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7E72F8" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odróżnia dzieła kultury wysokiej od tekstów kultury popularnej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E165B5" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1725D341" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przetwarza i hierarchizuje informacje z tekstów, np. publicystycznych, popularnonaukowych, naukowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2126110C" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>analizuje strukturę tekstu: odczytuje jego sens, główną myśl, sposób prowadzenia wywodu oraz argumentację;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C68C82F" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje specyfikę tekstów publicystycznych, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>retorycznych (przemówienie), popularnonaukowych (notatka encyklopedyczna, definicja); rozpoznaje środki językowe zastosowane w tekstach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD49035" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>charakteryzuje główne prądy filozoficzne oraz określa ich wpływ na kulturę epoki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77AD38FC" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odczytuje pozaliterackie teksty kultury, stosując kod właściwy w danej dziedzinie sztuki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B7025F0" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odróżnia dzieła kultury wysokiej od tekstów kultury popularnej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C07C38B" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="175"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B603C3" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>szybko i sprawnie przetwarza i hierarchizuje informacje z tekstów, np. publicystycznych, popularnonaukowych, naukowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBB0197" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie i dokładnie analizuje strukturę tekstu: odczytuje jego sens, główną myśl, sposób prowadzenia wywodu oraz argumentację;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D38EF12" w14:textId="24FF6494" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozpoznaje specyfikę tekstów publicystycznych, retorycznych (przemówienie), popularnonaukowych (notatka encyklopedyczna, definicja); rozpoznaje środki językowe</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i ich funkcje zastosowane w tekstach; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C38710F" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wyczerpująco charakteryzuje główne prądy filozoficzne oraz określa ich wpływ na kulturę epoki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C563F64" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na poziomie dosłownym i przenośnym odczytuje pozaliterackie teksty kultury, stosując kod właściwy w danej dziedzinie sztuki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23CAAB62" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odróżnia dzieła kultury wysokiej od tekstów kultury popularnej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60E58FD3" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC8F259" w14:textId="47A2343F" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>odczytuje dzieła sztuki z</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54959">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>różnych dziedzin na poziomie dosłownym i przenośnym, porównuje ze sobą dzieła z różnych dziedzin sztuki i różnych epok;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B05F695" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szybko i sprawnie przetwarza i hierarchizuje informacje z tekstów, np. publicystycznych, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>popularnonaukowych, naukowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ED17917" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie i dokładnie analizuje strukturę tekstu: odczytuje jego sens, główną myśl, sposób prowadzenia wywodu oraz argumentację;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="651F1B5B" w14:textId="0A732C5C" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje specyfikę tekstów publicystycznych, retorycznych (przemówienie), popularnonaukowych (notatka encyklopedyczna, definicja); rozpoznaje środki językowe i ich funkcje zastosowane w tekstach; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75694E24" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wyczerpująco charakteryzuje główne prądy filozoficzne oraz określa ich wpływ na kulturę epoki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63E7C458" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na poziomie dosłownym i przenośnym odczytuje pozaliterackie teksty kultury, stosując kod właściwy w danej dziedzinie sztuki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D645B2E" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>odróżnia dzieła kultury wysokiej od tekstów kultury popularnej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61CB73CF" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="0D6DC8B2" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F1FB72" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II. Kształcenie językowe. Gramatyka języka polskiego.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B2C649" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="26254BD0" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF8CDD4" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08CC6AE8" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="252DF231" w14:textId="79FCE62D" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB10635" w14:textId="76174AF9" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="175"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1848193D" w14:textId="76A431C2" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FD07E9" w14:textId="1415D0B2" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="75CE7AED" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E18643B" w14:textId="0A50C89F" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela wykorzystuje wiedzę z</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dziedziny fleksji, słowotwórstwa, frazeologii i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>składni do analizy i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpretacji tekstów oraz podczas tworzenia własnych wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48CA0400" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zna i potrafi rozróżnić typy zdań wielokrotnie złożonych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0908424E" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>z pomocą nauczyciela rozpoznaje argumentacyjny charakter różnych konstrukcji składniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EE57851" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="005AA6A3" w14:textId="4664205B" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje wiedzę z</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dziedziny fleksji, słowotwórstwa, frazeologii i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>składni w analizie i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpretacji tekstów oraz przy tworzeniu własnych wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B76507" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zna i potrafi rozróżnić typy zdań wielokrotnie złożonych; rozpoznaje ich funkcje w tekście;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06AB7EA9" w14:textId="5A365D10" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>potrafi wykorzystać zdania złożone podrzędnie do budowania wypowiedzi o</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>charakterze argumentacyjnym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C26D555" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozumie, że szyk wyrazów w zdaniu wpływa na znaczenie wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4445A7D9" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC639EA" w14:textId="7403235A" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wykorzystuje wiedzę z</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dziedziny fleksji, słowotwórstwa, frazeologii i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>składni w analizie i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpretacji tekstów oraz tworzeniu własnych wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA86D7F" w14:textId="0E9272A2" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie zróżnicowanie składniowe zdań wielokrotnie złożonych, rozpoznaje ich funkcje         w tekście i wykorzystuje je w budowie wypowiedzi o</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>różnym charakterze;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777D7068" w14:textId="153F145C" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje argumentacyjny charakter różnych konstrukcji składniowych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ich funkcje w tekście; wykorzystuje je w budowie własnych wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F450361" w14:textId="6D28E867" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie rolę szyku wyrazów w zdaniu oraz określa rolę jego przekształceń w budowaniu znaczenia wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="636DD044" w14:textId="4858C6E6" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>funkcjonalnie wykorzystuje wiedzę z dziedziny fleksji, słowotwórstwa, frazeologii i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>składni w analizie i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpretacji tekstów oraz tworzeniu własnych wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06DB9F44" w14:textId="2E92D1E8" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie zróżnicowanie składniowe zdań wielokrotnie złożonych, rozpoznaje ich funkcje w tekście i trafnie wykorzystuje je w budowie wypowiedzi o różnym charakterze;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3279B006" w14:textId="5D7B05F4" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje argumentacyjny charakter różnych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>konstrukcji składniowych i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ich funkcje w tekście;</w:t>
+            </w:r>
+            <w:r w:rsidR="00D564EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje je w budowie własnych wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01629220" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie rolę szyku wyrazów w zdaniu oraz określa rolę jego przekształceń w budowaniu znaczenia wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559F6805" w14:textId="0682CFE2" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2936BA12" w14:textId="7F9014D6" w:rsidR="00BF6636" w:rsidRPr="00CB4902" w:rsidRDefault="00BF6636" w:rsidP="00BF6636">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">funkcjonalnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i świadomie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje wiedzę z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dziedziny fleksji, słowotwórstwa, frazeologii i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>składni w analizie i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpretacji tekstów oraz tworzeniu własnych wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EE522CC" w14:textId="75B96865" w:rsidR="0021544A" w:rsidRPr="00CB4902" w:rsidRDefault="0021544A" w:rsidP="0021544A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bezbłędnie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumie zróżnicowanie składniowe zdań wielokrotnie złożonych, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje ich funkcje w tekście i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sprawnie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wykorzystuje je w budowie wypowiedzi o różnym charakterze;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62594E58" w14:textId="34CF0ED6" w:rsidR="00D564EF" w:rsidRPr="00CB4902" w:rsidRDefault="0021544A" w:rsidP="00D564EF">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">trafnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00D564EF" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje argumentacyjny charakter różnych konstrukcji składniowych i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D564EF" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ich funkcje w tekście; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">funkcjonalnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00D564EF" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje je w budowie własnych wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F66621A" w14:textId="5B86F518" w:rsidR="00467FE4" w:rsidRPr="0021544A" w:rsidRDefault="00D564EF" w:rsidP="0021544A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumie rolę szyku wyrazów w zdaniu oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="0021544A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>określa rolę jego przekształceń w budowaniu znaczenia wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="53750440" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F91A5C" w14:textId="6C27A536" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II. Kształcenie językowe. Zróżnicowanie języka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="211F1E55" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D529766" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24C289F1" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56329880" w14:textId="0486E2A0" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1137F2" w14:textId="45B0BAF0" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="175"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="259C29C4" w14:textId="2800667A" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FAF893" w14:textId="32680F44" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="741F26A4" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62826728" w14:textId="62DB9992" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozróżnia pojęcie stylu i</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tylizacji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBC482B" w14:textId="789CE011" w:rsidR="00467FE4" w:rsidRPr="00BD7E11" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje zapożyczenia w</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>polszczyźnie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35295CE8" w14:textId="56FBBA08" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zna wybrane biblizmy, mitologizmy, sentencje i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aforyzmy wywodzące się z mitologii, Biblii oraz polskiej tradycji ludowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EDE0E78" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozpoznaje stylizację biblijną;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77DDD16E" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>częściowo rozpoznaje słownictwo o charakterze wartościującym.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7DDD69" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="383CCC05" w14:textId="4C27928C" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozróżnia pojęcie stylu i</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stylizacji; potrafi odnaleźć w utworze stylizację biblijną;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F6BB908" w14:textId="7DFE8E33" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie rozpoznaje zapożyczenia w polszczyź</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nie; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A619E2" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zna i rozumie biblizmy, mitologizmy, sentencje, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przysłowia i aforyzmy obecne w literaturze;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293BD2DD" w14:textId="059CC755" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje rodzaje stylizacji (biblijna, mitologiczna) oraz określa ich funkcje w</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tekście;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77152101" w14:textId="020129FA" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje słownictwo o</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>charakterze wartościują</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cym; odróżnia słownictwo neutralne od słownictwa o</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zabarwieniu emocjonalnym.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A3C36A" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="792EB3EE" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>definiuje i rozróżnia pojęcie stylu i stylizacji biblijnej, rozumie ich znaczenie w tekście;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB9992A" w14:textId="5131604F" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie rozpoznaje zapożyczenia w polszczyź</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nie i rozumie ich funkcje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E35A2B8" w14:textId="709824D2" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zna, rozumie i wykorzystuje biblizmy, mitologizmy, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sentencje, przysłowia i</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aforyzmy obecne w</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>polskim dziedzictwie kulturowym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB04B1A" w14:textId="6B93D433" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie rozpoznaje i</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nazywa rodzaje stylizacji (biblijna, mitologiczna itp.) oraz określa ich funkcje w tekście;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="683E119D" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje słownictwo o charakterze wartościującym; odróżnia słownictwo neutralne od słownictwa o zabarwieniu emocjonalnym, oficjalne od potocznego.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A8C6AD0" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE7F5BB" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>posługuje się pojęciami stylu i stylizacji, rozumie ich znaczenie w tekście;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49CAE8DD" w14:textId="224CE2F4" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bezbłędnie rozpoznaje zapożyczenia w polszczyź</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54959">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nie i rozumie ich funkcje; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08544FA3" w14:textId="02FA9446" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zna, rozumie i funkcjonalnie wykorzystuje biblizmy, mitologizmy, sentencje, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przysłowia i aforyzmy obecne w polskim dziedzictwie kulturowym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="257FE287" w14:textId="3707449D" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje rodzaje stylizacji (biblijna, mitologiczna itp.) oraz trafnie określa ich funkcje w tekście;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3622255E" w14:textId="3E33BDE3" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje słownictwo o</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>charakterze wartościują</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cym; odróżnia słownictwo neutralne od słownictwa o</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zabarwieniu emocjonal</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nym, oficjalne od potocznego.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EA74F8" w14:textId="77777777" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F684845" w14:textId="330EC33D" w:rsidR="00583214" w:rsidRDefault="00583214" w:rsidP="00E54959">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="225" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54959">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sprawnie posługuje się pojęciami stylu i stylizacji; </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E54959">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>rozumie ich znaczenie w tekście;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A41BB29" w14:textId="4888884F" w:rsidR="00E54959" w:rsidRDefault="00E54959" w:rsidP="00E54959">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bezbłędnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i sprawnie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje zapożyczenia w</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>polszczyź</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nie i </w:t>
+            </w:r>
+            <w:r w:rsidR="0021544A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumie ich funkcje; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A554B4F" w14:textId="5A08A2E0" w:rsidR="00E54959" w:rsidRPr="00583214" w:rsidRDefault="00E54959" w:rsidP="00E54959">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00583214">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zna, rozumie i funkcjo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00583214">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">nalnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oraz świadomie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00583214">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzy</w:t>
+            </w:r>
+            <w:r w:rsidR="004C56BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00583214">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stuje biblizmy, mitologizmy, sentencje, przysłowia i aforyzmy obecne w polskim dziedzictwie kulturowym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA95F94" w14:textId="47B5359E" w:rsidR="00583214" w:rsidRPr="00CD58C2" w:rsidRDefault="00CD58C2" w:rsidP="00CD58C2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="225" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sprawnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00583214" w:rsidRPr="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>rozpoznaje rodzaje stylizacji (biblijna, mitolo</w:t>
+            </w:r>
+            <w:r w:rsidR="004C56BD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="00583214" w:rsidRPr="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>giczna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> itp.</w:t>
+            </w:r>
+            <w:r w:rsidR="00583214" w:rsidRPr="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>) oraz trafnie określa ich funkcje w</w:t>
+            </w:r>
+            <w:r w:rsidR="004C56BD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00583214" w:rsidRPr="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>tekście;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38962BE8" w14:textId="1043E641" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="0021544A" w:rsidP="004C56BD">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bezbłędnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00583214" w:rsidRPr="00583214">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje słownictwo o charakterze wartościują</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD58C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="00583214" w:rsidRPr="00583214">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cym; odróżnia słownictwo neutralne od słownictwa o</w:t>
+            </w:r>
+            <w:r w:rsidR="004C56BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00583214" w:rsidRPr="00583214">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zabarwieniu emocjonal</w:t>
+            </w:r>
+            <w:r w:rsidR="004C56BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="00583214" w:rsidRPr="00583214">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nym, oficjalne od potocznego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467FE4" w:rsidRPr="00CB4902" w14:paraId="08ACCFCA" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C999F3" w14:textId="77E5F3D5" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II. Kształcenie językowe. Komunikacja językowa i kultura języka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49DEF012" w14:textId="05A01170" w:rsidR="00467FE4" w:rsidRPr="00CB4902" w:rsidRDefault="00467FE4" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="276080CE" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB7BEEB" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BFA55A0" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB3A469" w14:textId="4A241EDA" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB6F5FC" w14:textId="66C07719" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="690793F8" w14:textId="00A5D520" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C47F9C" w14:textId="74EDD456" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="103FC441" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7958B6EB" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie pojęcie znaku językowego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6E563F" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wie, że język to system znaków;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32EF98E9" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zna pojęcie aktu komunikacji językowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC9FD4F" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>potrafi wymienić wybrane funkcje tekstu (informatywną, poetycką, ekspresywną, impresywną – w tym perswazyjną);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C07914B" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje z pomocą nauczyciela niektóre zjawiska powodujące niejednoznaczność wypowiedzi (np. paradoks);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="295DE308" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stosuje niektóre zasady etyki wypowiedzi; wartościuje wybrane wypowiedzi językowe, stosując przejrzyste (jednoznaczne) kryteria, np. prawda – fałsz, poprawność – niepoprawność;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11DB7C41" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół stosuje zasady etykiety językowej w wypowiedziach ustnych i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pisemnych odpowiednio do sytuacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="117D2ABA" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0645FBB4" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">zna, rozumie i stosuje pojęcie znaku językowego </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">oraz języka jako systemu znaków; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D5E5C2" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zna pojęcie aktu komunikacji językowej oraz jego składowe (komunikat, nadawca, odbiorca, kod, kontekst, kontakt);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39DC1440" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje i określa funkcje tekstu (informatywną, poetycką, ekspresywną, impresywną – w tym perswazyjną);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B01ADBF" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje niektóre zjawiska powodujące niejednoznaczność wypowiedzi, np. paradoksy, homonimie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7351B4" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stara się posługiwać różnymi odmianami polszczyzny w zależności od sytuacji komunikacyjnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55122DA5" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stosuje zasady etyki wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356E092E" w14:textId="4469E277" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w wypowiedziach ustnych i pisemnych stosuje zasady </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>etykiety językowej odpowiednio do sytuacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DCCD1B" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCDBF8F" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">zna, rozumie i stosuje pojęcie znaku językowego </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">oraz języka jako systemu znaków; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3AA70A" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zna i rozumie pojęcie aktu komunikacji językowej oraz jego składowe (komunikat, nadawca, odbiorca, kod, kontekst, kontakt);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21271F86" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje i określa funkcje tekstu (informatywną, poetycką, ekspresywną, impresywną – w tym perswazyjną);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F118F0" w14:textId="26D90866" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje zjawiska powodujące niejednoznaczność wypowiedzi (np. paradoks,), dba o jasność i precyzję komunikatu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6056B768" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>posługuje się różnymi odmianami polszczyzny w zależności od sytuacji komunikacyjnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C6F34F" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odróżnia zamierzoną innowację językową od błędu językowego; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6071186E" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>stosuje zasady etyki wypowiedzi; wartościuje wypowiedzi językowe, stosując kryteria, np. prawda – fałsz, poprawność – niepoprawność;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC3222E" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w wypowiedziach ustnych i pisemnych stosuje zasady etykiety językowej odpowiednio do sytuacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76B54CBD" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8AD14E" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">zna, rozumie i stosuje pojęcie znaku językowego </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">oraz języka jako systemu znaków; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218C49B2" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>posługuje się pojęciem aktu komunikacji językowej oraz jego składowymi (komunikat, nadawca, odbiorca, kod, kontekst, kontakt);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DF3F986" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje i określa funkcje tekstu (informatywną, poetycką, ekspresywną, impresywną – w tym perswazyjną);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B84493" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje i nazywa zjawiska powodujące niejednoznaczność wypowiedzi (paradoksy), dba o jasność i precyzję komunikatu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F2B8C66" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sprawnie posługuje się różnymi odmianami polszczyzny w zależności od sytuacji komunikacyjnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B60C76" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosuje zasady etyki wypowiedzi; wartościuje wypowiedzi językowe, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>stosując kryteria, np. prawda – fałsz, poprawność – niepoprawność;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5708B174" w14:textId="1B62EA56" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w wypowiedziach ustnych i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pisemnych stosuje zasady etykiety językowej w</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wypowiedziach ustnych i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pisemnych odpowiednio do sytuacji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244DD6E3" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D478FF" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">świadomie i funkcjonalnie stosuje zasady komunikacji </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wypowiedzi i kultury języka;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C32AE19" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zna, rozumie i stosuje pojęcie znaku językowego oraz języka jako systemu znaków; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4DB84C" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sprawnie posługuje się pojęciem aktu komunikacji językowej oraz jego składowymi (komunikat, nadawca, odbiorca, kod, kontekst, kontakt);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A3EC77" w14:textId="6AB2B5CF" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="00D42FC1" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje i określa funkcje tekstu (informatywną, poetycką, ekspresywną, impresywną – w tym perswazyjną);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32B35531" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje i nazywa zjawiska powodujące niejednoznaczność wypowiedzi (paradoksy), dba o jasność i precyzję komunikatu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D808FA" w14:textId="5D39AAC8" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sprawnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i świadomie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posługuje się różnymi odmianami polszczyzny </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zależności od sytuacji komunikacyjnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EDD1FF0" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stosuje zasady etyki wypowiedzi; wartościuje wypowiedzi językowe, stosując kryteria, np. prawda – fałsz, poprawność – niepoprawność;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541EE7BE" w14:textId="1BD8932D" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w wypowiedziach ustnych i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pisemnych stosuje zasady etykiety językowej w</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wypowiedziach ustnych i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pisemnych odpowiednio do sytuacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59398F6A" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="70EE2BA9" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF43E12" w14:textId="36B3C45C" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II. Kształcenie językowe. Ortografia i interpunkcja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B9C9432" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00467FE4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="50B4F145" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC33410" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70BA2569" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="303A13F3" w14:textId="1EB11412" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1C0CD9" w14:textId="0A5BAA3E" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3225A3D2" w14:textId="799ECCBC" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="690A7199" w14:textId="5C213BAF" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="3F6E1791" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EEA49A" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosuje podstawowe zasady ortografii poznane w szkole podstawowej; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2D8E99" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykorzystuje podstawowe zasady interpunkcji w zdaniach złożonych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(oddzielanie przecinkiem zdań składowych).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2069F5B3" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7411B9DE" w14:textId="00904E9F" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wykorzystuje zasady ortograficzne poznane w</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>szkole podstawowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67147068" w14:textId="0F4E2A16" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tworzy wypowiedzi, stosując zasady ortografii </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpunkcji języka polskiego.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C0391C5" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA03993" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">poprawnie stosuje zasady ortografii i interpunkcji poznane w szkole podstawowej; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26CD7D5E" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykorzystuje składniowo-znaczeniowy charakter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>interpunkcji do uwypuklenia sensów redagowanego przez siebie tekstu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FFBFFD1" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EE5E60" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>poprawnie stosuje zasady ortografii i interpunkcji poznane w szkole podstawowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AA760FD" w14:textId="0240BB22" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zna zasady interpunkcji i wykorzystuje jej </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>składniowo-znaczeniowy charakter do uwypuklenia sensów redagowanego przez siebie tekstu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1191D92F" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DB2312" w14:textId="5D79D8A2" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>świadomie i funkcjonalnie stosuje zasady ortografii i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpunkcji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41DD23AF" w14:textId="7FED5D46" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zna zasady interpunkcji i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykorzystuje jej składniowo-znaczeniowy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>charakter do uwypuklenia sensów redagowanego przez siebie tekstu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="234594E7" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="1C78896A" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3C5A1A" w14:textId="7A5889D2" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>III. Tworzenie wypowiedzi. Elementy retoryki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5453588A" w14:textId="3B84024F" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="694AF74C" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="184267AD" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46398A65" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="287F13AB" w14:textId="469013F1" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E224BD5" w14:textId="2059D1F4" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C3F382" w14:textId="30D84978" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C61A6DC" w14:textId="74875389" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="68014AB9" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A48308" w14:textId="54595797" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela formułuje tezy i argumenty w wypowiedzi ustnej i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pisemnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33438540" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>próbuje określać cele perswazyjne w wypowiedzi literackiej i nieliterackiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405BBCB2" w14:textId="1C26DA34" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na ogół rozumie i próbuje stosować w tekstach retorycznych zasadę kompozycyjną (np. teza, argumenty, apel, pointa);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A62C757" w14:textId="6EF8522F" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przy pomocy nauczyciela potrafi wskazać użyte w tekście środki retoryczne: powtórzenie, anafora, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pytanie retoryczne, apostrofa, wyliczenie, wykrzyknienie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A8623CE" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>potrafi wyróżnić argumenty w swojej wypowiedzi pisemnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67186F73" w14:textId="23CC14F4" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela próbuje zrozumieć, na czym polega</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14146">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ją</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> logika i konse</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kwencja toku rozumowania w wypowiedziach argumentacyjnych.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F46B4B" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="33560FE2" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>formułuje tezy i argumenty w samodzielnie stworzonej wypowiedzi ustnej i pisemnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07AC1C1C" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wskazuje i rozróżnia cele perswazyjne w wypowiedzi literackiej i nieliterackiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70BF0AD4" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumie i stosuje w tekstach retorycznych zasadę kompozycyjną (np. teza, argumenty, apel, pointa); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0F4ABE" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zna podstawowe środki retoryczne (powtórzenie, anafora, pytanie retoryczne, apostrofa, apel, wyliczenie, paralelizm, wykrzyknienie, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>czasowniki w 1 osobie liczby pojedynczej i liczby mnogiej, inwersja);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B3523D" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozróżnia typy argumentów (rzeczowe, logiczne, emocjonalne – pozamerytoryczne);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7766A155" w14:textId="30AA458A" w:rsidR="008A1771" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie, na czym polega</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14146">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ją</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> logika i konsekwencja toku rozumowania w wypowie</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dziach argumentacyjnych i </w:t>
+            </w:r>
+            <w:r w:rsidR="00E14146">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na ogół trafnie stosuje je we własnych tekstach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3574E5E0" w14:textId="2BE03393" w:rsidR="00E14146" w:rsidRPr="00CB4902" w:rsidRDefault="00E14146" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odróżnia dyskusję od sporu i kł</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ótni.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1465A52E" w14:textId="77777777" w:rsidR="00E14146" w:rsidRPr="00CB4902" w:rsidRDefault="00E14146" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FC50CA4" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17911C5A" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>formułuje tezy i argumenty w wypowiedzi ustnej i pisemnej przy użyciu odpowiednich konstrukcji składniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F974AC" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wskazuje i rozróżnia cele perswazyjne w wypowiedzi literackiej i nieliterackiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60FDCB5D" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie i stosuje w tekstach retorycznych zasadę kompozycyjną (np. teza, argumenty, apel, pointa);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="036FA9AC" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia, w jaki sposób użyte środki retoryczne (np. pytania retoryczne, wyliczenia, wykrzyknienia, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>paralelizmy, powtórzenia, apostrofy, przerzutnie, inwersje) oddziałują na odbiorcę;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DCCDAC3" w14:textId="66F96149" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozróżnia typy argumentów (merytoryczne, logiczne, pozamerytoryczne), w tym argumenty pozameryto</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ryczne (np. odwołujące się do litości, niewiedzy, groźby, autorytetu, argumenty ad personam);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F15C47" w14:textId="11667596" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie, na czym polega</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14146">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ją</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> logika i konsekwencja toku rozumowania w wypowiedziach argumentacyjnych, i stosuje je we własnych tekstach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="546E104B" w14:textId="0CA5E0D0" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odróżnia dyskusję od sporu i kł</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14146">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ótni.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1582B4BD" w14:textId="69C7078D" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00203B11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFF4B5D" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>formułuje tezy i argumenty w wypowiedzi ustnej i pisemnej przy użyciu odpowiednich konstrukcji składniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BFADDFE" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wskazuje i rozróżnia cele perswazyjne w wypowiedzi literackiej i nieliterackiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52231D62" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie i stosuje w tekstach retorycznych zasadę kompozycyjną (np. teza, argumenty, apel, pointa);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282B16B7" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia, w jaki sposób użyte środki retoryczne (np. pytania retoryczne, wyliczenia, wykrzyknienia, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>paralelizmy, powtórzenia, apostrofy, przerzutnie, inwersje) oddziałują na odbiorcę;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1813235B" w14:textId="59CE5CA5" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozróżnia typy argumentów (merytoryczne, logiczne, pozamerytoryczne), w tym argumenty pozameryto</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ryczne (np. odwołujące się do litości, niewiedzy, groźby, autorytetu, argumenty ad personam);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3140085E" w14:textId="1FA6794C" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie, na czym polega</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14146">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ją</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> logika i konsekwencja toku rozumowania w wypowiedziach argumentacyjnych, i stosuje je we własnych tekstach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0586B381" w14:textId="77777777" w:rsidR="00203B11" w:rsidRPr="00203B11" w:rsidRDefault="00F91C4D" w:rsidP="00203B11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odróżnia dyskusję od sporu i kłótni;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="525C833C" w14:textId="0BD0BA0D" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00E14146" w:rsidP="00203B11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje elementy erys</w:t>
+            </w:r>
+            <w:r w:rsidR="00203B11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>yki w dyskusji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="285312BB" w14:textId="62CCC05D" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="00E14146" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>świadomie i funkcjonalnie f</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ormułuje tezy i argumenty w wyp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>owiedzi ustnej i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pisemnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16025B8A" w14:textId="4FF1FEE1" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="00E14146" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wskazuje i rozróżnia cele perswazyjne w wypo</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wiedzi literackiej i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nieliterackiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="737E7B2C" w14:textId="10621CE1" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie i</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14146">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> świadomie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosuje w tekstach retorycznych zasadę kompozycyjną (np. teza, argumenty, apel, pointa);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5648301C" w14:textId="354173D3" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="00E14146" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyczerpująco </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyjaśnia, w jaki sposób użyte środki retoryczne (np. pytania </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>retoryczne, wyliczenia, wykrzyknienia, paralelizmy, powtórzenia, apostrofy, przerzutnie, inwersje) oddziałują na odbiorcę;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A6A7605" w14:textId="3ABEEAB8" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="00E14146" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sprawnie </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozróżnia typy argumentów (merytoryczne, logiczne, pozameryto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ryczne), w tym argumenty pozamerytoryczne (np. odwołujące się do litości, niewiedzy, groźby, autorytetu, argumenty ad personam);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="513E5B1B" w14:textId="1E683816" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="00E14146" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumie, na czym polegają </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>logika i konsekwencja toku rozumowania w wypowie</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dziach argumentacyjnych, i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stosuje je we własnych tekstach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="603A0AF9" w14:textId="4D089764" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="00E14146" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bezbłędnie </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1D31" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odróżnia dyskusję od sporu i kłótni;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC3EF70" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje elementy erystyki w dyskusji oraz ocenia je pod względem etycznym.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42238710" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="0DF73FFF" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="33638CF0" w14:textId="7F3FBD33" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>III. Tworzenie wypowiedzi. Mówienie i pisanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F417A21" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="75181340" w14:textId="77777777" w:rsidTr="005E556B">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54266E16" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A02E9BD" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCDFAEF" w14:textId="615A2485" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="652085A7" w14:textId="5A37FD0C" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB447EA" w14:textId="30F3A36E" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E37933B" w14:textId="0DD18649" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="46886F1D" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C6163C" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ma swoje racjonalne zdanie, ale nie zawsze potrafi je uzasadnić;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374FDC01" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zazwyczaj umie zbudować wypowiedź z uwzględnieniem celu i adresata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB7F4E6" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na ogół potrafi dostrzec przejawy agresji językowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="653AC98F" w14:textId="5B4CE1F6" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela formułuje pytania, odpowiedzi, oceny, redaguje proste informacje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B536105" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z pomocą nauczyciela tworzy wypowiedzi w następujących formach gatunkowych: wypowiedź o charakterze </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>argumentacyjnym, definicja, notatka syntetyzująca;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68BDD022" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>z pomocą nauczyciela odróżnia streszczenie od parafrazy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54E6A7F4" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>z pomocą nauczyciela tworzy plan kompozycyjny tekstów o charakterze argumentacyjnym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC6224B" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>próbuje stosować retoryczne zasady kompozycyjne w tworzeniu własnego tekstu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1E6B3D" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wygłasza mowę, popełniając błędy, które nie zakłócają komunikatywności;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D04F4C1" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>z pomocą nauczyciela interpretuje tekst, formułuje argumenty na podstawie tekstu oraz znanych kontekstów, w tym własnego doświadczenia, próbuje przeprowadzić logiczny wywód służący uprawomocnieniu formułowanych sądów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="322E51AD" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wykorzystuje wiedzę o języku w pracy redakcyjnej nad tekstem własnym.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F93D733" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A7D9EC" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zgadza się z cudzymi poglądami lub podejmuje próbę polemiki z nimi, uzasadniając własne zdanie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5FF1D3" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>budując wypowiedź, określa jej cel, adresata i funkcję, którą ma spełnić;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DCD033E" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dostrzega przejawy agresji językowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D024852" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zgodnie z normami formułuje pytania, odpowiedzi, oceny, redaguje informacje, uzasadnienia, komentarze, głos w dyskusji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B9D7A15" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tworzy wypowiedzi w następujących formach gatunkowych: wypowiedź o charakterze </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>argumentacyjnym, definicja, notatka syntetyzująca;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4361610E" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odróżnia streszczenie od parafrazy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D51F5F" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tworzy plan kompozycyjny tekstów o charakterze argumentacyjnym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5021255A" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosuje retoryczne zasady kompozycyjne w tworzeniu własnego tekstu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22A2BD1F" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wygłasza mowę z zastosowaniem środków pozajęzykowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="583E166B" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">interpretuje tekst, formułuje argumenty na podstawie tekstu oraz znanych </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kontekstów,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       w tym własnego doświadczenia, przeprowadza logiczny wywód służący uprawomocnieniu formułowanych sądów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60EEDDA3" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykorzystuje wiedzę o języku w pracy redakcyjnej nad tekstem własnym, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>stosuje kryteria poprawności językowej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B39EFD" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C223929" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zgadza się z cudzymi poglądami lub polemizuje z nimi, rzeczowo uzasadniając własne zdanie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F7B0BC" w14:textId="7831D37E" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>buduje wypowiedź w sposób świadomy, ze znajomością jej funkcji językowej, z uwzględnieniem celu i adresata, z zachowaniem zasad retoryki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54440A24" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>reaguje na przejawy agresji językowej, np. zadając pytania, prosząc o rozwinięcie lub uzasadnienie stanowiska, wykazując sprzeczność wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5145EBDB" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zgodnie z normami formułuje pytania, odpowiedzi, oceny, redaguje informacje, uzasadnienia, komentarze, głos w dyskusji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0276162A" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tworzy poprawne, spójne wypowiedzi w następujących formach gatunkowych: wypowiedź o charakterze argumentacyjnym, definicja, notatka syntetyzująca;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073D086D" w14:textId="68764BEA" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sprawnie odróżnia streszczenie od parafrazy; funkcjonalnie stosuje je w</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zależności od celu wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B78F5CC" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie tworzy plan kompozycyjny tekstów o charakterze argumentacyjnym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A7A666B" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie stosuje retoryczne zasady kompozycyjne w tworzeniu własnego tekstu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B80730" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wygłasza mowę z uwzględnieniem środków pozajęzykowych (mimika, gesty, modulacja głosu);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62F8A110" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>samodzielnie interpretuje tekst, formułuje argumenty na podstawie tekstu oraz znanych kontekstów, w tym własnego doświadczenia, przeprowadza logiczny wywód służący uprawomocnieniu formułowanych sądów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E7131E" w14:textId="625E78BA" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje wiedzę o języku w pracy redakcyjnej nad tekstem własnym, dokonuje korekty tekstu własnego, stosuje kryteria poprawności językowej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BCA95F" w14:textId="62D79167" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zgadza się z cudzymi poglądami lub polemizuje z</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nimi, rzeczowo uzasadniając własne zdanie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BAA0F6" w14:textId="4BF928AC" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>buduje wypowiedź w sposób świadomy, ze znajomością jej funkcji językowej, z uwzględnieniem celu i adresata, z zachowaniem zasad retoryki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ABDFC86" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>reaguje na przejawy agresji językowej, np. zadając pytania, prosząc o rozwinięcie lub uzasadnienie stanowiska, wykazując sprzeczność wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="558D5D98" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zgodnie z normami formułuje pytania, odpowiedzi, oceny, redaguje informacje, uzasadnienia, komentarze, głos w dyskusji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B4C83E9" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tworzy wyczerpujące, spójne i oryginalne wypowiedzi w następujących formach gatunkowych: wypowiedź o charakterze argumentacyjnym, definicja, notatka syntetyzująca;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="316D4681" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sprawnie odróżnia streszczenie od parafrazy; funkcjonalnie stosuje je w zależności od celu wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="483699EE" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tworzy plan kompozycyjny tekstów o charakterze argumentacyjnym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BC1BD8" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosuje retoryczne zasady kompozycyjne w tworzeniu własnego tekstu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58852C3F" w14:textId="3B3529D3" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wygłasza mowę z uwzględnieniem środków retorycznych i pozajęzyko</w:t>
+            </w:r>
+            <w:r w:rsidR="00750A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wych (posługuje się modulacją głosu w celu nadania wypowiedzi odpowiedniego tonu, np. patetycznego, parodystycznego itp., stosuje odpowiednią mimikę, gestykulację);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07FF539E" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w interpretacji przedstawia propozycję odczytania tekstu na poziomie dosłownym, przenośnym i symbolicznym, formułuje argumenty na podstawie tekstu oraz znanych kontekstów, w tym własnego doświadczenia, przeprowadza logiczny wywód służący uprawomocnieniu formułowanych sądów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="693788FF" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykorzystuje wiedzę o języku w pracy redakcyjnej nad tekstem własnym, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dokonuje korekty tekstu własnego, stosuje kryteria poprawności językowej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D5637B" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="689FDA06" w14:textId="6BA3695B" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tworzy teksty mówione i</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pisane odznaczające się oryginalnością i wartościami artystycznymi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577C0247" w14:textId="26F2BA2F" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozwija swoją twórczość (próby literackie, pisanie do gazetki szkolnej, warsztaty pisarstwa i inne);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B703F6D" w14:textId="1B80659C" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zgadza się z cudzymi poglądami lub polemizuje z</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nimi, rzeczowo uzasadniając własne zdanie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C3E0613" w14:textId="333319EE" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>buduje wypowiedź w</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sposób świadomy, ze znajomością jej funkcji językowej, z uwzględnie</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>niem celu i adresata, z zachowaniem zasad retoryki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="627BD9B2" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>reaguje na przejawy agresji językowej, np. zadając pytania, prosząc o rozwinięcie lub uzasadnienie stanowiska, wykazując sprzeczność wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445B76DA" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zgodnie z normami formułuje pytania, odpowiedzi, oceny, redaguje informacje, uzasadnienia, komentarze, głos w dyskusji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03EB6656" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tworzy wyczerpujące, spójne i oryginalne wypowiedzi w następujących formach gatunkowych: wypowiedź o charakterze argumentacyjnym, definicja, notatka syntetyzująca;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C19C3F" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sprawnie odróżnia streszczenie od parafrazy; funkcjonalnie stosuje je w zależności od celu wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36942721" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tworzy plan kompozycyjny tekstów o charakterze argumentacyjnym;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CADFBC5" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosuje retoryczne zasady kompozycyjne w tworzeniu własnego tekstu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A0AC26" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wygłasza mowę z uwzględnieniem środków retorycznych i pozajęzykowych (posługuje się modulacją głosu w celu nadania wypowiedzi odpowiedniego tonu, np. patetycznego, parodystycznego itp., stosuje odpowiednią mimikę, gestykulację);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53F92A1C" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w interpretacji przedstawia propozycję odczytania tekstu na poziomie dosłownym, przenośnym i symbolicznym, formułuje argumenty na podstawie tekstu oraz znanych kontekstów, w tym własnego doświadczenia, przeprowadza logiczny </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wywód służący uprawomocnieniu formułowanych sądów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D15B20" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje wiedzę o języku w pracy redakcyjnej nad tekstem własnym, dokonuje korekty tekstu własnego, stosuje kryteria poprawności językowej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5629A5" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="1BEED388" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="521DC9A8" w14:textId="216670B4" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>IV. Samokształcenie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D5689BD" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="0AB74DFA" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="675B00C6" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="400C71C3" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38750BAC" w14:textId="29399B81" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4DAA69" w14:textId="220F59BD" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="278F71B0" w14:textId="41F27224" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45092403" w14:textId="0D1197B0" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4240" w:rsidRPr="00CB4902" w14:paraId="6D084562" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0F80BC" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>potrafi uczyć się samodzielnie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30CA7D12" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>próbuje porządkować informacje; w niewielkim stopniu potrafi syntetyzować poznawane treści wokół problemu, tematu, zagadnienia;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="632CEE09" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rzadko korzysta z literatury naukowej lub popularnonaukowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DB4A895" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>próbuje stosować odpowiednie cytaty w swoich wypowiedziach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B449C0" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w niewielkim stopniu wykorzystuje multimedialne źródła informacji (słowniki on-line, autorskie strony internetowe) do przygotowania samodzielnych zadań;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D7E1A9F" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gromadzi informacje potrzebne do napisania sprawdzianu lub wykonania zadania domowego.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A0F87D" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EF843D" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pracuje samodzielnie;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B0C7E3" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przygotowuje różne formy prezentacji własnego stanowiska (wypowiedź, referat, prezentacja);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF1445A" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>porządkuje informacje w problemowe całości, np. wg epoki literackiej, autora, utworu, motywu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D81852" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>korzysta z literatury naukowej lub popularnonaukowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E29E3A6" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wybiera z tekstu odpowiednie cytaty i stosuje je w wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780F1352" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje multimedialne źródła informacji (słowniki on-line, autorskie strony internetowe);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75651D95" w14:textId="77777777" w:rsidR="008A1771" w:rsidRPr="00CB4902" w:rsidRDefault="008A1771" w:rsidP="008A1771">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gromadzi i na ogół trafnie przetwarza informacje w celu wykorzystywania ich podczas lekcji, zajęć pozalekcyjnych oraz pracy w domu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38698D41" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28044BBC" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozwija umiejętność pracy samodzielnej między innymi przez przygotowanie różnorodnych form prezentacji własnego stanowiska (wypowiedź, referat, prezentacja);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47DA4476" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porządkuje informacje w problemowe całości poprzez ich wartościowanie, syntetyzuje poznawane treści wokół problemu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tematu, zagadnienia oraz wykorzystuje je w swoich wypowiedziach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B81428E" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w celu poszerzania swojej wiedzy korzysta z literatury naukowej lub popularnonaukowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E2F357" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sporządza bibliografię i przypis bibliograficzny, także źródeł elektronicznych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459E1B75" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dokonuje selekcji źródeł;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9042F3" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w celu wzbogacenia wypowiedzi lub jej uargumentowania potrafi wybrać z tekstu odpowiednie cytaty i zastosować je w wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02655041" w14:textId="0CD76FB5" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w celu poszerzania swoich</w:t>
+            </w:r>
+            <w:r w:rsidR="00F91C4D" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wiadomości i umiejętności posługuje się słownikami ogólnymi języka polskiego oraz słownikami specjalistycznymi (np. etymologicznymi, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>frazeologicznymi, skrótów, gwarowymi), także w wersji on-line;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C47747" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przygotowując się do zajęć, wykorzystuje multimedialne źródła informacji oraz dokonuje ich oceny;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232091F9" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gromadzi i przetwarza informacje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338CCA40" w14:textId="77777777" w:rsidR="00963349" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00963349">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w sposób funkcjonalny korzysta z zasobów multimedialnych, np. z: bibliotek, słowników on-line, wydawnictw e-book, autorskich stron internetowych; dokonuje wyboru źródeł internetowych, uwzględniając kryterium poprawności rzeczowej oraz krytycznie ocenia ich zawartość;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445CD925" w14:textId="4C5BE7FD" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00963349" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dba o rozwój swoich zainteresowań oraz popularyzację osiągnięć, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wykorzystując formę projektu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2669782A" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozwija umiejętność pracy samodzielnej między innymi przez przygotowanie różnorodnych form prezentacji własnego stanowiska (wypowiedź, referat, prezentacja);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3733A4D2" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porządkuje informacje w problemowe całości poprzez ich wartościowanie; syntetyzuje poznawane treści wokół problemu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tematu, zagadnienia oraz wykorzystuje je w swoich wypowiedziach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5346E3A8" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w celu poszerzenia wiedzy korzysta z literatury naukowej i popularnonaukowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="619875ED" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>podejmując próby tworzenia pracy naukowej, sporządza bibliografię i przypis bibliograficzny, także źródeł elektronicznych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F0F365" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dokonuje krytycznej selekcji źródeł, także elektronicznych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B62B8E" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w celu wzbogacenia wypowiedzi lub jej uargumentowania potrafi wybrać z tekstu odpowiednie cytaty i zastosować je w wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B1B377" w14:textId="3438C002" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w celu poszerzania swoich wiadomości i umiejętności posługuje się słownikami ogólnymi języka polskiego </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>oraz słownikami specjalistycznymi (np. etymologicznymi, frazeologicznymi, skrótów, gwarowymi), także w wersji on-line;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D3E9DA4" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje multimedialne źródła informacji oraz dokonuje ich krytycznej oceny;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66328C5E" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gromadzi i przetwarza informacje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C3FF2A7" w14:textId="4AE7D8D9" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>korzysta z zasobów multimedialnych, np. z: bibliotek, słowników on-line, wydawnictw</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e-book, autorskich stron internetowych; dokonuje wyboru źródeł internetowych, uwzględniając kryterium poprawności rzeczowej oraz krytycznie ocenia ich zawartość;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C4CB7D9" w14:textId="77777777" w:rsidR="00F91C4D" w:rsidRPr="00CB4902" w:rsidRDefault="00F91C4D" w:rsidP="00F91C4D">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykorzystuje formę projektu w przygotowaniu i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>prezentowaniu oraz popularyzowaniu swoich zainteresowań i osiągnięć.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="390334D0" w14:textId="77777777" w:rsidR="00CC4240" w:rsidRPr="00CB4902" w:rsidRDefault="00CC4240" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5762D2D3" w14:textId="45B973DD" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozwija swoje zainteresowania językiem i literaturą na różnych zajęciach pozaszkolnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="053EC378" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>szerzy wśród rówieśników zainteresowanie językiem polskim, literaturą i kulturą;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53DD8BC3" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozwija umiejętność pracy samodzielnej między innymi przez przygotowanie różnorodnych form </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>prezentacji własnego stanowiska (wypowiedź, referat, prezentacja);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7547A861" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>porządkuje informacje w problemowe całości poprzez ich wartościowanie; syntetyzuje poznawane treści wokół problemu, tematu, zagadnienia oraz wykorzystuje je w swoich wypowiedziach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59138AB2" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w celu poszerzenia wiedzy korzysta z literatury naukowej i popularnonaukowej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DBCB96F" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>podejmując próby tworzenia pracy naukowej, sporządza bibliografię i przypis bibliograficzny, także źródeł elektronicznych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C22D14F" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dokonuje krytycznej selekcji źródeł, także elektronicznych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EC49273" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w celu wzbogacenia wypowiedzi lub jej uargumentowania potrafi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wybrać z tekstu odpowiednie cytaty i zastosować je w wypowiedzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66331BF1" w14:textId="528D4B99" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w celu poszerzania swoich</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42DE1" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wiadomości i umiejętności posługuje się słownikami ogólnymi języka polskiego oraz słownikami specjalistycznymi (np. etymologicznymi, frazeologicznymi, skrótów, gwarowymi), także w wersji on-line;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51C3E868" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje multimedialne źródła informacji oraz dokonuje ich krytycznej oceny;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B7C149" w14:textId="77777777" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gromadzi i przetwarza informacje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7EEFC1" w14:textId="24A3A5A4" w:rsidR="001A1D31" w:rsidRPr="00CB4902" w:rsidRDefault="001A1D31" w:rsidP="001A1D31">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>korzysta z zasobów multimedialnych, np. z: bibliotek,</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słowników on-line, wydawnictw </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-book, autorskich stron internetowych; dokonuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wyboru źródeł internetowych, uwzględniając kryterium poprawności rzeczowej oraz krytycznie ocenia ich zawartość;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0DD745" w14:textId="5C3C7DD6" w:rsidR="00CC4240" w:rsidRPr="00332A8A" w:rsidRDefault="001A1D31" w:rsidP="00CC4240">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje formę projektu w przygotowaniu i prezentowaniu oraz popularyzowaniu swoich zainteresowań i osiągnięć.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42DE1" w:rsidRPr="00CB4902" w14:paraId="14B6CC0A" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="4231838D" w14:textId="77777777" w:rsidR="00C42DE1" w:rsidRPr="00CB4902" w:rsidRDefault="00C42DE1" w:rsidP="00C42DE1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Szczegółowe kryteria oceniania dla klasy I szkoły średniej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0626C116" w14:textId="085F1190" w:rsidR="00C42DE1" w:rsidRPr="00CB4902" w:rsidRDefault="00C42DE1" w:rsidP="00C42DE1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ZAKRES ROZSZERZONY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17CA241D" w14:textId="401FAFF1" w:rsidR="00C42DE1" w:rsidRPr="00CB4902" w:rsidRDefault="00C42DE1" w:rsidP="00C42DE1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uczeń spełnia wszystkie kryteria dla poziomu podstawowego, a ponadto kryteria wyszczególnione poniżej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C47D733" w14:textId="77777777" w:rsidR="00C42DE1" w:rsidRPr="00CB4902" w:rsidRDefault="00C42DE1" w:rsidP="00C42DE1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ocenę niedostateczną otrzymuje uczeń, który nie spełnia kryteriów na ocenę dopuszczającą.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C4A9805" w14:textId="40D82C13" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="00C42DE1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42DE1" w:rsidRPr="00CB4902" w14:paraId="334D21ED" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DA1ECE" w14:textId="65A45595" w:rsidR="00C42DE1" w:rsidRPr="00CB4902" w:rsidRDefault="00C42DE1" w:rsidP="00C42DE1">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I. Kształcenie literackie i kulturowe. Czytanie utworów literackich</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C79FE1" w14:textId="77777777" w:rsidR="00C42DE1" w:rsidRPr="00CB4902" w:rsidRDefault="00C42DE1" w:rsidP="00C42DE1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="135C797B" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C85ACF6" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0131DD90" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="710D9AE7" w14:textId="2043D922" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FC7599" w14:textId="65EDBFD8" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D384054" w14:textId="6CE5C125" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9CB3C3" w14:textId="17B46D4F" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3208B6E0" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="3F22DF48" w14:textId="77777777" w:rsidTr="00332A8A">
+        <w:trPr>
+          <w:trHeight w:val="770"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECA2AB0" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela odczytuje tekst w jego warstwie semantycznej i semiotycznej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD49B66" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>na poziomie ogólnym rozumie pojęcie tradycji literackiej i kulturowej, rozpoznaje wybrane elementy tradycji w utworach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535A5C63" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na ogół rozpoznaje w utworach wybrane cechy prądów literackich i artystycznych (np. humanizm, marinizm, manieryzm, klasycyzm, sentymentalizm, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C9734FB" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela rozpoznaje mitologizację i demitologizację w utworach literackich;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD8540D" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>z pomocą nauczyciela rozpoznaje w utworach konwencje literackie obecne w tekstach antycznych, średniowiecznych, renesansowych, barokowych i oświeceniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091D72E2" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>na ogół rozpoznaje w tekście literackim elipsę i gradację;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49CCFAC1" w14:textId="344E0DAC" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na poziomie ogólnym rozumie pojęcie archetypu, rozpoznaje wybrane archetypy w utworach literackich;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BC8FDC" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na poziomie ogólnym rozumie pojęcie parafrazy, parodii i trawestacji, wskazuje ich wybrane wzorce tekstowe;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E7CB47" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela porównuje różnorodne propozycje odczytania tego samego utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126E5343" w14:textId="0E6CA662" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na poziomie ogólnym rozumie pojęcie aluzji literackiej, rozpoznaje wybrane aluzje w utworach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7CFD8B" w14:textId="33A8BE9B" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół rozumie i określa związek wartości poznawczych, etycznych i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>estetycznych w utworach literackich.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BD722D4" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDC3CE0" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>odczytuje tekst w jego warstwie semantycznej i semiotycznej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="251829CE" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozumie pojęcie tradycji literackiej i kulturowej, rozpoznaje wybrane elementy tradycji               w utworach, rozumie ich rolę w budowaniu wartości uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B0881CE" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje w utworach cechy prądów literackich i artystycznych (np. humanizm, marinizm, manieryzm, klasycyzm, sentymentalizm, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006877A2" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozpoznaje </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mitologizację  i</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> demitologizację w utworach literackich, rozumie ich uniwersalny charakter oraz rolę w interpretacji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C23361" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na ogół rozpoznaje w utworach konwencje literackie obecne w tekstach antycznych, średniowiecznych, renesansowych, barokowych i oświeceniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F39EC8E" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozpoznaje w tekście literackim elipsę i gradację; określa jej funkcje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C34BD0E" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie pojęcie archetypu, rozpoznaje wybrane archetypy w utworach literackich oraz określa ich rolę w tworzeniu znaczeń uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E45A823" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie pojęcie parafrazy, parodii i trawestacji, wskazuje ich wzorce tekstowe; wykorzystuje te pojęcia w interpretacji utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01502FB2" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>porównuje różnorodne propozycje odczytania tego samego utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C425F35" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie pojęcie aluzji literackiej, rozpoznaje wybrane aluzje w utworach i określa ich znaczenie w interpretacji utworów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194B6028" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumie i określa związek wartości poznawczych, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>etycznych i estetycznych w utworach literackich.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="475FF21C" w14:textId="3FB30D19" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D69E0E" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sprawnie odczytuje tekst w jego warstwie semantycznej i semiotycznej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127A4213" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozumie pojęcie tradycji literackiej i kulturowej, rozpoznaje elementy tradycji w utworach, rozumie ich rolę w budowaniu wartości uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77459536" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje w utworach cechy prądów literackich i artystycznych (np. humanizm, marinizm, manieryzm, klasycyzm, sentymentalizm, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="437A2F4E" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie rozpoznaje mitologizację i demitologizację w utworach literackich, rozumie ich uniwersalny charakter oraz rolę w interpretacji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41759263" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie rozpoznaje w utworach konwencje literackie obecne w tekstach antycznych, średniowiecznych, renesansowych, barokowych i oświeceniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567DABA4" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sprawnie rozpoznaje w tekście literackim elipsę i gradację; określa jej funkcje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2E9DF4" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie pojęcie archetypu, rozpoznaje wybrane archetypy w utworach literackich oraz określa ich rolę w tworzeniu znaczeń uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D6E5848" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie pojęcie parafrazy, parodii i trawestacji, sprawnie wskazuje ich wzorce tekstowe; wykorzystuje te pojęcia w interpretacji utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3D964E" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie porównuje różnorodne propozycje odczytania tego samego utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EBBE123" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie pojęcie aluzji literackiej, rozpoznaje różne aluzje w utworach i określa ich znaczenie w interpretacji utworów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B8DB65" w14:textId="7D84D712" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozumie i poprawnie określa związek wartości poznawczych, etycznych i estetycznych w utworach literackich.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D806DF" w14:textId="6434266D" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB7D26C" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>samodzielnie, sprawnie odczytuje tekst w jego warstwie semantycznej i semiotycznej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2310449D" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dokładnie rozumie pojęcie tradycji literackiej i kulturowej, rozpoznaje i określa elementy tradycji w utworach, rozumie ich rolę w budowaniu wartości uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42250A89" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sprawnie rozpoznaje, wymienia i nazywa w utworach cechy prądów literackich                            i artystycznych (np. humanizm, marinizm, manieryzm, klasycyzm, sentymentalizm, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2211F8E5" w14:textId="1F6E6EFA" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie rozpoznaje mitologizację i demitologizację w utworach literackich, rozumie ich uniwersalny charakter oraz rolę w interpretacji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26863BD7" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bezbłędnie rozpoznaje w utworach konwencje literackie obecne w tekstach antycznych, średniowiecznych, renesansowych, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>barokowych, oświeceniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B267FF" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie rozpoznaje i nazywa w tekście literackim elipsę i gradację; określa jej funkcje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="054C60A8" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dokładnie rozumie pojęcie archetypu, rozpoznaje archetypy w utworach literackich oraz określa ich rolę w tworzeniu znaczeń uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E24B74A" w14:textId="17C24C72" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie, rozróżnia i nazywa pojęcie parafrazy, parodii i trawestacji, sprawnie wskazuje ich wzorce tekstowe; wykorzystuje te pojęcia w interpretacji utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41987CCE" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>samodzielnie, wyczerpująco porównuje różnorodne propozycje odczytania tego samego utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F8CC65" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dokładnie rozumie pojęcie aluzji literackiej, rozpoznaje różne aluzje w utworach i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>określa ich znaczenie w interpretacji utworów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C60534" w14:textId="7AE7888C" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dokładnie rozumie i poprawnie określa związek wartości poznawczych, etycznych i estetycznych w utworach literackich.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="688C65A9" w14:textId="0FA9126A" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E38C73C" w14:textId="18BE1E05" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>samodzielnie, wnikliwie i nieszablonowo odczytuje tekst</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w jego warstwie </w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">semantycznej </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i semiotycznej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="334004AA" w14:textId="731D9DC5" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dokładnie rozumie pojęcie tradycji literackiej i kulturowej, rozpoznaje i w sposób wyczerpujący określa elementy tradycji w utwora</w:t>
+            </w:r>
+            <w:r w:rsidR="00332A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ch, rozumie i określa ich rolę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w budowaniu wartości uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39FFCC9E" w14:textId="38C1E52D" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>samodzielnie, bezbłędnie rozpoznaje, wymienia i nazywa w utworach cechy prądów literackich i artystycznych (np. humanizm, marinizm, manieryzm, klasycyzm, sentymentalizm, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2559A197" w14:textId="45FD3F65" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie, biegle rozpoznaje mitologizację i demitologizację w utworach literackich, dokładnie rozumie i omawia ich uniwersalny charakter oraz rolę w interpretacji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A98EFAD" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>trafnie rozpoznaje w utworach konwencje literackie obecne w tekstach antycznych, średniowiecznych, renesansowych, barokowych, oświeceniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="582FA72C" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie rozpoznaje i nazywa w tekście literackim elipsę i gradację; wyczerpująco określa jej funkcje;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="372D2F68" w14:textId="516CA8F2" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dokładnie rozumie pojęcie archetypu, bezbłędnie rozpoznaje archetypy w utworach literackich oraz wyczerpująco określa ich rolę w tworzeniu znaczeń uniwersalnych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B807C40" w14:textId="589118AE" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dokładnie rozumie, rozróżnia i nazywa pojęcie parafrazy, parodii i trawestacji; omawia je; sprawnie wskazuje ich wzorce tekstowe; wykorzystuje te pojęcia w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>interpretacji utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2B8A6D" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wyczerpująco i w sposób twórczy porównuje różnorodne propozycje odczytania tego samego utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006A5603" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dokładnie rozumie pojęcie aluzji literackiej, rozpoznaje różne aluzje w utworach                   i wyczerpująco określa ich znaczenie w interpretacji utworów;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A725F79" w14:textId="1727450F" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozumie i trafnie określa związek wartości poznawczych, etycznych i estetycznych w utworach literackich.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D24FDA0" w14:textId="1572B31C" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="21113C3D" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="792A9451" w14:textId="07B6A015" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>I. Kształcenie literackie i kulturowe. Odbiór tekstów kultury</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A24A82" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="37AC0F07" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C8E146" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D40AFED" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A9E0AE" w14:textId="2976FB18" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="011D34ED" w14:textId="548B9831" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58842709" w14:textId="0A5A6CCA" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DA7449" w14:textId="4A0C44D1" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="237F6D82" w14:textId="77777777" w:rsidTr="00332A8A">
+        <w:trPr>
+          <w:trHeight w:val="5731"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9143F7" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>na ogół poprawnie analizuje strukturę eseju: odczytuje zawarte w nim sensy, sposób prowadzenia wywodu, charakterystyczne cechy stylu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E93DEF" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje teksty naukowe w interpretacji tekstów kultury;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F9E68C" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela rozpoznaje nawiązania do tradycji biblijnej i antycznej w kulturze współczesnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="160E51D8" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela porównuje teksty kultury, uwzględniając różnorodne konteksty;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E667BCC" w14:textId="1B7F8D27" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na ogół rozpoznaje i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie charakteryzuje główne style w sztuce (np. romański, gotycki, renesansowy, barokowy, klasycystyczny, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49CB6993" w14:textId="285AED40" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przy pomocy nauczyciela odczytuje poglądy filozoficzne zawarte </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>różnorodnych dziełach (np. augustynizm, tomizm, deizm, ateizm, empiryzm).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42745FA1" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>analizuje strukturę eseju: odczytuje zawarte w nim sensy, sposób prowadzenia wywodu, charakterystyczne cechy stylu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05857D08" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wykorzystuje teksty naukowe w interpretacji tekstów kultury;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D1A51B4" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje nawiązania do tradycji biblijnej i antycznej w kulturze współczesnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BD5044" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>porównuje teksty kultury, uwzględniając różnorodne konteksty;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABD0D81" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje i charakteryzuje główne style w sztuce (np. romański, gotycki, renesansowy, barokowy, klasycystyczny, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BBEEAB" w14:textId="0887F55F" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odczytuje poglądy filozoficzne zawarte w</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>różnorodnych dziełach (np. horacjanizm, augustynizm, tomizm, deizm, ateizm, empiryzm).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B9E03D9" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8B01B8" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>analizuje strukturę eseju: poprawnie odczytuje zawarte w nim sensy, sposób prowadzenia wywodu, charakterystyczne cechy stylu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05CDBB4D" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w dużym stopniu wykorzystuje teksty naukowe w interpretacji tekstów kultury;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40972914" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie rozpoznaje nawiązania do tradycji biblijnej i antycznej w kulturze współczesnej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020FAF46" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sprawnie porównuje teksty kultury, uwzględniając różnorodne konteksty;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC3BD17" w14:textId="4EAEC742" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie rozpoznaje i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>charakteryzuje główne style w sztuce (np. romański, gotycki, renesansowy, barokowy, klasycystyczny, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2639D8BA" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie odczytuje poglądy filozoficzne zawarte w różnorodnych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dziełach (np. horacjanizm, augustynizm, tomizm, deizm, ateizm, empiryzm).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18064E56" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FF61A6" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>samodzielnie analizuje strukturę eseju: bezbłędnie odczytuje zawarte w nim sensy, sposób prowadzenia wywodu, charakterystyczne cechy stylu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1551E9BC" w14:textId="0FD49E61" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>świadomie i w sposób funkcjonalny wykorzystuje teksty naukowe w interpretacji tekstów kultury;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02808F44" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie rozpoznaje nawiązania do tradycji biblijnej i antycznej w kulturze współczesnej, podając ich źródło;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1904DF80" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>samodzielnie i wyczerpująco porównuje teksty kultury, uwzględniając różnorodne konteksty;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AFEE307" w14:textId="68D3779D" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie rozpoznaje i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">obszernie charakteryzuje główne style w sztuce (np. romański, gotycki, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>renesansowy, barokowy, klasycystyczny, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F5876DB" w14:textId="0EF3C941" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trafnie odczytuje poglądy filozoficzne zawarte </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wróżnorodnych</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dziełach (np. horacjanizm, augustynizm, tomizm, deizm, ateizm, empiryzm) oraz wymienia ich założenia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44F7FD0D" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB73950" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wyczerpująco i oryginalnie analizuje strukturę eseju: bezbłędnie odczytuje zawarte w nim sensy, sposób prowadzenia wywodu, charakterystyczne cechy stylu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="361E8C5A" w14:textId="56C8AF5F" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>świadomie i w sposób funkcjonalny wykorzystuje teksty naukowe w interpretacji tekstów kultury;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFB2DD0" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie rozpoznaje nawiązania do tradycji biblijnej i antycznej w kulturze współczesnej, podając ich źródło oraz wyjaśniając, na czym polega nawiązanie lub reinterpretacja;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B196B96" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>samodzielnie, wyczerpująco i oryginalnie porównuje teksty kultury, uwzględniając różnorodne konteksty;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79415053" w14:textId="2F55F063" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>trafnie rozpoznaje i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wyczerpująco charaktery</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zuje główne style w sztuce (np. romański, gotycki, renesansowy, barokowy, klasycystyczny, rokoko);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B3C452" w14:textId="54201626" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="00D431FE" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie odczytuje poglądy filozoficzne zawarte w różnorodnych dziełach (np. horacjanizm, augustynizm, tomizm, deizm, ateizm, empiryzm i inne) oraz wymienia ich założenia             i przedstawicieli.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="192BD6FB" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="32717A95" w14:textId="10FB9291" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II. Kształcenie językowe. Gramatyka języka polskiego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A4D791B" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="73DDC60B" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3B4C84" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120CBB7A" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D80E987" w14:textId="13F30DEA" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="258B87FB" w14:textId="6E69990E" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EC7AE7" w14:textId="6421A020" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F33DE24" w14:textId="7908D725" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="140D3AA2" w14:textId="77777777" w:rsidTr="00332A8A">
+        <w:trPr>
+          <w:trHeight w:val="1232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E30A50" w14:textId="0A518D9F" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spełnia wymagania określone dla zakresu podstawowego. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0F8291" w14:textId="505E380D" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="008D1C6A" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spełnia wymagania określone dla zakresu podstawowego. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7410D6E7" w14:textId="0F9199B3" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="008D1C6A" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spełnia wymagania określone dla zakresu podstawowego. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45116124" w14:textId="3F0023EE" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="00D431FE" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spełnia wymagania określone dla zakresu podstawowego. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C87A6B" w14:textId="4F76477E" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="00D431FE" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spełnia wymagania określone dla zakresu podstawowego. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="41E65A39" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="031C53AB" w14:textId="3B905371" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II. Kształcenie językowe. Zróżnicowanie języka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018E0F1C" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="0F07A2A7" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E380EB" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D57B3EF" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="789E89B9" w14:textId="27D5BA93" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75167D5C" w14:textId="4D634EFA" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD415B3" w14:textId="75D9A1C9" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="355167CB" w14:textId="39209B79" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="78533852" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A367DC" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie rozpoznaje i charakteryzuje styl indywidualny dzieła literackiego oraz styl typowy (gatunku literackiego, prądu literackiego, epoki).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ED3FB25" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="341F0502" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>określa właściwości języka jako nośnika i przekaźnika treści kulturowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="250FE13D" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje i charakteryzuje styl indywidualny dzieła literackiego oraz styl typowy (gatunku literackiego, prądu literackiego, epoki) i wykorzystuje tę wiedzę w interpretacji utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D40ADE2" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>określa rolę języka jako narzędzia wartościowania w tekstach literackich.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="755686A4" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2819C121" w14:textId="43C5717D" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie określa właściwości języka jako nośnika i przekaźnika treści kulturowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F12DF62" w14:textId="1947A3C0" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie rozpoznaje i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>charakteryzuje styl indywidualny dzieła literackiego oraz styl typowy (gatunku literac</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kiego, prądu literackiego, epoki) i wykorzystuje tę wiedzę w interpretacji utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1210AEFC" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie określa rolę języka jako narzędzia wartościowania w tekstach literackich.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1378375E" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="208108D0" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>obszernie określa właściwości języka jako nośnika i przekaźnika treści kulturowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113BC6BE" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie rozpoznaje i obszernie charakteryzuje styl indywidualny dzieła literackiego oraz styl typowy (gatunku literackiego, prądu literackiego, epoki) i funkcjonalnie wykorzystuje tę wiedzę w interpretacji utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D441CD3" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie określa rolę języka jako narzędzia wartościowania w tekstach literackich.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F0D94F" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C39EC5" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>obszernie i wnikliwie określa właściwości języka jako nośnika i przekaźnika treści kulturowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CAEEEEA" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje i wyczerpująco charakteryzuje styl indywidualny dzieła literackiego oraz styl typowy (gatunku literackiego, prądu literackiego, epoki) i funkcjonalnie wykorzystuje tę wiedzę w interpretacji utworu literackiego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03CD5C1B" w14:textId="7EA8A7EB" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="00D431FE" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trafnie określa i charakteryzuje rolę języka jako narzędzia wartościowania w tekstach literackich.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="68B6D8B8" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B045F0A" w14:textId="27D3A20A" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II. Kształcenie językowe. Komunikacja językowa i kultura języka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B04F84F" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="6B7C8980" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC1BF48" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D79E071" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A42D16" w14:textId="65D4026C" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60627D42" w14:textId="116DDE33" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6C25C4" w14:textId="3EF212C2" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F1B368" w14:textId="67C67A36" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="5C058740" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E007B5F" w14:textId="3DBC72A2" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>przy pomocy nauczyciela rozpoznaje i określa wybrane funkcje tekstu (fatyczną, magiczną).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3389CF51" w14:textId="02FCF04B" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="008D1C6A" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rozpoznaje i określa wybrane funkcje tekstu (fatyczną, magiczną).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E32E2B" w14:textId="6C61BEC2" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="008D1C6A" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie rozpoznaje </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>iokreśla</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wybrane funkcje tekstu (fatyczną, magiczną).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BE94EB" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>bezbłędnie rozpoznaje i określa wybrane funkcje tekstu (fatyczną, magiczną).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6EF5FF" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E01154" w14:textId="3C44FB34" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="00D431FE" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>bezbłędnie rozpoznaje i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>wyczerpująco określa wybrane funkcje tekstu (fatyczną, magiczną).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="2796E892" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="109F0880" w14:textId="4C528825" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II. Kształcenie językowe. Ortografia i interpunkcja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F205CDA" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="3EEC10AC" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2826CE73" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6364E68E" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EDB44C" w14:textId="73CACF4A" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2A91DD" w14:textId="467F4EF5" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2AA559" w14:textId="1D04D743" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="05162DEA" w14:textId="5DC2D90A" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="16EAE2B1" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7E7815" w14:textId="0C404177" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spełnia wymagania określone dla zakresu podstawowego. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD1B3A4" w14:textId="41486499" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>spełnia wymagania określone dla zakresu podstawowego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E577B7" w14:textId="6E715512" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>spełnia wymagania określone dla zakresu podstawowego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2E78DA" w14:textId="01F01FC1" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>spełnia wymagania określone dla zakresu podstawowego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D49D2AA" w14:textId="04229982" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>potrafi „bawić się” zapisem w</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zamierzonym celu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07DF2714" w14:textId="3FCCC261" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="13FC99FF" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFC752A" w14:textId="67DF44A7" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III. Tworzenie wypowiedzi. Elementy retoryki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2405BB" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="655AFCA0" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFAC1B6" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CAC94EA" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D9C792" w14:textId="5AE62DE5" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CA21D4" w14:textId="4B7B8EAB" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49808A2C" w14:textId="5E1D2636" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="634190C0" w14:textId="1F4FDBA2" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="69D0DF15" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A50BDF" w14:textId="5E986369" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na ogół odróżnia elementy stałe i fakultatywne przemówień.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC53B9B" w14:textId="39B7B4C4" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="008D1C6A" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odróżnia elementy stałe i fakultatywne przemówień.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="388CA218" w14:textId="553109F0" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="008D1C6A" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poprawnie odróżnia elementy stałe i fakultatywne przemówień.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06334512" w14:textId="7D566FF7" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="00D431FE" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>bezbłędnie odróżnia elementy stałe i fakultatywne przemówień.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77ED688D" w14:textId="0D21F097" w:rsidR="009F5C5F" w:rsidRPr="00332A8A" w:rsidRDefault="00D431FE" w:rsidP="00BD7E11">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>bezbłędnie odróżnia i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>omawia elementy stałe i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>fakultatywne przemówień.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="7F369E4A" w14:textId="77777777" w:rsidTr="00E14146">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="35971E23" w14:textId="1EE013DD" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV. Samokształcenie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BFFCBB4" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="5D984085" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="796841EB" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopuszczającą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje uczeń, który: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D637E48" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF084AC" w14:textId="2FB5CE6E" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dostateczną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="521E7F58" w14:textId="6CBD27C0" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77082A08" w14:textId="2FAAF021" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bardzo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dobrą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4177A9" w14:textId="4BCAF3BC" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocenę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celującą </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otrzymuje uczeń, który:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w14:paraId="2728F807" w14:textId="77777777" w:rsidTr="00CC4240">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6315CCCC" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zachęcany przez nauczyciela, sięga do literatury naukowej, aby pogłębiać swoją wiedzę przedmiotową;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="565E8D6B" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ukierunkowany przez nauczyciela, włącza się w życie kulturalne szkoły, regionu (konkursy, wystawy, festyny, przedstawienia, apele).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F01C03" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE71883" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sięga do literatury naukowej, aby pogłębiać swoją wiedzę przedmiotową;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A42A96" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>włącza się w życie kulturalne szkoły, regionu (konkursy, wystawy, festyny, przedstawienia, apele).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A6F75EE" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1FD56D" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>często sięga do literatury naukowej, aby pogłębiać swoją wiedzę przedmiotową;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F4B7204" w14:textId="77777777" w:rsidR="008D1C6A" w:rsidRPr="00CB4902" w:rsidRDefault="008D1C6A" w:rsidP="008D1C6A">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>często włącza się w życie kulturalne szkoły, regionu (konkursy, wystawy, festyny, przedstawienia, apele).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="210C194F" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA3654D" w14:textId="4A6D030B" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>często, świadomie i w sposób funkcjonalny sięga do literatury naukowej, aby pogłębiać swoją wiedzę przedmiotową;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="037213C4" w14:textId="04409C1A" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>często i chętnie włącza się w</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>życie kulturalne szkoły, regionu (konkursy, wystawy, festyny, przedstawienia, apele) i zachęca do tego innych.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6833AA43" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD28043" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">często, świadomie i w sposób </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>funkcjonalny  sięga</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do literatury naukowej, aby pogłębiać swoją wiedzę przedmiotową; wykorzystuje ją w sposób typowy i nietypowy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="758F4B99" w14:textId="2364C0BE" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00D431FE">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>często, chętnie włącza się w</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7E11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>życie kulturalne szkoły, regionu (konkursy, wystawy, festyny, przedstawienia, apele) i zachęca do tego innych; promuje kulturę szkoły i regionu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2117BFE2" w14:textId="77777777" w:rsidR="009F5C5F" w:rsidRPr="00CB4902" w:rsidRDefault="009F5C5F" w:rsidP="009F5C5F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D609367" w14:textId="77777777" w:rsidR="00621B35" w:rsidRPr="00CB4902" w:rsidRDefault="00621B35" w:rsidP="00467FE4">
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36C5EAAC" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+    <w:p w14:paraId="6C6AE1B8" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00467FE4">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...851 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="725F3F83" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+    <w:p w14:paraId="635B487D" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00467FE4">
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, ''Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23331935" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
-[...13337 lines deleted...]
-    <w:p w14:paraId="2BB533C4" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4" w:rsidP="001634BF">
+    <w:p w14:paraId="2E4D6783" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00CB4902">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CB4902">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kryteria oceniania wybranych form wypowiedzi pisemnej</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E593339" w14:textId="77777777" w:rsidR="001634BF" w:rsidRPr="001634BF" w:rsidRDefault="001634BF">
+    <w:p w14:paraId="44FCAC5C" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00467FE4">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
-[...2438 lines deleted...]
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="15167" w:type="dxa"/>
         <w:tblInd w:w="139" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="3969"/>
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="7087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="09E58E94" w14:textId="77777777">
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="2274CA1D" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AB9DFBC" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37C8EED6" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Streszczenie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327F62C8" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BFD60BB" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Rozprawka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="1444422A" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="757A8EC0" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Temat </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C3623E" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(0–7 p.) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="579CE686" w14:textId="0AF58FF9" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>zrozumienie streszczanego tekstu (0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39448237" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>zrozumienie tematu (adekwatność stanowiska do problemu podanego w poleceniu) (0–2 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="12F6C507" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19AAF1FE" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E12619C" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>przedstawienie treści w wymaganej ilości wypowiedzeń (0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32376A53" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>uzasadnienie swojego stanowiska (0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="25B8347B" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FF14CFA" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BFE84B4" w14:textId="09A0F00B" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00CB4902">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>selekcja najważniejszych wydarzeń, faktów</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4902" w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E35CDBF" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>poprawność rzeczowa (0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="012308DC" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A32461A" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00CB4902">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="27DA69B9" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:trPr>
+          <w:trHeight w:val="338"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26C20EC7" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DBDB5B1" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>zachowanie chronologii zdarzeń (0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71F0397D" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="18981A8B" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="011694AF" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31ACADE8" w14:textId="00C02FA1" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00CB4902">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>streszczanie w formie mowy zależnej najważniejszych rozmów i myśli bohaterów (0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48985F98" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="432A09B8" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E3F158C" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="752A6789" w14:textId="7E258C64" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>brak opisów i szczegółów (0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D2DE24" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12A0F029" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="79B2820C" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EC3B3DB" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74D7B47E" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>obiektywizm (0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1234411C" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="2CE7DB34" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5033ED03" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kompozycja    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7318603B" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>spójna i logiczna (0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0930B6F7" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>spójna i logiczna (0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="16996C23" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55D11994" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Język </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51CF2BBD" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(0–2 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62B6F6C7" w14:textId="556CD788" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>poprawność językowa (4 bł. i więcej – 0 p., 2–3 bł. – 1 p.,                1–0 bł. – 2 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="119EDD38" w14:textId="32F24DC3" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00BA59B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>poprawność językowa</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA59B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(4 bł. i więcej – 0 p., 2–3 bł. – 1 p., 1–0 bł. – 2 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="4182464B" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16D6366F" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Styl </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F3113F" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31E97E52" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>funkcjonalność stylu (0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="659FE0DC" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>funkcjonalność stylu (0–1 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="14071E9A" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:trPr>
+          <w:trHeight w:val="1607"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DCF7414" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zapis </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA4EC05" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(0–3 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77AAE700" w14:textId="770ECDC4" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawność </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ortograficzna </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0–2 p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="726CD6E5" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 bł. – 2 p., </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="547CFE9C" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 bł. – 1 p., </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A408468" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2 bł. i więcej – 0 p.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78246C89" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dla uczniów z dysleksją        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2864AD0C" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(0–2 p.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394F60C7" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0–3 bł. – 2 p.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35408DB5" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 bł. – 1 p.;      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08892350" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5 bł. i więcej – 0 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B331C86" w14:textId="0DF8DCC1" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>poprawność ortograficzna (0–2 p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;                                      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DA0F34" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 bł. – 2 p., </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62862584" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 bł. – 1 p.,             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F5A1ACF" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2 bł. i więcej – 0 p.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EC35994" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dla uczniów z dysleksją        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37506F90" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(0–2 p.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D4B743" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0–3 bł. – 2 p.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="328757E9" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 bł. – 1 p.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4465EE" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5 bł. i więcej – 0 p.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="389C3E46" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:trPr>
+          <w:trHeight w:val="800"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="702DA3D4" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F1980D0" w14:textId="4F7405F2" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>poprawność interpunkcyjna (0–1 p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; dopuszczalne 2 błędy,             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26067C92" w14:textId="1F399808" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dla uczniów z dysleksją: dopuszczalne 4 błędy) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45BB268B" w14:textId="3CA2DFE4" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>poprawność interpunkcyjna (0–1 p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; dopuszczalne 2 błędy,         </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C26B54" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dla uczniów z dysleksją: dopuszczalne 4 błędy)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D431FE" w:rsidRPr="00CB4902" w14:paraId="7863E6C9" w14:textId="77777777" w:rsidTr="00CB4902">
+        <w:trPr>
+          <w:trHeight w:val="1528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D0DC537" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ocena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7453BB40" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 p. – cel. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B437225" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13–14 p. bdb.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="757EE4DB" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>12–10 p. db.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="201EA996" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9–7 p. dst.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535C9511" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6–5 p. dop.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21CF8226" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14 p. – cel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C09E88" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13–14 p. bdb.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="688EA01F" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>12–10 p. db.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A1A180" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9–7 p. dst.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DBD75FA" w14:textId="77777777" w:rsidR="00D431FE" w:rsidRPr="00CB4902" w:rsidRDefault="00D431FE" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6–5 p. dop.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="223662FD" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00467FE4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15167" w:type="dxa"/>
+        <w:tblInd w:w="139" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="7087"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="2FA4F295" w14:textId="77777777" w:rsidTr="00CB4902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CACB0A7" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
+          <w:p w14:paraId="2DDABE38" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D2C44DF" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4" w:rsidP="001634BF">
+          <w:p w14:paraId="3BC03041" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001634BF">
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definicja</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58019B4F" w14:textId="77777777" w:rsidR="001634BF" w:rsidRPr="001634BF" w:rsidRDefault="001634BF" w:rsidP="001634BF">
+          <w:p w14:paraId="5707F325" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50AFF8B8" w14:textId="53A60D6D" w:rsidR="00AD2E62" w:rsidRPr="001634BF" w:rsidRDefault="007E5DB4" w:rsidP="001634BF">
+          <w:p w14:paraId="6707C1DC" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001634BF">
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Notatka syntetyzująca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="78A941B8" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="37A47B0F" w14:textId="77777777" w:rsidTr="00CB4902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="469B6E2D" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="65FB19EA" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Temat </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53DE86D8" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="6D1E1367" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(0–6 p.) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AE7E5C9" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
+          <w:p w14:paraId="35DB37C0" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D671747" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="35F698CB" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zrozumienie tematu (0–1 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06F4CEAC" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="505067A1" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zrozumienie tematu (0–1 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="7C21FB98" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="51E73EA3" w14:textId="77777777" w:rsidTr="00CB4902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="104B3A9D" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="3C11B3AF" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31145BCC" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="0E27141F" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">wyjaśnienie danego pojęcia w sposób zrozumiały, zwięzły, ale wyczerpujący </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="751274E0" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="0C3BB10C" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="601AB86C" w14:textId="64BFA8AC" w:rsidR="00AD2E62" w:rsidRDefault="001634BF" w:rsidP="001634BF">
+          <w:p w14:paraId="6903CD48" w14:textId="55E5ADB3" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:ind w:left="132" w:hanging="132"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...30 lines deleted...]
-            <w:r w:rsidR="007E5DB4">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> selekcja najważniejszych informacji, obecne słowa-klucze, hasła, pytania kluczowe (0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="007E5DB4">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="37D584D6" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="22275090" w14:textId="77777777" w:rsidTr="00CB4902">
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EBDF9CB" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="2F5ADA3E" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1924B917" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="4B734CFF" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>poprawność rzeczowa (0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30DD60C0" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="215DAFA0" w14:textId="578C68F7" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyciągnięcie wniosków, uogólnień (0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="52521DCE" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="21713406" w14:textId="77777777" w:rsidTr="00BA59B9">
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1555CC7A" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="594A6A12" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="179229C8" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="16D41281" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D599FBE" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
+          <w:p w14:paraId="60D689CC" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="7CDD403C" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="68118836" w14:textId="77777777" w:rsidTr="00BA59B9">
         <w:trPr>
-          <w:trHeight w:val="662"/>
+          <w:trHeight w:val="148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="334E4340" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="0EE586A6" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C76B8CD" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="166B5830" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>brak wyrażeń nacechowanych emocjonalnie, oceniających, wykrzyknikowych i pytających (0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="519C8669" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="2F22E0A9" w14:textId="209B118B" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...9 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>brak zbędnych szczegółów (0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="696922FB" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="4FE362F5" w14:textId="77777777" w:rsidTr="00BA59B9">
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:trHeight w:val="32"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EF632AF" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="03A37123" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56034B33" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="3038064F" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5768C562" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="7056E02F" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00BA59B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="0C24032B" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="6299671E" w14:textId="77777777" w:rsidTr="00CB4902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="016FE3FC" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="615842D1" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompozycja </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C89E422" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="120848C2" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(0–1 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1101BEED" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="62DC057A" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>spójna i logiczna (0–1 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B064F7C" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="2DCB12B5" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> spójna i logiczna (0–1 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="3F2B1D6D" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="726AF483" w14:textId="77777777" w:rsidTr="00CB4902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C9A4829" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="3215E109" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Język </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25CF27EF" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="0C66E8C5" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(0–2 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="173BC9E7" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="62FC8084" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">poprawność językowa </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BBD60BB" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="0BDB3594" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(4 bł. i więcej – 0 p., </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A535019" w14:textId="77777777" w:rsidR="001634BF" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="73A31846" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2–3 bł. – 1 p., </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B34E084" w14:textId="7934B62E" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="08DF322D" w14:textId="493A37B5" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1–0 bł. – 2 p.)</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14C10F8F" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="75948BB6" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> poprawność językowa             </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D7E9313" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="5EC0BB21" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (4 bł. i więcej – 0 p.,                  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="763E0083" w14:textId="7B475D71" w:rsidR="001634BF" w:rsidRDefault="001634BF">
+          <w:p w14:paraId="22D7BE20" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="007E5DB4">
+              </w:rPr>
+              <w:t xml:space="preserve"> 2–3 bł. – 1 p., </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A5A2FF" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1–0 bł. – 2 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="17CC3EA0" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="0CFBA56B" w14:textId="77777777" w:rsidTr="00CB4902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7414A614" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="0C334AAA" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Styl </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5734320B" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="26C42603" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(0–1 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0870B5AD" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="4DF31B27" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>funkcjonalność stylu (0–1 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66F673FA" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="02658DC0" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> funkcjonalność stylu (0–1 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="28D67755" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="7DD8AC42" w14:textId="77777777" w:rsidTr="00CB4902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="118B3CD2" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="2D05A2DC" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zapis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25A8FCB6" w14:textId="365AFC26" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="4C45AA1A" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(0–3 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EF3A357" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="262CE740" w14:textId="66BC3155" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="43CE168C" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+              </w:rPr>
+              <w:t>poprawność ortograficzna (0–2 p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA59B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>; 0 bł. – 2 p., 1 bł. – 1 p., 2 bł. i więcej – 0 p.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B056EC" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7BD8A405" w14:textId="77777777" w:rsidR="001634BF" w:rsidRDefault="007E5DB4">
+              </w:rPr>
+              <w:t xml:space="preserve">dla uczniów z dysleksją </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2562B217" w14:textId="03F0D579" w:rsidR="00BA59B9" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00BA59B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...128 lines deleted...]
-              <w:t>5 bł. i więcej – 0 p.)</w:t>
+              </w:rPr>
+              <w:t>(0–2 p.; 0–3 bł. – 2 p.; 4 bł. – 1 p.; 5 bł. i więcej – 0 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="354C9169" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="154E1A03" w14:textId="6E96A59A" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="55733558" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+              </w:rPr>
+              <w:t xml:space="preserve"> poprawność ortograficzna (0–2 p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA59B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB4902">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>; 0 bł. – 2 p., 1 bł. – 1 p.,2 bł. i więcej – 0 p.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7048A826" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="22F4773C" w14:textId="77777777" w:rsidR="001634BF" w:rsidRDefault="007E5DB4">
+              </w:rPr>
+              <w:t xml:space="preserve"> dla uczniów z dysleksją             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32D7049C" w14:textId="7E799D56" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00BA59B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...128 lines deleted...]
-              <w:t>5 bł. i więcej – 0 p.)</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> (0–2 p.; 0–3 bł. – 2 p.; 4 bł. – 1 p.; 5 bł. i więcej – 0 p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="686904E7" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="65235F70" w14:textId="77777777" w:rsidTr="00CB4902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46ACB6BE" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="7C556D23" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AEB8012" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="7448E002" w14:textId="40A3A81E" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0EEA0EFE" w14:textId="77777777" w:rsidR="001634BF" w:rsidRDefault="007E5DB4">
+              </w:rPr>
+              <w:t xml:space="preserve">poprawność interpunkcyjna </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AC69627" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(0–1 p.; dopuszczalne 2 błędy, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12BC4B47" w14:textId="444DDBD9" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="51752AD9" w14:textId="28C421F7" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00BA59B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dla uczniów z dysleksją: dopuszczalne 4 błędy)</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16E58FEC" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="16F9B880" w14:textId="61755F50" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2BEBE7F2" w14:textId="77777777" w:rsidR="001634BF" w:rsidRDefault="001634BF" w:rsidP="001634BF">
+              </w:rPr>
+              <w:t xml:space="preserve">poprawność interpunkcyjna  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0527CF09" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="007E5DB4">
+              </w:rPr>
+              <w:t xml:space="preserve">(0–1 p.; dopuszczalne 2 błędy, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633E3926" w14:textId="6ED666C9" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t>la uczniów z dysleksją:  dopuszczalne 4 błędy)</w:t>
+              </w:rPr>
+              <w:t>la uczniów z dysleksją: dopuszczalne 4 błędy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E62" w14:paraId="10016F46" w14:textId="77777777">
+      <w:tr w:rsidR="00CB4902" w:rsidRPr="00CB4902" w14:paraId="2FDE1E91" w14:textId="77777777" w:rsidTr="00CB4902">
         <w:trPr>
           <w:trHeight w:val="1358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FEE1066" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="19113677" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AF7E3E9" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="4463207D" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">13 p. – cel. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62EF26BA" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="29E22A29" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12–13 p. bdb.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BAD998C" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="64783D0F" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11–9 p. db</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DE83986" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="73CB644E" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8–6 p. dst.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70F37CDA" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="5CD3E7D7" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4–5 p. dop.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4809B9B8" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="48720556" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">13 p. – cel. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3826B1DE" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="5943931A" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12–13 p. bdb.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F826C50" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="106F24A4" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11–9 p. db</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09820AAA" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="12DD530A" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8–6 p. dst.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CDFC7D0" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="007E5DB4">
+          <w:p w14:paraId="4FC76798" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00E14146">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4902">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4–5 dop.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22169BCF" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
+    <w:p w14:paraId="58BB8B45" w14:textId="77777777" w:rsidR="00CB4902" w:rsidRPr="00CB4902" w:rsidRDefault="00CB4902" w:rsidP="00467FE4">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586423B2" w14:textId="77777777" w:rsidR="00AD2E62" w:rsidRDefault="00AD2E62">
+    <w:p w14:paraId="13905C92" w14:textId="77777777" w:rsidR="001E4B7E" w:rsidRPr="00CB4902" w:rsidRDefault="001E4B7E" w:rsidP="00467FE4">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quasi-LucidaBright, 'Times New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AD2E62">
-[...2 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="001E4B7E" w:rsidRPr="00CB4902" w:rsidSect="00D8619D">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D783396" w14:textId="77777777" w:rsidR="00D16F07" w:rsidRDefault="00D16F07">
+    <w:p w14:paraId="66E55FB8" w14:textId="77777777" w:rsidR="00A061E3" w:rsidRDefault="00A061E3" w:rsidP="00D8619D">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="313D96C5" w14:textId="77777777" w:rsidR="00D16F07" w:rsidRDefault="00D16F07">
+    <w:p w14:paraId="7CA2AC86" w14:textId="77777777" w:rsidR="00A061E3" w:rsidRDefault="00A061E3" w:rsidP="00D8619D">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Quasi-LucidaBright, ''Times New">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Quasi-LucidaBright, 'Times New">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="4E57B497" w14:textId="77777777" w:rsidR="00D16F07" w:rsidRDefault="00D16F07">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1262726538"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="70B1DA4F" w14:textId="4A24F257" w:rsidR="004E4593" w:rsidRDefault="004E4593">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00750A64">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="05FD7C93" w14:textId="6B0DE748" w:rsidR="004E4593" w:rsidRDefault="004E4593" w:rsidP="00D8619D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
-      <w:jc w:val="right"/>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="pl-PL"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F6EA76C" wp14:editId="33C0D352">
+          <wp:extent cx="1190847" cy="339153"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
+          <wp:docPr id="1646498537" name="Obraz 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1646498537" name="Obraz 1646498537"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1302109" cy="370840"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
-    <w:r>
-[...22 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33EE91DD" w14:textId="77777777" w:rsidR="00D16F07" w:rsidRDefault="00D16F07">
+    <w:p w14:paraId="19D8ED05" w14:textId="77777777" w:rsidR="00A061E3" w:rsidRDefault="00A061E3" w:rsidP="00D8619D">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62F7798C" w14:textId="77777777" w:rsidR="00D16F07" w:rsidRDefault="00D16F07">
+    <w:p w14:paraId="36D022F5" w14:textId="77777777" w:rsidR="00A061E3" w:rsidRDefault="00A061E3" w:rsidP="00D8619D">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1002E1E6" w14:textId="01E5E1A3" w:rsidR="004E4593" w:rsidRDefault="004E4593">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1CF6EB47" w14:textId="77777777" w:rsidR="004E4593" w:rsidRDefault="004E4593">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02966625"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="25E5006C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8C4BBEC"/>
+    <w:lvl w:ilvl="0" w:tplc="9E72F5D0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="170" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...10 lines deleted...]
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="◦"/>
-[...10 lines deleted...]
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...10 lines deleted...]
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E1130E"/>
-[...206 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FE03215"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1AEAD73C"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
@@ -19675,274 +28523,509 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41B463E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0290C366"/>
+    <w:lvl w:ilvl="0" w:tplc="BD5E3EB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="170" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52930A57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56DCC712"/>
+    <w:lvl w:ilvl="0" w:tplc="959CE86E">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="170" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55316D84"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F40AC066"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59F67720"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDD656C2"/>
+    <w:lvl w:ilvl="0" w:tplc="959CE86E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="170" w:hanging="170"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55316D84"/>
+    <w:nsid w:val="6DBA56A6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D7B26B28"/>
+    <w:tmpl w:val="3F9CBD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
@@ -19992,62 +29075,177 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F031B2F"/>
+    <w:nsid w:val="6FCD57B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBD4A93E"/>
+    <w:lvl w:ilvl="0" w:tplc="959CE86E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="170" w:hanging="170"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71052F26"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="416C55C8"/>
+    <w:tmpl w:val="3F9CBD5E"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -20095,311 +29293,327 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="780E01A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1262A024"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...10 lines deleted...]
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="◦"/>
-[...10 lines deleted...]
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...10 lines deleted...]
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="764156115">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="545290617">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1694531306">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2031569115">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1305575081">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1343967003">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1381828506">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="281153898">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="9" w16cid:durableId="391924523">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="10" w16cid:durableId="1769422015">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="709"/>
-  <w:autoHyphenation/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AD2E62"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00FD03C7"/>
+    <w:rsidRoot w:val="00D8619D"/>
+    <w:rsid w:val="00060BB1"/>
+    <w:rsid w:val="001A1D31"/>
+    <w:rsid w:val="001E4B7E"/>
+    <w:rsid w:val="00203B11"/>
+    <w:rsid w:val="0021544A"/>
+    <w:rsid w:val="002841E1"/>
+    <w:rsid w:val="00332A8A"/>
+    <w:rsid w:val="00406DA9"/>
+    <w:rsid w:val="00467FE4"/>
+    <w:rsid w:val="004C56BD"/>
+    <w:rsid w:val="004E4593"/>
+    <w:rsid w:val="00533010"/>
+    <w:rsid w:val="00571170"/>
+    <w:rsid w:val="00583214"/>
+    <w:rsid w:val="005E46D3"/>
+    <w:rsid w:val="005E556B"/>
+    <w:rsid w:val="00621B35"/>
+    <w:rsid w:val="00736A8E"/>
+    <w:rsid w:val="00750A64"/>
+    <w:rsid w:val="00796A07"/>
+    <w:rsid w:val="007E2698"/>
+    <w:rsid w:val="008A1771"/>
+    <w:rsid w:val="008D1C6A"/>
+    <w:rsid w:val="00963349"/>
+    <w:rsid w:val="009A5F06"/>
+    <w:rsid w:val="009E74AB"/>
+    <w:rsid w:val="009F5C5F"/>
+    <w:rsid w:val="00A061E3"/>
+    <w:rsid w:val="00A7563B"/>
+    <w:rsid w:val="00A850E4"/>
+    <w:rsid w:val="00AD7A79"/>
+    <w:rsid w:val="00B71237"/>
+    <w:rsid w:val="00BA59B9"/>
+    <w:rsid w:val="00BD7E11"/>
+    <w:rsid w:val="00BF6636"/>
+    <w:rsid w:val="00C3120C"/>
+    <w:rsid w:val="00C42DE1"/>
+    <w:rsid w:val="00CB4902"/>
+    <w:rsid w:val="00CC4240"/>
+    <w:rsid w:val="00CD58C2"/>
+    <w:rsid w:val="00D1761B"/>
+    <w:rsid w:val="00D42FC1"/>
+    <w:rsid w:val="00D431FE"/>
+    <w:rsid w:val="00D564EF"/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rsid w:val="00DF3455"/>
+    <w:rsid w:val="00E14146"/>
+    <w:rsid w:val="00E513A3"/>
+    <w:rsid w:val="00E54959"/>
+    <w:rsid w:val="00EF4128"/>
+    <w:rsid w:val="00F03728"/>
+    <w:rsid w:val="00F12425"/>
+    <w:rsid w:val="00F91C4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="09DE094E"/>
-  <w15:docId w15:val="{900BE947-FC75-4EF6-B621-C6CF7C262E53}"/>
+  <w14:docId w14:val="2795F8E9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9FC39117-A575-46B4-AD81-C1E3351CBA48}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Arial"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="pl-PL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -20510,51 +29724,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -20727,435 +29941,878 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek4Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek5Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek6Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek7Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek8Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek9Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
+    <w:name w:val="Nagłówek 4 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
+    <w:name w:val="Nagłówek 5 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
+    <w:name w:val="Nagłówek 6 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
+    <w:name w:val="Nagłówek 7 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
+    <w:name w:val="Nagłówek 8 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
+    <w:name w:val="Nagłówek 9 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="TytuZnak"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
+    <w:name w:val="Tytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tytu"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtytu">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="PodtytuZnak"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
+    <w:name w:val="Podtytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Podtytu"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cytat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="CytatZnak"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatZnak">
+    <w:name w:val="Cytat Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Cytat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cytatintensywny">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="CytatintensywnyZnak"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatintensywnyZnak">
+    <w:name w:val="Cytat intensywny Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Cytatintensywny"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieintensywne">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
+    <w:rsid w:val="00D8619D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Arial"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D8619D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...2 lines deleted...]
-    <w:next w:val="Textbody"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D8619D"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D8619D"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D8619D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Liberation Sans"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00533010"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
     <w:name w:val="Table Contents"/>
     <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00D431FE"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-  </w:style>
-[...170 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -21173,65 +30830,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -21252,81 +30909,104 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>59664</Characters>
+  <Pages>34</Pages>
+  <Words>9896</Words>
+  <Characters>59382</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>497</Lines>
+  <Lines>494</Lines>
   <Paragraphs>138</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>69469</CharactersWithSpaces>
+  <CharactersWithSpaces>69140</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Elżbieta Pałasz</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Ryszard Bieńkowski</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>