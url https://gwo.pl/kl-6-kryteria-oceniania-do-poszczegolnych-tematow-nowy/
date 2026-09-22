--- v0 (2026-04-28)
+++ v1 (2026-09-22)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55D6CA53" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+    <w:p w14:paraId="55D6CA53" w14:textId="174ED64B" w:rsidR="000923EA" w:rsidRDefault="007475E1">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Wymagania edukacyjne na poszczególne oceny do podręcznika </w:t>
       </w:r>
       <w:r w:rsidR="00663CC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Między nami</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  dla klasy 6 wraz z lekturami</w:t>
+        <w:t xml:space="preserve"> dla klasy 6 wraz z lekturami</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1CA852" w14:textId="77777777" w:rsidR="003C50B7" w:rsidRDefault="003C50B7">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62722748" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00761275">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761275">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prezentowane wymagania edukacyjne są zintegrowane z planem wynikowym będącym propozycją realizacji materiału zawartego</w:t>
@@ -434,68 +434,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uczeń potrafi to,</w:t>
             </w:r>
             <w:r w:rsidR="00C263B7">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>co na ocenę dopuszczającą</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C263B7">
+              <w:t xml:space="preserve">co na ocenę </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>dopuszczającą</w:t>
+            </w:r>
+            <w:r w:rsidR="00C263B7">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> oraz:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69A36D3A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
@@ -560,68 +571,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uczeń potrafi to,</w:t>
             </w:r>
             <w:r w:rsidR="00C263B7">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>co na ocenę dostateczną</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C263B7">
+              <w:t xml:space="preserve">co na ocenę </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>dostateczną</w:t>
+            </w:r>
+            <w:r w:rsidR="00C263B7">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> oraz:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00FD51FF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
@@ -686,68 +708,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uczeń potrafi to,</w:t>
             </w:r>
             <w:r w:rsidR="00C263B7">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>co na ocenę dobrą</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C263B7">
+              <w:t xml:space="preserve">co na ocenę </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>dobrą</w:t>
+            </w:r>
+            <w:r w:rsidR="00C263B7">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> oraz:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13F9E042" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -816,61 +849,72 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uczeń: potrafi to,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CBD56BB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>co na ocenę bardzo dobrą</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C263B7">
+              <w:t xml:space="preserve">co na ocenę bardzo </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>dobrą</w:t>
+            </w:r>
+            <w:r w:rsidR="00C263B7">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>,</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> oraz:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="69946B5C" w14:textId="77777777" w:rsidTr="00A72516">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
@@ -1175,68 +1219,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3167E318" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* analizuje sytuację przedstawioną na planszy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="797FE150" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="797FE150" w14:textId="6E82499C" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się na temat wpływu słów</w:t>
             </w:r>
             <w:r w:rsidR="00FA5A5E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>na rozmów</w:t>
-[...5 lines deleted...]
-              <w:t>ców</w:t>
+              <w:t>na rozmówców</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39F3B2D9" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* podaje zasady kultu</w:t>
             </w:r>
             <w:r w:rsidR="00FA5A5E">
@@ -1295,133 +1333,115 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3A8D72C2" w14:textId="77777777" w:rsidR="0020098E" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* zapisuje rozmowę bohaterów w wybranej sytuacji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F785617" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="5F785617" w14:textId="3849B6E8" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* planuje </w:t>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:t>w klasie akcję</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> „Tajem</w:t>
-[...5 lines deleted...]
-              <w:t>nicza niespo</w:t>
+              <w:t xml:space="preserve"> „Tajemnicza niespo</w:t>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>dzianka”</w:t>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:t xml:space="preserve"> i ją organizuje              </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="268B937D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy „Bank słów poprawiających nastrój”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53A5E1CC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="53A5E1CC" w14:textId="7385C923" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* dzieli się własnymi doświadczeniami zwią</w:t>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>za</w:t>
-[...5 lines deleted...]
-              <w:t>nymi</w:t>
+              <w:t>zanymi</w:t>
             </w:r>
             <w:r w:rsidR="00486873">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>z omawia</w:t>
-[...5 lines deleted...]
-              <w:t>nym zagadnieniem</w:t>
+              <w:t>z omawianym zagadnieniem</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD44294" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="41709E6E" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02029147" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
@@ -1724,62 +1744,62 @@
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="004E2383">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>szkole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EB380D9" w14:textId="0878EFA8" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="0EB380D9" w14:textId="467FAF05" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy przemówienie na wybrany temat</w:t>
             </w:r>
             <w:r w:rsidR="003B6D56">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">i </w:t>
+              <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="003B6D56">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">prezentuje </w:t>
             </w:r>
             <w:r w:rsidR="004E2383">
               <w:t>je</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> w klasie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1762B96F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00A72516">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* określa swoją posta</w:t>
             </w:r>
             <w:r w:rsidR="00D46B47">
               <w:softHyphen/>
             </w:r>
             <w:r>
@@ -1826,80 +1846,71 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tematy 4 i 5.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39AE402F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Powtórzenie </w:t>
-            </w:r>
+              <w:t>Powtórzenie wiadomości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE12EBA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>wiadomości</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>o odmiennych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15CA85BE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>i nieodmiennych częściach mowy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15797A5B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
@@ -1910,170 +1921,138 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7057AE9A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="7057AE9A" w14:textId="6AB168ED" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">* wymienia odmienne                 i nieodmienne części </w:t>
-            </w:r>
+              <w:t>* wymienia odmienne             i nieodmienne części mowy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ED236F7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>mowy</w:t>
-[...6 lines deleted...]
-            <w:r>
               <w:t>* potrafi podać odpowiednie przykłady</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="119386A9" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="119386A9" w14:textId="2633F8B1" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">* analizuje sytuację </w:t>
             </w:r>
             <w:r w:rsidR="003C50B7">
               <w:t xml:space="preserve">ukazaną </w:t>
             </w:r>
             <w:r>
-              <w:t>w ko</w:t>
+              <w:t>w komiksie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A1CEA5" w14:textId="485D0224" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="003C50B7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">* podaje przykłady </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">wskazanych części mowy, które można wykorzystać do opisu sytuacji </w:t>
             </w:r>
             <w:r w:rsidR="003C50B7">
-              <w:softHyphen/>
-[...11 lines deleted...]
-          <w:p w14:paraId="63A1CEA5" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="003C50B7">
+              <w:t xml:space="preserve">przedstawionej </w:t>
+            </w:r>
+            <w:r>
+              <w:t>w komiksie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51817432" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">* podaje przykłady wskazanych części mowy, które można wykorzystać do opisu sytuacji </w:t>
-[...49 lines deleted...]
-              <w:t>części mowy</w:t>
+              <w:t>* tworzy odpowiednie formy wybranych części mowy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E537D59" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13FCC1B6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
@@ -2254,81 +2233,68 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* wypowiada się </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>na temat problemów nastolatków</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A02D655" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="6A02D655" w14:textId="116C320B" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* określa adresata tek</w:t>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>stu; podaje frag</w:t>
+              <w:t>stu; podaje fragmen</w:t>
             </w:r>
             <w:r w:rsidR="00431930">
-              <w:softHyphen/>
-[...5 lines deleted...]
-              <w:softHyphen/>
               <w:t xml:space="preserve">ty, które </w:t>
             </w:r>
             <w:r>
-              <w:t>to potwier</w:t>
-[...5 lines deleted...]
-              <w:t>dzają</w:t>
+              <w:t>to potwierdzają</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09E5643B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje list do osób dorosłych na określony temat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -2413,58 +2379,63 @@
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat relacji między dorosłymi</w:t>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i nastolat</w:t>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>kami</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50347D2A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* podaje przyczyny niewłaściwych zacho</w:t>
+              <w:t xml:space="preserve">* podaje przyczyny niewłaściwych </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zacho</w:t>
             </w:r>
             <w:r w:rsidR="00523977">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wań</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="77B6ACDA" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="48A29CFB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2570,80 +2541,76 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22E86A52" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* omawia budowę tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49438E66" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje funkcję powtórzeń</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FBACB40" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00D053C6">
-[...4 lines deleted...]
-              <w:t>* uzupełnia zdanie: „Jest we mnie trochę z......., ponieważ....” (podaje zawód</w:t>
+          <w:p w14:paraId="3FBACB40" w14:textId="71148056" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00D053C6">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">* uzupełnia zdanie: „Jest we mnie trochę z......., </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ponieważ....</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>” (podaje zawód</w:t>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r>
-              <w:t>od</w:t>
+              <w:t>odpo</w:t>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>po</w:t>
-[...11 lines deleted...]
-              <w:t>nie)</w:t>
+              <w:t>wiednie uzasadnienie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C143B2D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* charakteryzuje osobę mówiącą</w:t>
             </w:r>
           </w:p>
@@ -2668,116 +2635,98 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wyjaśnia znaczenie zwrotu: „</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>być sobą”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="273D41CD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00D053C6">
+          <w:p w14:paraId="273D41CD" w14:textId="636869D0" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00D053C6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy autocharakte</w:t>
             </w:r>
             <w:r w:rsidR="00EB4C73">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ry</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:t xml:space="preserve">stykę, </w:t>
             </w:r>
             <w:r>
-              <w:t>w któ</w:t>
-[...11 lines deleted...]
-              <w:t>ściowe umiejętności i</w:t>
+              <w:t>w której przedstawi wartościowe umiejętności i</w:t>
             </w:r>
             <w:r w:rsidR="00D053C6">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>cechy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="741228DD" w14:textId="50153070" w:rsidR="000923EA" w:rsidRDefault="00B33713" w:rsidP="00EB4C73">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>*</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> odnosi treść tekstu do własnego doświadczenia</w:t>
+              <w:t>* odnosi treść tekstu do własnego doświadczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="1E6ED06D" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36123017" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -2807,114 +2756,96 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>racujemy</w:t>
             </w:r>
             <w:r w:rsidR="00486873">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C30A527" w14:textId="77777777" w:rsidR="0012580B" w:rsidRDefault="007475E1">
-[...16 lines deleted...]
-              <w:t>ze słowni</w:t>
+          <w:p w14:paraId="0C30A527" w14:textId="4E953F24" w:rsidR="0012580B" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ze słownikami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413C7227" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>języka polskiego i</w:t>
             </w:r>
             <w:r w:rsidR="00486873">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>wyrazów obcych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46F429B8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2936,74 +2867,68 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7806ACBE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="7806ACBE" w14:textId="3606A737" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* analizuje sytuację przedstawi</w:t>
             </w:r>
             <w:r w:rsidR="0012580B">
               <w:t xml:space="preserve">oną w </w:t>
             </w:r>
             <w:r>
               <w:t>ko</w:t>
             </w:r>
             <w:r w:rsidR="0012580B">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>mik</w:t>
-[...5 lines deleted...]
-              <w:t>sie</w:t>
+              <w:t>miksie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="331DEEDC" w14:textId="042AD221" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wie,</w:t>
             </w:r>
             <w:r w:rsidR="004E1FB9">
               <w:t xml:space="preserve"> jak korzystać </w:t>
             </w:r>
             <w:r>
               <w:t>ze słowników</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E612EE3" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wyszukuje znaczenia podanych wyrazów</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3130,442 +3055,412 @@
               <w:t>nia rodzimymi wyra</w:t>
             </w:r>
             <w:r w:rsidR="00F72F76">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>zami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F8264D3" w14:textId="0671C863" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="0F8264D3" w14:textId="37B04873" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguj</w:t>
             </w:r>
             <w:r w:rsidR="005412A7">
               <w:t xml:space="preserve">e list </w:t>
             </w:r>
             <w:r>
               <w:t>do po</w:t>
             </w:r>
             <w:r w:rsidR="005412A7">
               <w:softHyphen/>
-              <w:t>rad</w:t>
+              <w:t xml:space="preserve">radni językowej </w:t>
+            </w:r>
+            <w:r>
+              <w:t>z proś</w:t>
             </w:r>
             <w:r w:rsidR="005412A7">
               <w:softHyphen/>
-              <w:t xml:space="preserve">ni językowej </w:t>
-[...2 lines deleted...]
-              <w:t>z proś</w:t>
+            </w:r>
+            <w:r>
+              <w:t>bą o wyjaśnienie problemu językowego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1862B963" w14:textId="3A8C5E33" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* przygotowuje prezen</w:t>
             </w:r>
             <w:r w:rsidR="005412A7">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>bą o wyjaśnienie problemu językowego</w:t>
-[...7 lines deleted...]
-              <w:t>* przygotowuje prezen</w:t>
+              <w:t>ta</w:t>
             </w:r>
             <w:r w:rsidR="005412A7">
-              <w:softHyphen/>
-[...5 lines deleted...]
-              <w:softHyphen/>
               <w:t>cję multimedialną</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> na temat historii zapoży</w:t>
             </w:r>
             <w:r w:rsidR="005412A7">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>czeń językowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="3C84E442" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C3EA7B0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="0012580B" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012580B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>Tematy 10 i 11.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AB3C65B" w14:textId="77777777" w:rsidR="0012580B" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012580B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jak </w:t>
+            </w:r>
+            <w:r w:rsidR="00486873" w:rsidRPr="0012580B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">sobie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012580B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">radzić </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DCD6C78" w14:textId="36895BD8" w:rsidR="000923EA" w:rsidRPr="0012580B" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012580B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00486873" w:rsidRPr="0012580B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012580B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">egatywnymi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012580B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Tematy 10 i 11.</w:t>
-[...9 lines deleted...]
-                <w:iCs/>
+              <w:t>emocjami?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC72882" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012580B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...108 lines deleted...]
-                <w:bCs/>
               </w:rPr>
               <w:t>s. 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F69F929" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wypowiada się na temat przeczytanego tekstu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F889659" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00621C09" w:rsidP="00621C09">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7F889659" w14:textId="00D82F3C" w:rsidR="000923EA" w:rsidRDefault="00621C09" w:rsidP="00621C09">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* podaje sposoby na radzenie sobie</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t xml:space="preserve"> z nega</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>tyw</w:t>
-[...5 lines deleted...]
-              <w:t>nymi emocjami i</w:t>
+              <w:t>tywnymi emocjami i</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>sytuacje, które wywo</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>łują w nim pozytywne uczucia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35FCC939" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wyszukuje informacje na temat głównej bohaterki</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DC050F8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wymienia zachowania i ich przyczyny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15EF1BF4" w14:textId="3E2CB56C" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* na podstawie tekstu defi</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t xml:space="preserve">niuje pojęcia: tik </w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>natręctwo nerwowe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11101BA9" w14:textId="661908EB" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00603CB4">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* podaje przyczyny róż</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t xml:space="preserve">nych natręctw </w:t>
             </w:r>
             <w:r>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>młodych ludzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3201E8D4" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* tworzy reklamę książki przeznaczonej dla nastolatków</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E4DDCF8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* w dowolnej formie literackiej redaguje tekst na temat skutecz</w:t>
             </w:r>
             <w:r w:rsidR="0012580B">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nego radzenia sobie ze stresem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -4237,68 +4132,68 @@
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47CD9BE1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się na temat oczekiwań wo</w:t>
             </w:r>
             <w:r w:rsidR="00E760E6">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>bec najbliższych osób</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35E1DB2F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* relacjonuje treść tekstu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55995CF3" w14:textId="563CCCB6" w:rsidR="00E760E6" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="55995CF3" w14:textId="66BF9F73" w:rsidR="00E760E6" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* rozpoznaje rodzaj narrac</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t xml:space="preserve">ji zastosowany </w:t>
             </w:r>
             <w:r>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> pamiętniku</w:t>
+            <w:r w:rsidR="00BB796A">
+              <w:t>tekście</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="778FAFE3" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* podaje przyczynę zachowania bohaterki</w:t>
             </w:r>
           </w:p>
@@ -4461,128 +4356,158 @@
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E280907" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>Temat 16.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00EF246B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Dyskusja na temat postaw bohaterów powieści Rafała Kosika „Felix, Net</w:t>
+            </w:r>
+            <w:r w:rsidR="00486873">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Nika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Temat 16.</w:t>
-[...37 lines deleted...]
-              <w:t>i Nika oraz Gang Niewidzialnych Ludzi”.</w:t>
+              <w:t>Gang Niewidzialnych Ludzi”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7154CC4C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D2E7EFD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* relacjonuje treść przeczytanego tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BCA8D32" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje elementy świata przedstawio</w:t>
             </w:r>
             <w:r w:rsidR="00581D0F">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -4599,88 +4524,90 @@
             </w:pPr>
             <w:r>
               <w:t>* przedstawia sytuację bohaterów, ich</w:t>
             </w:r>
             <w:r w:rsidR="00581D0F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>działa</w:t>
             </w:r>
             <w:r w:rsidR="00581D0F">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">nia, cele, </w:t>
             </w:r>
             <w:r w:rsidR="00581D0F">
               <w:t>ocenia postawy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46747B98" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00581D0F" w:rsidP="00581D0F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">* bierze udział </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>w dys</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>ku</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>sji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DB655AD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="009B66AD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* redaguje dalszy ciąg opowiadania</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5701B76C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="009B66AD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* formułuje argumenty uzasadniające działanie bohaterów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
@@ -4855,68 +4782,62 @@
             </w:pPr>
             <w:r>
               <w:t>* rozpoznaje rzeczow</w:t>
             </w:r>
             <w:r w:rsidR="009A63DD">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nik</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DFA05FC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* odmienia przez przy</w:t>
             </w:r>
             <w:r w:rsidR="009A63DD">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>padki, określa rodzaj</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BC477AD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="5BC477AD" w14:textId="6054F576" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* w łatwiejszych przy</w:t>
             </w:r>
             <w:r w:rsidR="009A63DD">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>kła</w:t>
-[...5 lines deleted...]
-              <w:t>dach wskazuje temat i końcówkę</w:t>
+              <w:t>kładach wskazuje temat i końcówkę</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B300D9A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="009B66AD" w:rsidP="009A63DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* gra w „państwa </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>miasta”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
@@ -4971,81 +4892,75 @@
             <w:r>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidR="00DA5A82">
               <w:t xml:space="preserve">ów, stosuje poprawne formy </w:t>
             </w:r>
             <w:r>
               <w:t>w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FE49448" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="0FE49448" w14:textId="797325E1" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* tworzy krzyżówkę (rozwiązanie: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>DEKLINACJA</w:t>
             </w:r>
             <w:r w:rsidR="009B66AD">
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> z trud</w:t>
             </w:r>
             <w:r w:rsidR="009B66AD">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>niej</w:t>
-[...5 lines deleted...]
-              <w:t>szymi formami rzeczowników</w:t>
+              <w:t>niejszymi formami rzeczowników</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F19430E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00DA5A82">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje zabawną historyjkę z użyciem nieodmiennych rzeczowników</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
@@ -5705,127 +5620,109 @@
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F72E9AE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>Temat 21.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567BA3BB" w14:textId="77777777" w:rsidR="00795552" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Odpowiedzialna </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="594A7047" w14:textId="3659A548" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>decyzja bohatera książki „Benny</w:t>
+            </w:r>
+            <w:r w:rsidR="00F26938">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Temat 21.</w:t>
-[...74 lines deleted...]
-              </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00405CFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00795552">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -5848,269 +5745,286 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F605166" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wypowiada się na temat zainteresowań, pasji, wykorzystując podane słownictwo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D1F64F5" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* relacjonuje treść tekstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3870FFF8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00795552">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">* wyszukuje </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>w tekście informacje dotyczące bohaterów</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62189566" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* określa stopień ich pokrewieństwa</w:t>
+              <w:t xml:space="preserve">* określa stopień ich </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>pokrewieństwa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64284EC2" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* samodzielnie tworzy notatkę na temat przebiegu rodzinnego spotkania</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7962471C" w14:textId="45E63099" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wyjaśnia znaczenie słó</w:t>
             </w:r>
             <w:r w:rsidR="00795552">
               <w:t xml:space="preserve">w w odniesieniu </w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t xml:space="preserve">do sytuacji przedstawionej </w:t>
             </w:r>
             <w:r>
               <w:t>w tekście</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4EE6D2" w14:textId="77777777" w:rsidR="003521AB" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje motywy postępowania bohate</w:t>
             </w:r>
             <w:r w:rsidR="00795552">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>rów, opisuje ich postawy za pomocą podanego słownictwa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FF9E4A0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* podaje przykłady bohaterów literackich, którzy w swoich działaniach wykazali się odpowiedzialnością</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">* podaje przykłady bohaterów literackich, którzy w swoich działaniach wykazali </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>się odpowiedzialnością</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40C49BE7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* na podstawie podanych przykładów wysuwa wnioski dotyczące odpowie</w:t>
             </w:r>
             <w:r w:rsidR="00795552">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>dzial</w:t>
             </w:r>
             <w:r w:rsidR="00795552">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ności współczesnych nastolatków</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="519DB539" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007003D2">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">* wypowiada się </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>na temat własnych do</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>świad</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>czeń w kontekście omawianej sytuacji</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A3E306A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* tworzy dalszy ciąg opowiadania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="1A2F6106" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17AE5DF2" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 22.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1756C4BD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Myśl pozytywnie!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76C6467F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
@@ -6158,71 +6072,65 @@
             <w:r>
               <w:t>*określa temat i adre</w:t>
             </w:r>
             <w:r w:rsidR="003003B6">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>sata tekstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3483479D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="003003B6">
+          <w:p w14:paraId="3483479D" w14:textId="282686D6" w:rsidR="000923EA" w:rsidRDefault="003003B6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* uczestniczy </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>w swo</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>bod</w:t>
-[...5 lines deleted...]
-              <w:t>nej dyskusji na temat tekstu</w:t>
+              <w:t>bodnej dyskusji na temat tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B5F140C" w14:textId="77777777" w:rsidR="003521AB" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* wykonuje plakat </w:t>
             </w:r>
             <w:r w:rsidR="003521AB">
               <w:t>lub inną pracę graficzną</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> na wybrany temat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
@@ -6364,202 +6272,218 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tematy 23 i 24.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6070F09A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Czego dziadek nauczył Ethana? Omawiamy fragment książki Anny Onichimowskiej.</w:t>
+              <w:t xml:space="preserve">Czego dziadek nauczył </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ethana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>? Omawiamy fragment książki Anny Onichimowskiej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67CB2B7E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78508206" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">* wypowiada się na temat tego, co sprawia,                             że </w:t>
+              <w:t xml:space="preserve">* wypowiada się na temat tego, co </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve">sprawia,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">                          że </w:t>
             </w:r>
             <w:r w:rsidR="00B52669">
               <w:t xml:space="preserve">w domu </w:t>
             </w:r>
             <w:r>
               <w:t>czujemy się dobrze i bezpiecznie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="439906AF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* relacjonuje treść przeczytanego tekstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60A22DA1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="60A22DA1" w14:textId="690F84C0" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wyjaśnia tytuł opo</w:t>
             </w:r>
             <w:r w:rsidR="00B52669">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>wia</w:t>
-[...5 lines deleted...]
-              <w:t>dania</w:t>
+              <w:t>wiadania</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48BD7352" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wyszukuje w teście fragmenty opisujące dom rodziców i dziadka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26FDF7F8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opowiada o zmianie zachowania chłopca pod wpływem dziadka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="781E9D23" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="781E9D23" w14:textId="13649EC2" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* analizuje, porównuje (zgodnie ze schematem zamieszczonym</w:t>
             </w:r>
             <w:r w:rsidR="00B52669">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w pod</w:t>
             </w:r>
             <w:r w:rsidR="00B52669">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ręcznik</w:t>
             </w:r>
             <w:r w:rsidR="00B52669">
               <w:t>u) sytuację, w </w:t>
             </w:r>
             <w:r>
-              <w:t>ja</w:t>
-[...5 lines deleted...]
-              <w:t>kiej znalazł się chłopiec</w:t>
+              <w:t>jakiej znalazł się chłopiec</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="497F42D2" w14:textId="76649CBB" w:rsidR="00B52669" w:rsidRDefault="007475E1" w:rsidP="005A311F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* ocenia</w:t>
             </w:r>
             <w:r w:rsidR="00B52669">
               <w:t xml:space="preserve"> postępowani</w:t>
             </w:r>
             <w:r w:rsidR="005A311F">
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:r w:rsidR="00B52669">
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="005A311F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B52669">
               <w:t xml:space="preserve">rolę dziadka </w:t>
             </w:r>
             <w:r>
@@ -6589,59 +6513,56 @@
           </w:tcPr>
           <w:p w14:paraId="32335CEA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy dalszy ciąg historii chłopca, uwzględniając zmiany, jakie zaszły w jego życiu pod wpływem pobytu u dziadka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="778042B0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="009B66AD">
+          <w:p w14:paraId="778042B0" w14:textId="4F0961F4" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="009B66AD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się na temat problemów współczesnych nastolat</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="009B66AD">
               <w:t xml:space="preserve">ków </w:t>
             </w:r>
             <w:r>
               <w:t>w kontek</w:t>
             </w:r>
             <w:r w:rsidR="009B66AD">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ście przeczytanego tekstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="795AAD7F" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
@@ -6778,183 +6699,165 @@
             </w:pPr>
             <w:r>
               <w:t>* rozpoznaje przymiot</w:t>
             </w:r>
             <w:r w:rsidR="00CD5A65">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nik</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A7BC141" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* odmienia przez przy</w:t>
             </w:r>
             <w:r w:rsidR="00CD5A65">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>padki</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58B1D2CC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...4 lines deleted...]
-              <w:t>* stopniuje przymiot</w:t>
+          <w:p w14:paraId="58B1D2CC" w14:textId="35FFA947" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* stopniuje przymiotni</w:t>
             </w:r>
             <w:r w:rsidR="00CD5A65">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ni</w:t>
+              <w:t>ki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38F0C370" w14:textId="2C0DE841" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* określa formy przy</w:t>
             </w:r>
             <w:r w:rsidR="00CD5A65">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ki</w:t>
-[...22 lines deleted...]
-              <w:t>* określa formy przy</w:t>
+              <w:t>miotnika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="078665AD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* tworzy poprawne związki zgody</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F743FC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wie, które przymiot</w:t>
             </w:r>
             <w:r w:rsidR="00CD5A65">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>miot</w:t>
-[...26 lines deleted...]
-            <w:r>
               <w:t>niki nie podlegają stopniowaniu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DF805D8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="2DF805D8" w14:textId="2C93C8D3" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* stosuje w praktyce zasady ortograficzne dotyc</w:t>
             </w:r>
             <w:r w:rsidR="00CD5A65">
               <w:t>zące pisowni przy</w:t>
             </w:r>
             <w:r w:rsidR="00CD5A65">
               <w:softHyphen/>
               <w:t xml:space="preserve">miotników: </w:t>
             </w:r>
             <w:r>
               <w:t>w stop</w:t>
             </w:r>
             <w:r w:rsidR="00CD5A65">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>niu wyższym, najwyż</w:t>
             </w:r>
             <w:r w:rsidR="00CD5A65">
               <w:softHyphen/>
               <w:t xml:space="preserve">szym, odcieni </w:t>
             </w:r>
             <w:r>
               <w:t>i połą</w:t>
             </w:r>
             <w:r w:rsidR="00CD5A65">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>cze</w:t>
-[...5 lines deleted...]
-              <w:t>nia różnych kolorów</w:t>
+              <w:t>czenia różnych kolorów</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F050D82" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* używa poprawnych form, opisując zdjęcie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -7006,50 +6909,51 @@
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26BECDDC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 26.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00EC39FB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Jak zmiana ubioru wpłynęła na bohatera tekstu?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0179097C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
@@ -7126,151 +7030,132 @@
             <w:r>
               <w:t xml:space="preserve">* wypowiada się </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>na te</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>mat autorytetów i</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>wska</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>zuje cechy takich osób</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D9DA5F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00421024">
+          <w:p w14:paraId="54D9DA5F" w14:textId="269015BA" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00421024">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje notatkę na temat problemów ro</w:t>
             </w:r>
             <w:r w:rsidR="00421024">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>dzin</w:t>
             </w:r>
             <w:r w:rsidR="00421024">
-              <w:softHyphen/>
               <w:t>nych bohatera</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
             <w:r w:rsidR="00421024">
               <w:t xml:space="preserve"> przyczyn zachowania się </w:t>
             </w:r>
             <w:r>
               <w:t>w opisanej sytuacji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="449B4D72" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="449B4D72" w14:textId="6662B7F8" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00421024">
               <w:t xml:space="preserve"> nazywa odczucia i </w:t>
             </w:r>
             <w:r>
-              <w:t>emo</w:t>
+              <w:t>emocje bohatera; uzu</w:t>
             </w:r>
             <w:r w:rsidR="00421024">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>cje bohatera; uzu</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">nia </w:t>
+              <w:t xml:space="preserve">pełnia </w:t>
             </w:r>
             <w:r w:rsidR="00421024">
               <w:t xml:space="preserve">schemat </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">swoimi spostrzeżeniami </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14F6ED93" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00421024" w:rsidP="00421024">
+          <w:p w14:paraId="14F6ED93" w14:textId="74389BA1" w:rsidR="000923EA" w:rsidRDefault="00421024" w:rsidP="00421024">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* bierze udział </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>w dys</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>ku</w:t>
-[...5 lines deleted...]
-              <w:t>sji na temat przemia</w:t>
+              <w:t>kusji na temat przemia</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
               <w:t xml:space="preserve">ny bohatera </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>i przyczyn takiego zachowania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6004EE1A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
@@ -7917,69 +7802,63 @@
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50B4405D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* prezentuje wiedzę</w:t>
             </w:r>
             <w:r w:rsidR="00062B48">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat przekraczania granic dostępnych człowiekowi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E16092D" w14:textId="459D76CA" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00ED57D6">
+          <w:p w14:paraId="2E16092D" w14:textId="3AB756F7" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00ED57D6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* przygotowuje prezen</w:t>
             </w:r>
             <w:r w:rsidR="00062B48">
               <w:softHyphen/>
               <w:t xml:space="preserve">tację multimedialną </w:t>
             </w:r>
             <w:r>
-              <w:t>na temat obra</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">zów </w:t>
+              <w:t xml:space="preserve">na temat obrazów </w:t>
             </w:r>
             <w:r w:rsidR="00ED57D6">
               <w:t>ukazują</w:t>
             </w:r>
             <w:r w:rsidR="00ED57D6">
               <w:softHyphen/>
               <w:t>cych</w:t>
             </w:r>
             <w:r w:rsidR="009B66AD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>historię Ikara</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="462A20FE" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -8063,57 +7942,54 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34E1F051" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* rozpoznaje liczebnik</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ACD264C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5ACD264C" w14:textId="73A7ABFC" w:rsidR="000923EA" w:rsidRDefault="000923EA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B430768" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* określa funkcje liczebnika w tekście</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="257FD36F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00726893" w:rsidP="00726893">
@@ -8126,74 +8002,68 @@
             <w:r w:rsidR="007475E1">
               <w:t>o sobie, w którym użyje jak naj</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>więcej liczebników</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33DF1B12" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="33DF1B12" w14:textId="009E4BCD" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy różne rodzaje liczebników</w:t>
             </w:r>
             <w:r w:rsidR="00726893">
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> rozpo</w:t>
             </w:r>
             <w:r w:rsidR="00726893">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>zna</w:t>
-[...5 lines deleted...]
-              <w:t>je ich nazwy</w:t>
+              <w:t>znaje ich nazwy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="111E61E6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* poprawnie odmienia liczebniki przez przy</w:t>
             </w:r>
             <w:r w:rsidR="00726893">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>padki i rodzaje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="559E7EA8" w14:textId="77777777" w:rsidR="003521AB" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00726893">
               <w:t xml:space="preserve"> </w:t>
@@ -8201,62 +8071,62 @@
             <w:r>
               <w:t>wie, kiedy używa się liczebników zbioro</w:t>
             </w:r>
             <w:r w:rsidR="00726893">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C6DE586" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="009B66AD">
+          <w:p w14:paraId="3C6DE586" w14:textId="53CEB909" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="009B66AD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidR="009B66AD">
               <w:t xml:space="preserve">określa formy liczebników </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">i </w:t>
+              <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="009B66AD">
               <w:t> s</w:t>
             </w:r>
             <w:r>
               <w:t>tosuje poprawny zapis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F0B0E22" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
@@ -8272,87 +8142,140 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="594086AA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00CC720C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 31 i 32.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B7B1229" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Jakie prawdy życiowe są ukryte w biblijnej historii o talentach?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B745FAC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="769F8F4A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B745FAC" w14:textId="76BF2FA3" w:rsidR="008E3CC6" w:rsidRDefault="008E3CC6">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00D77E53">
+              <w:t>z</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">najomość </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>przypo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D77E53">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">wieści o </w:t>
+            </w:r>
+            <w:r w:rsidR="008713C8">
+              <w:t>talen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">tach jest obowiązkowa, ale </w:t>
+            </w:r>
+            <w:r w:rsidR="008713C8">
+              <w:t>przypowieść o pannach roztropnych i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008713C8">
+              <w:t>nieroz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D77E53">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="008713C8">
+              <w:t>sądnych została usunięta z p</w:t>
+            </w:r>
+            <w:r>
+              <w:t>odstawy programowej]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A872CD8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="009B66AD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* podaje skojarzenia </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
@@ -8376,221 +8299,197 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12AE8DFA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* przypisuje cechy bohaterom biblijnej historii</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D896252" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="4D896252" w14:textId="26D01CAE" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje cechy ga</w:t>
             </w:r>
             <w:r w:rsidR="00E26C23">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>tun</w:t>
+              <w:t>tunkowe przypowieści</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8DCDF7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wie, w którym utwo</w:t>
             </w:r>
             <w:r w:rsidR="00E26C23">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>kowe przypowieści</w:t>
-[...7 lines deleted...]
-              <w:t>* wie, w którym utwo</w:t>
+              <w:t>rze jest ich najwięcej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D233EF8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wypowiada się na temat ponadczasowego charakteru przypowie</w:t>
             </w:r>
             <w:r w:rsidR="00E26C23">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>rze jest ich najwięcej</w:t>
-[...22 lines deleted...]
-              <w:t>* wypowiada się na temat ponadczasowego charakteru przypowie</w:t>
+              <w:t>ści</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C337972" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wskazuje sytuacje ży</w:t>
+            </w:r>
+            <w:r w:rsidR="009516C9">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>ciowe, w których moż</w:t>
+            </w:r>
+            <w:r w:rsidR="009516C9">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>na wykorzystać talent</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC703F3" w14:textId="7D50FB92" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00E26C23">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* redaguje tekst przed</w:t>
             </w:r>
             <w:r w:rsidR="00E26C23">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ści</w:t>
-[...39 lines deleted...]
-              <w:t>wa</w:t>
+              <w:t>stawiający utalentowa</w:t>
             </w:r>
             <w:r w:rsidR="00E26C23">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ną osobę</w:t>
             </w:r>
             <w:r w:rsidR="00E26C23">
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> sposób, w</w:t>
             </w:r>
             <w:r w:rsidR="00E26C23">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>jaki rozwija swoje zainteresowania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26EF4CBB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...4 lines deleted...]
-              <w:t>* wskazuje podo</w:t>
+          <w:p w14:paraId="26EF4CBB" w14:textId="15E0E387" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wskazuje podobień</w:t>
             </w:r>
             <w:r w:rsidR="00E26C23">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>bień</w:t>
-[...4 lines deleted...]
-            <w:r>
               <w:t>stwa w obu tekstach przypowieści</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="455F7867" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00E26C23" w:rsidP="00E26C23">
+          <w:p w14:paraId="455F7867" w14:textId="3C9D65A3" w:rsidR="000923EA" w:rsidRDefault="00E26C23" w:rsidP="00E26C23">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* formułuje wniosek wynikający </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>z postę</w:t>
-[...5 lines deleted...]
-              <w:t>po</w:t>
+              <w:t>z postępo</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>wania bohaterek i po</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>daje przykład sytuacji życiowych odpowia</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>dających opisanej sytuacji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
@@ -8922,51 +8821,59 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DFCBCC1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="009B66AD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* przygotowuje pre</w:t>
             </w:r>
             <w:r w:rsidR="000E6726">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>zentację multi</w:t>
             </w:r>
             <w:r w:rsidR="000E6726">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="009B66AD">
-              <w:t xml:space="preserve">medialną na temat Joszka Brody </w:t>
+              <w:t xml:space="preserve">medialną na temat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009B66AD">
+              <w:t>Joszka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009B66AD">
+              <w:t xml:space="preserve"> Brody </w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="009B66AD">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>oryginalnych instru</w:t>
             </w:r>
             <w:r w:rsidR="000E6726">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>mentów ludowych, na których gra artysta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="2E359350" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -9017,51 +8924,91 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Bieg ku marzeniom</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC33ADE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>w opowiadaniu Ashley Hodgeson.</w:t>
+              <w:t xml:space="preserve">w opowiadaniu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ashley</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Hodgeson</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BB617D6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -9093,68 +9040,62 @@
             </w:r>
             <w:r>
               <w:t>zować w najbliższym czasie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C91C355" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EFF6759" w14:textId="458670FF" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="3EFF6759" w14:textId="411C9D46" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* analizuje treść tekstu pod kątem osoby opo</w:t>
             </w:r>
             <w:r w:rsidR="00B31AA3">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>wia</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">dającej o </w:t>
+              <w:t xml:space="preserve">wiadającej o </w:t>
             </w:r>
             <w:r w:rsidR="00B31AA3">
               <w:t>zd</w:t>
             </w:r>
             <w:r>
               <w:t>arze</w:t>
             </w:r>
             <w:r w:rsidR="00B31AA3">
               <w:softHyphen/>
               <w:t xml:space="preserve">niach </w:t>
             </w:r>
             <w:r>
               <w:t>i p</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t xml:space="preserve">erspektywy, </w:t>
             </w:r>
             <w:r>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>jakiej o nich opowiada</w:t>
@@ -9215,110 +9156,116 @@
             </w:r>
             <w:r>
               <w:t>objaśniając jego sens</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="739A678D" w14:textId="77777777" w:rsidR="003521AB" w:rsidRDefault="00B31AA3" w:rsidP="00B31AA3">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* opowiada </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>o człowie</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>ku</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, którego podziwia za upór </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>w dążeniu do celu                 i pokonywanie trudno</w:t>
+              <w:t xml:space="preserve">w dążeniu do celu                 </w:t>
+            </w:r>
+            <w:r w:rsidR="007475E1">
+              <w:lastRenderedPageBreak/>
+              <w:t>i pokonywanie trudno</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>ści</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0583714E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0583714E" w14:textId="18E916CE" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* interpretuje ilustrację pod kątem nawiązania do sytuacji przedsta</w:t>
             </w:r>
             <w:r w:rsidR="00B31AA3">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wio</w:t>
             </w:r>
             <w:r w:rsidR="00B31AA3">
-              <w:softHyphen/>
               <w:t xml:space="preserve">nej </w:t>
             </w:r>
             <w:r>
               <w:t>w opowiadaniu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E9E722A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00B31AA3" w:rsidP="00B31AA3">
+          <w:p w14:paraId="1E9E722A" w14:textId="4A7BB5CF" w:rsidR="000923EA" w:rsidRDefault="00B31AA3" w:rsidP="00B31AA3">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* wypowiada się </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>na temat zachowań, cech charakteru, pomaga</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">na temat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007475E1">
-              <w:t>ją</w:t>
+              <w:t>zachowań</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007475E1">
+              <w:t>, cech charakteru, pomagają</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>cych w osiąganiu marzeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F8E6AE8" w14:textId="7205717B" w:rsidR="000923EA" w:rsidRDefault="007475E1">
@@ -9462,68 +9409,70 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7EDB4ACB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidR="008B08D1">
-              <w:t xml:space="preserve">formułuje argumenty  zgodne </w:t>
+              <w:t xml:space="preserve">formułuje </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008B08D1">
+              <w:t>argumenty  zgodne</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008B08D1">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>z tekstem i na określony temat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DD14243" w14:textId="5078A3A4" w:rsidR="003521AB" w:rsidRDefault="007475E1" w:rsidP="00ED57D6">
-[...10 lines deleted...]
-              <w:t>sko</w:t>
+          <w:p w14:paraId="3DD14243" w14:textId="06FA9B2C" w:rsidR="003521AB" w:rsidRDefault="007475E1" w:rsidP="00ED57D6">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* tworzy komentarz, przedstawiając swoje stanowisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1FE7C934" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* zna zasady tworzenia tekstu argumentacyj</w:t>
             </w:r>
             <w:r w:rsidR="008B08D1">
@@ -9568,77 +9517,80 @@
           </w:tcPr>
           <w:p w14:paraId="1F38239C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje list do osoby dorosłej, przekonujący ją do serdecznej rozmowy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47BAC9B9" w14:textId="50E1D1F3" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00B33713">
+          <w:p w14:paraId="47BAC9B9" w14:textId="4FC15937" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00B33713">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidR="00B33713">
               <w:t>odnosi</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> tematykę poruszoną na forum </w:t>
             </w:r>
             <w:r w:rsidR="008B08D1">
               <w:t xml:space="preserve">internetowym </w:t>
             </w:r>
             <w:r w:rsidR="00B33713">
               <w:t xml:space="preserve">do </w:t>
             </w:r>
             <w:r>
               <w:t>wła</w:t>
             </w:r>
+            <w:r w:rsidR="00AF612A">
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidR="008B08D1">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="00B33713">
-              <w:t>snych doświadczeń</w:t>
+              <w:t>nych doświadczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="6B694371" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F993FCA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00CC720C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -9790,134 +9742,121 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="76D6144E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opisuje świat dzieci</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DD5D8D2" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00EC1955">
+          <w:p w14:paraId="0DD5D8D2" w14:textId="4FF7CE9D" w:rsidR="000923EA" w:rsidRDefault="00EC1955">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>i dorosłych, wykorzy</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
               <w:t>stu</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
               <w:t xml:space="preserve">jąc </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>podane</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>słow</w:t>
-[...2 lines deleted...]
-              <w:softHyphen/>
+              <w:t>słownic</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">two </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>nic</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="5FEB9F44" w14:textId="50D88A56" w:rsidR="003521AB" w:rsidRDefault="00EC1955" w:rsidP="00603CB4">
+              <w:t>i przedstawiając swoje propozycje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FEB9F44" w14:textId="571F99B6" w:rsidR="003521AB" w:rsidRDefault="00EC1955" w:rsidP="00603CB4">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* opowiada </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>o „Szkatuł</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>ce pełnej wspomnień”, w której znajdują się najcenniejsze przed</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>mio</w:t>
-[...2 lines deleted...]
-              <w:softHyphen/>
+              <w:t>mioty</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>ty</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="007475E1">
-              <w:t>i wspomni</w:t>
+              <w:t>wspomni</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t xml:space="preserve">enia  </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>z</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00603CB4">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>dzieciństwa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D49EFA2" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
@@ -10383,276 +10322,305 @@
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DD33166" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje bohatera lirycznego i opisuje jego zachowanie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A1B040D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* redaguje opis świata widziany oczyma bohatera; opisuje go, odwołując się do kolorystyki</w:t>
+              <w:t xml:space="preserve">* redaguje opis świata widziany oczyma </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>bohatera; opisuje go, odwołując się do kolorystyki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39773313" w14:textId="246F92BE" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* tworzy krótki rymo</w:t>
             </w:r>
             <w:r w:rsidR="000C1E94">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wany tekst pasujący do sytuacji prze</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t xml:space="preserve">dstawionej </w:t>
             </w:r>
             <w:r>
               <w:t>na zdjęciu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CEF3D44" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* analizuje budowę wiersza</w:t>
+              <w:t xml:space="preserve">* analizuje budowę </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>wiersza</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="710E199D" w14:textId="3F2AA937" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00ED57D6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje cechy wiersza białego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44F999EA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* podaje przykłady związków frazeo</w:t>
             </w:r>
             <w:r w:rsidR="000C1E94">
               <w:softHyphen/>
               <w:t xml:space="preserve">logicznych kojarzących się </w:t>
             </w:r>
             <w:r>
               <w:t>z ilustracją</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="369285D8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000C1E94" w:rsidP="000C1E94">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* redaguje tekst </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t xml:space="preserve">na temat świata </w:t>
+              <w:t xml:space="preserve">na </w:t>
+            </w:r>
+            <w:r w:rsidR="007475E1">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">temat świata </w:t>
             </w:r>
             <w:r>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>idzia</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>nego oczyma zakochanej osoby</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E256F29" w14:textId="7E82B4A3" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* podaje przykłady tekstów litera</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t xml:space="preserve">ckich </w:t>
             </w:r>
             <w:r>
               <w:t>i fil</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00603CB4">
               <w:t xml:space="preserve">ów, które </w:t>
             </w:r>
             <w:r>
-              <w:t>w zabawny sposób podejmują temat szkolnych miłości</w:t>
+              <w:t xml:space="preserve">w zabawny sposób podejmują temat szkolnych </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>miłości</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="2BAE0E5F" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6E9F530F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00CC720C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tematy 40 i 41</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71424B60" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Ariadna i Tezeusz razem rozwiązują problemy.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1752957E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="212B0C2F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 105</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1752957E" w14:textId="6CF3838C" w:rsidR="00D77E53" w:rsidRDefault="00D77E53">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="563DC0BD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* relacjonuje treść mitu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A17F4D2" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
@@ -11311,101 +11279,111 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>w micie o Orfeuszu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D871539" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>i Eurydyce.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="724614FB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="0ED4E11E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 117</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="724614FB" w14:textId="17CCFDFD" w:rsidR="00A11A8B" w:rsidRDefault="00A11A8B">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[utwór usunięty z pod</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>stawy programowej]</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="059FC2F8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* relacjonuje treść mitu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D075937" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...10 lines deleted...]
-              <w:t>ne</w:t>
+          <w:p w14:paraId="5D075937" w14:textId="55C32D01" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* określa elementy świata przedstawione</w:t>
             </w:r>
             <w:r w:rsidR="00A421E8">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>go</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DF68ADD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
@@ -11528,87 +11506,75 @@
             </w:r>
             <w:r w:rsidR="00A421E8">
               <w:softHyphen/>
               <w:t xml:space="preserve">nym </w:t>
             </w:r>
             <w:r>
               <w:t>w podręczniku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67D66E43" w14:textId="530A6B3F" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="67D66E43" w14:textId="57398C2B" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* po</w:t>
             </w:r>
             <w:r w:rsidR="00A421E8">
               <w:t>daje przykłady z </w:t>
             </w:r>
             <w:r>
-              <w:t>ży</w:t>
+              <w:t>życia, w których mu</w:t>
             </w:r>
             <w:r w:rsidR="00A421E8">
               <w:softHyphen/>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>cia, w których mu</w:t>
+              <w:t xml:space="preserve">zyka łączy się </w:t>
+            </w:r>
+            <w:r>
+              <w:t>z emo</w:t>
             </w:r>
             <w:r w:rsidR="00A421E8">
               <w:softHyphen/>
-              <w:t xml:space="preserve">zyka łączy się </w:t>
-[...14 lines deleted...]
-              <w:t>mi człowieka (w</w:t>
+            </w:r>
+            <w:r>
+              <w:t>cjami człowieka (w</w:t>
             </w:r>
             <w:r w:rsidR="00A421E8">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">myśl słów L. </w:t>
             </w:r>
             <w:r w:rsidR="00A421E8">
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:t>ołsto</w:t>
             </w:r>
             <w:r w:rsidR="00A421E8">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ja: „Muzyka jest scenografią uczuć”)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2850E113" w14:textId="6527D76E" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00A421E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
@@ -11639,50 +11605,51 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E03DEEE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tematy 4</w:t>
             </w:r>
             <w:r w:rsidR="00CC720C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> i 4</w:t>
             </w:r>
             <w:r w:rsidR="00CC720C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11846,71 +11813,65 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wyjaśnia, czym jest slang młodzieżowy</w:t>
             </w:r>
             <w:r w:rsidR="00D67C9F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00D67C9F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>za</w:t>
             </w:r>
             <w:r w:rsidR="00D67C9F">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>stępuje wybrane zwroty poprawną polszczyzną</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00A9FE47" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00D67C9F">
+          <w:p w14:paraId="00A9FE47" w14:textId="3BA261F8" w:rsidR="000923EA" w:rsidRDefault="00D67C9F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* redaguje kartkę </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>z pa</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>mięt</w:t>
-[...5 lines deleted...]
-              <w:t>nika</w:t>
+              <w:t>miętnika</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="148C8BF7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00D67C9F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* poprawnie przekształ</w:t>
             </w:r>
             <w:r w:rsidR="00D67C9F">
               <w:softHyphen/>
               <w:t xml:space="preserve">ca zdania w stronie czynnej </w:t>
             </w:r>
             <w:r>
               <w:t>na bierną</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -12140,68 +12101,62 @@
             </w:pPr>
             <w:r>
               <w:t>* zauważa różnice językowe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4623AB7E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6176DEA8" w14:textId="77777777" w:rsidR="00913EF7" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="6176DEA8" w14:textId="5F95426E" w:rsidR="00913EF7" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* omawia zasady sku</w:t>
             </w:r>
             <w:r w:rsidR="001E5F70">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>tecz</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">nej komunikacji międzypokoleniowej </w:t>
+              <w:t xml:space="preserve">tecznej komunikacji międzypokoleniowej </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2848C3BA" w14:textId="77777777" w:rsidR="00913EF7" w:rsidRDefault="00913EF7" w:rsidP="00913EF7">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* podaje przykłady </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A89713E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00913EF7">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">z własnego </w:t>
             </w:r>
             <w:r w:rsidR="00913EF7">
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:t>oświadcze</w:t>
             </w:r>
             <w:r w:rsidR="00913EF7">
               <w:softHyphen/>
@@ -12450,65 +12405,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D0A8E7F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* na podstawie tekstu redaguje definicję słowa: OSOBA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79098948" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00913EF7">
-[...4 lines deleted...]
-              <w:t>* wskazuje różnicę mię</w:t>
+          <w:p w14:paraId="79098948" w14:textId="4DC64157" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00913EF7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wskazuje różnicę między wspól</w:t>
             </w:r>
             <w:r w:rsidR="00913EF7">
-              <w:softHyphen/>
-[...5 lines deleted...]
-              <w:softHyphen/>
               <w:t xml:space="preserve">nym </w:t>
             </w:r>
             <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00913EF7">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>prywatnym</w:t>
             </w:r>
             <w:r w:rsidR="00913EF7">
               <w:t xml:space="preserve"> językiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
@@ -12669,99 +12617,109 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>Odkrywamy przenośny sens przypowieści</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44E94E6D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>o siewcy.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45728703" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="4AB907EE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 130</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="45728703" w14:textId="37720004" w:rsidR="00A11A8B" w:rsidRDefault="00A11A8B">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[utwór usunięty z pod</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>stawy programowej]</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55B248A4" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="55B248A4" w14:textId="49C57C66" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* uczestniczy w przy</w:t>
             </w:r>
             <w:r w:rsidR="00F0386B">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>gotowa</w:t>
-[...5 lines deleted...]
-              <w:t>niu scenki</w:t>
+              <w:t>gotowaniu scenki</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3399B184" w14:textId="7AB3D5E5" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00F0386B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opowiada o wydarze</w:t>
             </w:r>
             <w:r w:rsidR="00F0386B">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>niach przeds</w:t>
             </w:r>
             <w:r w:rsidR="00E26265">
               <w:t xml:space="preserve">tawionych </w:t>
             </w:r>
             <w:r>
               <w:t>w przypowieści</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12947,50 +12905,51 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66A55833" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00CC720C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 52</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70358606" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -13121,54 +13080,62 @@
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AA28EF1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wymyśla inne tytuły utworu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4952BED8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy pytania, które mógłby zadać osobie mówiącej</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="067031B9" w14:textId="0789413C" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* wykonuje przekład in</w:t>
+              <w:t xml:space="preserve">* wykonuje przekład </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>in</w:t>
             </w:r>
             <w:r w:rsidR="00E26265">
-              <w:t xml:space="preserve">tersemiotyczny </w:t>
+              <w:t>tersemiotyczny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E26265">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>do wiersza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1930441A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
@@ -13460,86 +13427,80 @@
             <w:r>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidR="00586460">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nia zapożyczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EFE8006" w14:textId="41E4914C" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00E26265">
+          <w:p w14:paraId="4EFE8006" w14:textId="5FFC3E83" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00E26265">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wymienia grupy za</w:t>
             </w:r>
             <w:r w:rsidR="00E26265">
               <w:t xml:space="preserve">wodowe, które </w:t>
             </w:r>
             <w:r>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00E26265">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>szc</w:t>
             </w:r>
             <w:r w:rsidR="00586460">
               <w:t xml:space="preserve">zególny sposób powinny dbać </w:t>
             </w:r>
             <w:r>
               <w:t>o po</w:t>
             </w:r>
             <w:r w:rsidR="00586460">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>praw</w:t>
-[...5 lines deleted...]
-              <w:t>ność językową</w:t>
+              <w:t>prawność językową</w:t>
             </w:r>
             <w:r w:rsidR="00586460">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
             <w:r w:rsidR="00586460">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>podaje rzeczowe argumenty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
@@ -13647,105 +13608,129 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Spotkanie z mistrzem słowa</w:t>
             </w:r>
             <w:r w:rsidR="00E96C07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Janem Kochanowskim.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF3F142" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="2D2BD58D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 137</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6AF3F142" w14:textId="21C4A6B9" w:rsidR="0039337A" w:rsidRDefault="0039337A">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>[z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002029C4">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>najomość wybranych fraszek Jana Kochanowskiego jest przewidziana w podstawie programowej dla klas 7–8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B7B595A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="2B7B595A" w14:textId="23C4AAB1" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* ana</w:t>
             </w:r>
             <w:r w:rsidR="00F42169">
               <w:t xml:space="preserve">lizuje informacje zamieszczone </w:t>
             </w:r>
             <w:r>
               <w:t>w bio</w:t>
             </w:r>
             <w:r w:rsidR="00F42169">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>gra</w:t>
-[...5 lines deleted...]
-              <w:t>mie</w:t>
+              <w:t>gramie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="361FAC96" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* przygotowuje krótki życiorys poety</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="782CB6A1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się na temat wybranej fraszki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -13785,59 +13770,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7EA2716A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* analizuje utwory Kochanowskiego</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38E5EB11" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="38E5EB11" w14:textId="6AF713EF" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00F42169">
-              <w:t xml:space="preserve"> na </w:t>
+              <w:t xml:space="preserve"> na</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> te</w:t>
             </w:r>
             <w:r w:rsidR="00CC720C">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>mat: tytułów, budowy wierszy, środków stylistycznych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76165B6B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00F42169">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00F42169">
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
             <w:r>
               <w:t>a temat ponadczasowego charakteru fraszek</w:t>
             </w:r>
           </w:p>
@@ -13997,314 +13982,325 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>ze słownika frazeologicznego?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ECADFF3" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>s. 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07FE380F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* zna zasady korzysta</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nia ze słowników</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EB95591" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="3EB95591" w14:textId="4AD50D4F" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* wyjaśnia </w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:t xml:space="preserve">znane </w:t>
             </w:r>
             <w:r>
-              <w:t>powszech</w:t>
-[...5 lines deleted...]
-              <w:t>nie frazeologizmy</w:t>
+              <w:t xml:space="preserve">powszechnie </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>frazeologizmy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67146567" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* pracuje w grupie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1483166F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* podaje przykłady sytua</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:t xml:space="preserve">cji </w:t>
             </w:r>
             <w:r>
               <w:t>do wybranych frazeologizmów</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04005707" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="004021DA" w:rsidP="004021DA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">* łączy związki z </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>wła</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>ściwymi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C174B96" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* omawia budowę hasła słownikowego</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44BB7B21" w14:textId="7B8B9DCE" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="004021DA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>wymyśla przysłowia, któ</w:t>
             </w:r>
             <w:r w:rsidR="00EE1AE8">
               <w:t xml:space="preserve">re wraz z grupą </w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">przedstawi innym drużynom </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">w postaci KALAMBURÓW  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="676F7F52" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="004021DA">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="676F7F52" w14:textId="6A6C74B3" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="004021DA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:t xml:space="preserve"> przygotowuje </w:t>
             </w:r>
             <w:r>
               <w:t>z ko</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>legami krótki skecz będący ilustracją wy</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>branego przysłowia lub powiedzenia (do</w:t>
+              <w:t xml:space="preserve">branego przysłowia lub </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>powiedzenia (do</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>zwo</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>lo</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>na zmiana frazeolog</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:softHyphen/>
               <w:t>zmu lub jego znacze</w:t>
             </w:r>
             <w:r w:rsidR="004021DA">
               <w:softHyphen/>
-              <w:t>nia; źródło –  zadanie dodatkowe</w:t>
+              <w:t>nia; źródło – zadanie dodatkowe</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> s. 141)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B7460EE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00CD045A">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidR="00CD045A">
               <w:t xml:space="preserve">w formie dowolnej (np. kartki </w:t>
             </w:r>
             <w:r>
               <w:t>do losowa</w:t>
             </w:r>
             <w:r w:rsidR="00CD045A">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nia, prezentacja multi</w:t>
             </w:r>
             <w:r w:rsidR="00CD045A">
               <w:softHyphen/>
             </w:r>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">medialna) </w:t>
             </w:r>
             <w:r w:rsidR="00CD045A">
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:t>rzygoto</w:t>
             </w:r>
             <w:r w:rsidR="00CD045A">
               <w:softHyphen/>
               <w:t xml:space="preserve">wuje konkurs polegający </w:t>
             </w:r>
             <w:r>
               <w:t>na uzupeł</w:t>
             </w:r>
             <w:r w:rsidR="00CD045A">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nianiu różnych frazeologizmów</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="09D929FC" w14:textId="77777777" w:rsidTr="00A72516">
@@ -14313,50 +14309,51 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65EF0DE8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00A11D0B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 58</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EF55BEB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -14388,71 +14385,65 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72835037" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* rozpoznaje przysłó</w:t>
             </w:r>
             <w:r w:rsidR="00EE186D">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wek</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A9342F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00EE186D" w:rsidP="00EE186D">
+          <w:p w14:paraId="32A9342F" w14:textId="5DC5F189" w:rsidR="000923EA" w:rsidRDefault="00EE186D" w:rsidP="00EE186D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* układa zdania </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>z wy</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
-              <w:t>bra</w:t>
-[...5 lines deleted...]
-              <w:t>nymi przysłówkami</w:t>
+              <w:t>branymi przysłówkami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2043BFA0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* stopniuje przysłówek, nazywa rodzaj stopnio</w:t>
             </w:r>
             <w:r w:rsidR="00EE186D">
@@ -14785,63 +14776,62 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="48C764DA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wyjaśnia pochodzenie nazwy pierwszej stolicy Polski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2474D0B8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="2474D0B8" w14:textId="7CE7C981" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje różnicę mię</w:t>
             </w:r>
             <w:r w:rsidR="00852E52">
-              <w:softHyphen/>
               <w:t>dzy widowiskiem edukacyjnym</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> „Lech, Czech  i Rus” a</w:t>
+              <w:t xml:space="preserve"> „Lech, Czech i Rus” a</w:t>
             </w:r>
             <w:r w:rsidR="00852E52">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003521AB">
               <w:t xml:space="preserve">legendą </w:t>
             </w:r>
             <w:r>
               <w:t>w podręczniku</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3077EE4C" w14:textId="5CE5FC71" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="005C57F3">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidR="005C57F3" w:rsidRPr="005C57F3">
               <w:t xml:space="preserve">redaguje opowieść </w:t>
             </w:r>
             <w:r w:rsidRPr="005C57F3">
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="005C57F3" w:rsidRPr="005C57F3">
@@ -15362,129 +15352,120 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DF83825" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* odmienia zaimki </w:t>
             </w:r>
             <w:r w:rsidR="00F3756B">
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:t>rzez przypadki</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="268EBDE2" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="003521AB">
+          <w:p w14:paraId="268EBDE2" w14:textId="160B5788" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="003521AB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* stosuje poprawne for</w:t>
             </w:r>
             <w:r w:rsidR="00F3756B">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>my zaimków</w:t>
             </w:r>
             <w:r w:rsidR="00F3756B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>* eliminuje powtórze</w:t>
-[...5 lines deleted...]
-              <w:t>nia, stosując zaimki</w:t>
+              <w:t>* eliminuje powtórzenia, stosując zaimki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4D1743CB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* zna i stosuje zasady dotyczące użycia dłuższych i krótszych form zaimków</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1090A189" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy dialog, używając zaimków</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1791AFA2" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1791AFA2" w14:textId="4C29B893" w:rsidR="000923EA" w:rsidRDefault="000923EA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B0B896E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="57F088F4" w14:textId="77777777" w:rsidTr="00A72516">
@@ -15493,50 +15474,51 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="789C0582" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00A11D0B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 63</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="148C53B3" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -16209,182 +16191,182 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="729C80BF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="729C80BF" w14:textId="6A8BF2D2" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* po prz</w:t>
             </w:r>
             <w:r w:rsidR="007110D7">
               <w:t>eczytaniu tekstu</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> wymienia naj</w:t>
             </w:r>
             <w:r w:rsidR="007110D7">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ważniej</w:t>
+              <w:t>ważniejsze wydarzenia, postaci historyczne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79041F36" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* odróżnia dialog od monologu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2E5653" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* charakteryzuje bohaterów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B283CC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* rozróżnia rodzaj narracji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5576F430" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F82AF6D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* określa elementy świata przedstawionego                w obu tekstach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6390C834" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* ustala kolejność zdarzeń</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445D6A67" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wyjaśnia cel napisania kroniki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EC7C064" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="007110D7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wypowiada się na te</w:t>
             </w:r>
             <w:r w:rsidR="007110D7">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>sze wydarzenia, postaci historyczne</w:t>
-[...80 lines deleted...]
-            <w:r>
               <w:t>mat narratora i zdarzeń tworzących wątek główny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="602CA766" w14:textId="0916D101" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="602CA766" w14:textId="15EF4DBD" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wymienia cechy gatunkowe powieści hist</w:t>
             </w:r>
             <w:r w:rsidR="00C067C1">
-              <w:t xml:space="preserve">orycznej/ kroniki </w:t>
+              <w:t>orycznej</w:t>
+            </w:r>
+            <w:r w:rsidR="00664882">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C067C1">
+              <w:t xml:space="preserve">/ kroniki </w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00C067C1">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>wyjaśnia, jaki jest cel ich pisania</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C1EE38D" w14:textId="3B12B549" w:rsidR="000923EA" w:rsidRDefault="00C067C1" w:rsidP="00C067C1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się na temat wiedzy</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t xml:space="preserve"> autora </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">tworzącego utwory </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
@@ -16466,68 +16448,62 @@
           </w:p>
           <w:p w14:paraId="6C87B3AB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje fragment powieści historycznej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D04AB4C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="2D04AB4C" w14:textId="632A5857" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* przygotowuje prezen</w:t>
             </w:r>
             <w:r w:rsidR="005E5367">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ta</w:t>
-[...5 lines deleted...]
-              <w:t>cję multimedialną na temat zjazdu gnieźnieńskiego</w:t>
+              <w:t>tację multimedialną na temat zjazdu gnieźnieńskiego</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="0A84E219" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6885203F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00A11D0B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -16771,50 +16747,51 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26E287EA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00A11D0B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 69</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B84E3A3" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -16915,62 +16892,56 @@
             <w:r>
               <w:t>nym hasłem słowniko</w:t>
             </w:r>
             <w:r w:rsidR="003A0703">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wym (bohater pozytywny/ negatywny)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7499F4E7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...10 lines deleted...]
-              <w:t>śnia znaczenie skrótów</w:t>
+          <w:p w14:paraId="7499F4E7" w14:textId="351E1090" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* omawia budowę hasła słownikowego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51552AE4" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000A271A" w:rsidP="000A271A">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* opowiada </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
@@ -17039,51 +17010,71 @@
             <w:r w:rsidR="0080490B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C7146D3" w14:textId="763ABE6E" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Poetyckie wspomnienie                          z dzieciństwa w wierszu Juliusza Słowackiego „W pamiętniku Zofii Bobrówny”</w:t>
+              <w:t xml:space="preserve">Poetyckie wspomnienie                          z dzieciństwa w wierszu Juliusza Słowackiego „W pamiętniku Zofii </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Bobrówny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="0080490B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DA47C92" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 182</w:t>
@@ -17165,86 +17156,62 @@
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F98D2C0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* na podstawie tekstu, w dowolnej formie, redaguje notatkę</w:t>
             </w:r>
             <w:r w:rsidR="00774DF3">
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
             <w:r>
               <w:t>a temat Juliusza Słowackiego</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54DA0157" w14:textId="77777777" w:rsidR="00774DF3" w:rsidRDefault="007475E1" w:rsidP="00774DF3">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* opisuje obrazy </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A724E88" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00774DF3">
-[...22 lines deleted...]
-              <w:t>kie ukazane</w:t>
+          <w:p w14:paraId="4A724E88" w14:textId="0AC03688" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00774DF3">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>poetyckie ukazane</w:t>
             </w:r>
             <w:r w:rsidR="00774DF3">
               <w:t xml:space="preserve"> w </w:t>
             </w:r>
             <w:r>
-              <w:t>wier</w:t>
-[...5 lines deleted...]
-              <w:t>szu</w:t>
+              <w:t>wierszu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E3B8EC6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00B87D14">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* redaguje krótki wpis do pamiętnika </w:t>
             </w:r>
           </w:p>
@@ -17873,74 +17840,68 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6D83BD89" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wymienia przykłady tradycji; uzupełnia schemat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C0A63AD" w14:textId="46D18E2A" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="0C0A63AD" w14:textId="0AF8C2C5" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00405CFA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat tradycji kultywo</w:t>
             </w:r>
             <w:r w:rsidR="00405CFA">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>wa</w:t>
-[...5 lines deleted...]
-              <w:t>nych</w:t>
+              <w:t>wanych</w:t>
             </w:r>
             <w:r w:rsidR="00405CFA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w domu, rodzi</w:t>
             </w:r>
             <w:r w:rsidR="00405CFA">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nie, okolicy i ich znaczeniu</w:t>
             </w:r>
             <w:r w:rsidR="00405CFA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>dla ludzi, narodu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="059E8964" w14:textId="77777777" w:rsidR="00B87D14" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
@@ -18022,85 +17983,106 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="684EA29F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00E346A4">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 7</w:t>
             </w:r>
             <w:r w:rsidR="00A11D0B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BC19085" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Jakie obawy przed spotkaniem z bliskimi ma Ela-Sanela?</w:t>
+              <w:t>Jakie obawy przed spotkaniem z bliskimi ma Ela-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sanela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BD2013A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -18178,68 +18160,62 @@
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="150030F7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wyszukuje odpowied</w:t>
             </w:r>
             <w:r w:rsidR="00B270DA">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nie fragmenty tekstu i</w:t>
             </w:r>
             <w:r w:rsidR="00B270DA">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>na ich podstawie formułuje argumenty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43633166" w14:textId="77777777" w:rsidR="00B87D14" w:rsidRDefault="007475E1" w:rsidP="00B270DA">
+          <w:p w14:paraId="43633166" w14:textId="05F435C7" w:rsidR="00B87D14" w:rsidRDefault="007475E1" w:rsidP="00B270DA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje tekst</w:t>
             </w:r>
             <w:r w:rsidR="00B270DA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>ze świa</w:t>
-[...5 lines deleted...]
-              <w:t>domością celu (ra</w:t>
+              <w:t>ze świadomością celu (ra</w:t>
             </w:r>
             <w:r w:rsidR="00B270DA">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>da na obawy bohaterki przed spotkaniem z</w:t>
             </w:r>
             <w:r w:rsidR="00B270DA">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>bliskimi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
@@ -18419,68 +18395,62 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="659B9249" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* określa temat tekstu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C47D75C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="1C47D75C" w14:textId="04BFB444" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* nadaje tytuły po</w:t>
             </w:r>
             <w:r w:rsidR="00B270DA">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>szcze</w:t>
-[...5 lines deleted...]
-              <w:t>gólnym częściom</w:t>
+              <w:t>szczególnym częściom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B1D99ED" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje spójny tekst z podanych wypowie</w:t>
             </w:r>
             <w:r w:rsidR="00B270DA">
@@ -19154,73 +19124,75 @@
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> redagujemy opis przeżyć.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55F52DAC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>s. 202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39E5F56E" w14:textId="7AAC9E82" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* redaguje opis</w:t>
             </w:r>
             <w:r w:rsidR="00496D66">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>wybranej fotografii</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4605548D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* nazywa emocje, które wzbudza w nim zdjęcie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -19528,255 +19500,231 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24F9BD57" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* dzieli się wrażeniami na temat wysłuchanej gry na rogu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BE17D76" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="1BE17D76" w14:textId="77CF0C63" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* selekcjonuje naj</w:t>
             </w:r>
             <w:r w:rsidR="0091198C">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ważniej</w:t>
+              <w:t>ważniejsze informacje z tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3496DCF4" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* określa temat wysłu</w:t>
             </w:r>
             <w:r w:rsidR="0091198C">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>sze informacje z tekstu</w:t>
-[...22 lines deleted...]
-              <w:t>* określa temat wysłu</w:t>
+              <w:t>chanego fragmentu epopei; dzieli się wrażeniami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AA74240" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* pracuje w grupie, wykonując przydzielone zadania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DA56147" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">* redaguje wywiad  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C9193F7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>z Wojskim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E66D42" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* formułuje argumenty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DFA40A3" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* analizuje wiersz; wskazuje środki styli</w:t>
             </w:r>
             <w:r w:rsidR="0091198C">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>chanego fragmentu epopei; dzieli się wrażeniami</w:t>
-[...59 lines deleted...]
-            <w:r>
               <w:t>styczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="148E87E2" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...10 lines deleted...]
-              <w:t>tową</w:t>
+          <w:p w14:paraId="148E87E2" w14:textId="4973452E" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* projektuje plakat promujący trasę koncertową</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AFF9456" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* pełni funkcję redak</w:t>
             </w:r>
             <w:r w:rsidR="00041FAB">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>tora naczelnego gazety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79EA79A9" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00041FAB">
+          <w:p w14:paraId="79EA79A9" w14:textId="22F3A35E" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00041FAB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00041FAB">
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
             <w:r>
               <w:t>a temat pracy dziennika</w:t>
             </w:r>
             <w:r w:rsidR="00041FAB">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>rza prasowego, wyko</w:t>
             </w:r>
             <w:r w:rsidR="00041FAB">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>rzy</w:t>
-[...11 lines deleted...]
-              <w:t>jąc posiadaną na ten temat wiedzę</w:t>
+              <w:t>rzystując posiadaną na ten temat wiedzę</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="7EE78CF9" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42B07443" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00E346A4">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -20259,74 +20207,68 @@
               <w:t>na temat przygotowanych prac kolegów; wskazuje ewentualne elementy brakujące w</w:t>
             </w:r>
             <w:r w:rsidR="009C2598">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4563B802" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="009C2598">
+          <w:p w14:paraId="4563B802" w14:textId="5D1B177E" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="009C2598">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wciela się w rolę sprawozdawcy</w:t>
             </w:r>
             <w:r w:rsidR="009C2598">
               <w:t>, n</w:t>
             </w:r>
             <w:r>
               <w:t>p. sportowego, relacjonu</w:t>
             </w:r>
             <w:r w:rsidR="009C2598">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ją</w:t>
-[...5 lines deleted...]
-              <w:t>cego prze</w:t>
+              <w:t>jącego prze</w:t>
             </w:r>
             <w:r w:rsidR="009C2598">
               <w:t>bieg meczu, skoków narciarskich</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> itp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="47FC8061" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -20781,162 +20723,159 @@
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>z których się</w:t>
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">je przesyła; </w:t>
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:t xml:space="preserve">między </w:t>
             </w:r>
             <w:r>
               <w:t>życzeniami prywatnymi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3034D02F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>i oficjalnymi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="752361F5" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* redaguje treść życzeń z dowolnej okazji i dla dowolnego adresata (prywatne i oficjalne)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="506DEC8F" w14:textId="21EC653A" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00CD6206">
-[...4 lines deleted...]
-              <w:t>* wypowiada swoje zda</w:t>
+          <w:p w14:paraId="506DEC8F" w14:textId="6F654E6D" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00CD6206">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wypowiada swoje zdanie na temat współ</w:t>
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>nie na temat współ</w:t>
+              <w:t>czesnego sposobu skła</w:t>
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>czesnego sposobu skła</w:t>
+              <w:t>dania życzeń (przesyła</w:t>
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>dania życzeń (prze</w:t>
-            </w:r>
+              <w:t xml:space="preserve">nie śmiesznych </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B825D9">
-              <w:softHyphen/>
-[...3 lines deleted...]
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>esemesów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B825D9">
-              <w:softHyphen/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">esemesów, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:t>e-mail</w:t>
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24190D4E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* przygotowuje „Koncert słowno- muzycznych życzeń</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70203DA1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00B825D9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">dla </w:t>
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:t>koleżanek i </w:t>
             </w:r>
             <w:r>
               <w:t>kolegów z klasy”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="40AF0D56" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -21391,68 +21330,62 @@
             <w:r>
               <w:t>* wskazuje elementy świata przedstawio</w:t>
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74431A47" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="74431A47" w14:textId="24A981AF" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* na podstawie frag</w:t>
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>men</w:t>
-[...5 lines deleted...]
-              <w:t>tów tekstu określa cechy ojca</w:t>
+              <w:t>mentów tekstu określa cechy ojca</w:t>
             </w:r>
             <w:r w:rsidR="00B825D9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i nazywa przeżycia bohaterki</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D5412C6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* stosuje synonimy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D610EDF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje zaimki</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F844BC9" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
@@ -21706,55 +21639,63 @@
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D2EFE25" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="006B5C65" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="006B5C65">
               <w:t>* omawia sytuację przedstawioną na planszy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ED8AE94" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="006B5C65" w:rsidRDefault="007475E1" w:rsidP="00B87D14">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="006B5C65">
-              <w:t>* na podstawie zacho</w:t>
+              <w:t xml:space="preserve">* na podstawie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B5C65">
+              <w:t>zacho</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:softHyphen/>
-              <w:t xml:space="preserve">wań bohaterów </w:t>
+              <w:t>wań</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CF3D8C">
+              <w:t xml:space="preserve"> bohaterów </w:t>
             </w:r>
             <w:r w:rsidRPr="006B5C65">
               <w:t>wnio</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="006B5C65">
               <w:t>skuje</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B5C65">
               <w:t>o sytuacji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -21763,87 +21704,94 @@
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69AE3523" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="006B5C65" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="006B5C65">
               <w:t>* wskazuje niekultu</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="006B5C65">
               <w:t>ral</w:t>
             </w:r>
             <w:r w:rsidR="00AA59A2">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="006B5C65">
               <w:t>ne wypowiedzi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B396398" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="006B5C65" w:rsidRDefault="007475E1" w:rsidP="00B87D14">
+          <w:p w14:paraId="5B396398" w14:textId="24FFA2AB" w:rsidR="000923EA" w:rsidRPr="006B5C65" w:rsidRDefault="007475E1" w:rsidP="00B87D14">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="006B5C65">
               <w:t>* uczestniczy</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B5C65">
               <w:t>w scen</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="006B5C65">
-              <w:t>kach dramowych przed</w:t>
+              <w:t xml:space="preserve">kach </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B5C65">
+              <w:t>dramowych</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B5C65">
+              <w:t xml:space="preserve"> przed</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="006B5C65">
               <w:t xml:space="preserve">stawiających przykłady </w:t>
             </w:r>
             <w:r w:rsidR="00B87D14">
               <w:t>różnych</w:t>
             </w:r>
             <w:r w:rsidRPr="006B5C65">
-              <w:t xml:space="preserve"> zacho</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B5C65">
-              <w:t>wań</w:t>
-            </w:r>
+              <w:t>zachowań</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43AE9CEE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="006B5C65" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="006B5C65">
               <w:t>* tworzy zasady kultu</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:softHyphen/>
@@ -22028,273 +21976,292 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Średniowieczni rycerze.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CF266B8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>s. 226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A5B66E6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* opowiada treść przeczytanego tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F877F63" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* rozpoznaje wywiad</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C2EE025" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>i zna sposób zapisu tej formy wypowiedzi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D59A37D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* pracuje w grupie, wykonując przydzie</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>lone zadania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02E1C728" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00CF3D8C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* na podstawie tekstu i</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:t> </w:t>
             </w:r>
             <w:r>
-              <w:t>wiadomości z lekcji opracowuje zakładkę strony internetowej poświęconą rycerstwu</w:t>
+              <w:t xml:space="preserve">wiadomości z lekcji opracowuje zakładkę </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>strony internetowej poświęconą rycerstwu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AA20DB8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* tworzy listę pytań, które chciałby zadać średniowiecznym rycerzom</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">* tworzy listę pytań, które chciałby zadać średniowiecznym </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>rycerzom</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25F50A90" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00CF3D8C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* podaje propozycje innych tematów, które mogłyby się znaleźć</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na projektowanej stronie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44A30211" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* przypomina wiado</w:t>
             </w:r>
             <w:r w:rsidR="004D4DE5">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>mości z lekcji historii na temat średniowiecza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C931227" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* przygotowuje prezen</w:t>
             </w:r>
             <w:r w:rsidR="004D4DE5">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>tację multimedialną na temat średniowiecz</w:t>
+              <w:t xml:space="preserve">tację multimedialną na </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>temat średniowiecz</w:t>
             </w:r>
             <w:r w:rsidR="004D4DE5">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nego rycerstwa i zna</w:t>
             </w:r>
             <w:r w:rsidR="004D4DE5">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nych rycerzy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="4541E0A2" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A151E3E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00BF4922">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 9</w:t>
             </w:r>
             <w:r w:rsidR="00A11D0B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2736062B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
@@ -22319,121 +22286,103 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71E52F03" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...4 lines deleted...]
-              <w:t>* określa temat wi</w:t>
+          <w:p w14:paraId="71E52F03" w14:textId="5D6E2FFD" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* określa temat witra</w:t>
             </w:r>
             <w:r w:rsidR="00984168">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>tra</w:t>
+              <w:t>ża, opisuje przedsta</w:t>
             </w:r>
             <w:r w:rsidR="00984168">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ża, opisuje przedsta</w:t>
-[...11 lines deleted...]
-              <w:t>ną postać</w:t>
+              <w:t>wioną postać</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00498C11" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00984168">
+          <w:p w14:paraId="00498C11" w14:textId="510D9196" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00984168">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* korzystając </w:t>
             </w:r>
             <w:r w:rsidR="00984168">
               <w:t xml:space="preserve">z </w:t>
             </w:r>
             <w:r>
               <w:t>zamiesz</w:t>
             </w:r>
             <w:r w:rsidR="00984168">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>czonych fragmen</w:t>
-[...5 lines deleted...]
-              <w:t>tów słownika, wyjaśnia symboliczne znaczenie elementów przedstawio</w:t>
+              <w:t>czonych fragmentów słownika, wyjaśnia symboliczne znaczenie elementów przedstawio</w:t>
             </w:r>
             <w:r w:rsidR="00984168">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nych</w:t>
             </w:r>
             <w:r w:rsidR="00984168">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na witrażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
@@ -22520,68 +22469,62 @@
               <w:t xml:space="preserve">z </w:t>
             </w:r>
             <w:r w:rsidR="00443B11">
               <w:t xml:space="preserve">omawianym </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">utworem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="778F0864" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00443B11">
+          <w:p w14:paraId="778F0864" w14:textId="0AED6412" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00443B11">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* przygotowuje prezen</w:t>
             </w:r>
             <w:r w:rsidR="00443B11">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ta</w:t>
-[...5 lines deleted...]
-              <w:t>cję multimedialną na temat tworzenia witra</w:t>
+              <w:t>tację multimedialną na temat tworzenia witra</w:t>
             </w:r>
             <w:r w:rsidR="00443B11">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ży; najsłynniejszych dzieł tego typu w Pol</w:t>
             </w:r>
             <w:r w:rsidR="00443B11">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>sce</w:t>
             </w:r>
             <w:r w:rsidR="00443B11">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i za granicą</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="6950C9F9" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
@@ -23033,68 +22976,62 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14A7FE77" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opowiada treść prze</w:t>
             </w:r>
             <w:r w:rsidR="00F00905">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>czytanego tekstu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BD9E2F1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00F00905">
+          <w:p w14:paraId="0BD9E2F1" w14:textId="5EC61062" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00F00905">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* podaje kilka informa</w:t>
             </w:r>
             <w:r w:rsidR="00F00905">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>cji o tytuło</w:t>
-[...5 lines deleted...]
-              <w:t>wym</w:t>
+              <w:t>cji o tytułowym</w:t>
             </w:r>
             <w:r w:rsidR="00F00905">
               <w:t xml:space="preserve"> boha</w:t>
             </w:r>
             <w:r w:rsidR="00F00905">
               <w:softHyphen/>
               <w:t>terze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="40E3E482" w14:textId="5621F25E" w:rsidR="000923EA" w:rsidRDefault="007475E1">
@@ -23132,75 +23069,74 @@
             <w:r>
               <w:t>* tworzy w dowolnej formie notatkę graficz</w:t>
             </w:r>
             <w:r w:rsidR="00F00905">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ną dotyczącą bohatera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1614091A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="1614091A" w14:textId="2A1E12DA" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* na podstawie </w:t>
             </w:r>
             <w:r w:rsidR="00F00905">
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:t>rag</w:t>
             </w:r>
             <w:r w:rsidR="00F00905">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>men</w:t>
             </w:r>
             <w:r w:rsidR="00F00905">
-              <w:softHyphen/>
               <w:t xml:space="preserve">tów tekstu </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> wska</w:t>
+              <w:t>wska</w:t>
             </w:r>
             <w:r w:rsidR="00F00905">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>zuje cechy bohatera</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19ADE651" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* samodzielnie reda</w:t>
             </w:r>
             <w:r w:rsidR="00F00905">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>guje charakterystykę postaci, pamiętając</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F6969EC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
@@ -23389,240 +23325,249 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>o wydarze</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>niach przedstawionych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="363D3DFF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>w komiksie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="668025FE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* nadaje tytuły ilustra</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>cjom</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D3E709E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* pracuje w grupie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F733417" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wskazuje cechy cha</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>rakterystyczne komiksu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41A23644" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* ustala kolejność zdarzeń i rozumie ich wzajemną zależność</w:t>
+              <w:t xml:space="preserve">* ustala kolejność zdarzeń i rozumie ich </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>wzajemną zależność</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0708955D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wymienia cechy dobrej relacji prasowej</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F56CF46" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wspólnie z kolegami tworzy tekst relacji</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="705A9D00" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>z turnieju rycerskiego</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F45EA7B" w14:textId="77777777" w:rsidR="00CB4EC1" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>i wciela się w rolę sprawozdawcy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="184156AA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* przygotowuje relację z dowolnej imprezy sportowej i prezentuje ją kolegom</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DA67367" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00594738">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wyraża ocenę</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>o pre</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>zentacjach kolegów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15A60060" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00594738">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="15A60060" w14:textId="6F6F5B9C" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00594738">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* przygotowuje</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w do</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>wolnej formie infor</w:t>
+              <w:t>wolnej formie informa</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ma</w:t>
-[...5 lines deleted...]
-              <w:t>cje na temat turniejów rycerskich organizo</w:t>
+              <w:t xml:space="preserve">cje na temat turniejów </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>rycerskich organizo</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wanych</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w średnio</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wieczu</w:t>
             </w:r>
             <w:r w:rsidR="00594738">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(bądź grup </w:t>
             </w:r>
@@ -23641,50 +23586,51 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="082659E1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00A11D0B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 102</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4252B1E7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -24842,168 +24788,190 @@
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="372AB289" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Jakimi zasadami powinien się kierować harcerz?</w:t>
+              <w:t xml:space="preserve">Jakimi zasadami </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>powinien się kierować harcerz?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C100204" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D2A41E7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* ustala, co jest treścią wypowiedzi osoby mówiącej w utworze</w:t>
-[...7 lines deleted...]
-              <w:t>* omawia wybrane prawo  harcerza</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">* ustala, co jest treścią wypowiedzi osoby </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>mówiącej w utworze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="292EE481" w14:textId="1E1A71F9" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* omawia wybrane prawo harcerza</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0700FB70" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* posługuje się terminami: strofa, wers, rym</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BBAB19B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* określa bohatera zbiorowego</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="543C70CF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* interpretuje tekst, wyjaśniając znaczenie obietnicy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DC08573" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DCC54DC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* w wypowie</w:t>
             </w:r>
             <w:r w:rsidR="00EA6CFF">
-              <w:t>dzi dotyczącej postawy harcerza</w:t>
+              <w:t xml:space="preserve">dzi dotyczącej postawy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6CFF">
+              <w:lastRenderedPageBreak/>
+              <w:t>harcerza</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> posługuje się odpowiednimi cytatami</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32E04BB9" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wymienia cechy cha</w:t>
             </w:r>
             <w:r w:rsidR="00EA6CFF">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>rakterystyczne hymnu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61C5BCD7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00EA6CFF">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje wspólne treści między prawem harcerskim</w:t>
@@ -25019,124 +24987,131 @@
             </w:r>
             <w:r>
               <w:t>cjami dotyczącymi symboli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79EA6CA1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* porównuje zachowa</w:t>
             </w:r>
             <w:r w:rsidR="00EA6CFF">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nie harcerza</w:t>
             </w:r>
             <w:r w:rsidR="00EA6CFF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i rycerza</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3156453D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* opisuje wybrane pra</w:t>
             </w:r>
             <w:r w:rsidR="00EA6CFF">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wo harcerskie, które chciałby wcielić</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55AB0C9A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>w życie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E0F48D0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* przygotowuje</w:t>
             </w:r>
             <w:r w:rsidR="00EA6CFF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w do</w:t>
             </w:r>
             <w:r w:rsidR="00EA6CFF">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">wolnej formie </w:t>
             </w:r>
             <w:r w:rsidR="00EA6CFF">
-              <w:t xml:space="preserve">krótką wypowiedź na temat </w:t>
+              <w:t xml:space="preserve">krótką </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6CFF">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">wypowiedź na temat </w:t>
             </w:r>
             <w:r>
               <w:t>harcerstwa</w:t>
             </w:r>
             <w:r w:rsidR="00EA6CFF">
               <w:t>: jego historii</w:t>
             </w:r>
             <w:r>
               <w:t>, roli w czasie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B69175F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>II wojny światowej</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19B2801D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>i współczesnej działalności</w:t>
@@ -25150,50 +25125,51 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70F47AFF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="009D1C20">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 10</w:t>
             </w:r>
             <w:r w:rsidR="00A11D0B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E1F7A73" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
@@ -25281,80 +25257,68 @@
             <w:r>
               <w:t>* podaje kilka informa</w:t>
             </w:r>
             <w:r w:rsidR="00C11A6B">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>cji o Mikołaju Koperniku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F6881A8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="4F6881A8" w14:textId="6505388E" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* opisuje obraz </w:t>
             </w:r>
             <w:r w:rsidR="00C11A6B">
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:t>rzed</w:t>
             </w:r>
             <w:r w:rsidR="00C11A6B">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>sta</w:t>
-[...11 lines deleted...]
-              <w:t>jący naukowca; wskazuje elementy wspólne</w:t>
+              <w:t>stawiający naukowca; wskazuje elementy wspólne</w:t>
             </w:r>
             <w:r w:rsidR="00C11A6B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>z wierszem</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7742F1BB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00C11A6B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wybiera cytat</w:t>
             </w:r>
             <w:r w:rsidR="00C11A6B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>z wier</w:t>
             </w:r>
             <w:r w:rsidR="00C11A6B">
               <w:softHyphen/>
             </w:r>
             <w:r>
@@ -25600,86 +25564,74 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16C0E063" w14:textId="77777777" w:rsidR="003B6D56" w:rsidRDefault="007475E1" w:rsidP="00CB4EC1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* wskazuje określenia rzeczowników </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67531242" w14:textId="006CE27A" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00CB4EC1">
-[...10 lines deleted...]
-              <w:t>daw</w:t>
+          <w:p w14:paraId="67531242" w14:textId="5E9B03E9" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00CB4EC1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* rozpoznaje przydaw</w:t>
             </w:r>
             <w:r w:rsidR="007539E0">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>kę</w:t>
             </w:r>
             <w:r w:rsidR="007539E0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i wie, jakimi częś</w:t>
             </w:r>
             <w:r w:rsidR="007539E0">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>cia</w:t>
-[...5 lines deleted...]
-              <w:t>mi mowy może być wyrażona</w:t>
+              <w:t>ciami mowy może być wyrażona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78F05BAB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opisuje ilustrację, używając przydawek</w:t>
             </w:r>
           </w:p>
@@ -25692,62 +25644,56 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0054DA14" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* rysuje wykres zdania pojedynczego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="523ED049" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="007E23B2">
-[...10 lines deleted...]
-              <w:t>dawki</w:t>
+          <w:p w14:paraId="523ED049" w14:textId="14579AB2" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="007E23B2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* dobiera właściwe przydawki</w:t>
             </w:r>
             <w:r w:rsidR="007E23B2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>do rzeczow</w:t>
             </w:r>
             <w:r w:rsidR="007E23B2">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ników</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
@@ -25894,74 +25840,68 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5396FB33" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opowiada treść przeczytanego tekstu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="622FA725" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="007E23B2">
+          <w:p w14:paraId="622FA725" w14:textId="627552C8" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="007E23B2">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opisuje fotografie zamieszczone</w:t>
             </w:r>
             <w:r w:rsidR="007E23B2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w pod</w:t>
             </w:r>
             <w:r w:rsidR="007E23B2">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ręcz</w:t>
-[...5 lines deleted...]
-              <w:t>niku</w:t>
+              <w:t>ręczniku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="592C2B8E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* określa elementy świata przedstawionego</w:t>
             </w:r>
           </w:p>
@@ -26013,169 +25953,167 @@
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="018CCBCC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="007E23B2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat reakcji osób obserwujących eksperymentowanie naukowca</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="117309AF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* redaguje opis przeżyć  wewnętrznych świadka eksperymentu Tesli</w:t>
+              <w:t xml:space="preserve">* redaguje opis </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>przeżyć  wewnętrznych</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> świadka eksperymentu Tesli</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05473760" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* formułuje wniosek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="182410B7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy wypowiedź</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AA20C78" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="3AA20C78" w14:textId="3C13E642" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>na temat: osiągnięć na</w:t>
             </w:r>
             <w:r w:rsidR="00271DE2">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>u</w:t>
-[...5 lines deleted...]
-              <w:t>kowca, którego uważa</w:t>
+              <w:t>ukowca, którego uważa</w:t>
             </w:r>
             <w:r w:rsidR="00EB5363">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>za najważniej</w:t>
-[...5 lines deleted...]
-              <w:t>szego od</w:t>
+              <w:t>za najważniejszego od</w:t>
             </w:r>
             <w:r w:rsidR="00271DE2">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>krywcę w dziejach ludzkości/ wynalazku, który może zrewolucjo</w:t>
             </w:r>
             <w:r w:rsidR="00271DE2">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nizować świat lub arty</w:t>
             </w:r>
             <w:r w:rsidR="00271DE2">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>kuł</w:t>
             </w:r>
             <w:r w:rsidR="00271DE2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>do lokalnej gazety</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75C51A77" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>na temat osiągnięć Tesli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="259538AD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00EA1900">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* w dowolnej formie przygotowuje informa</w:t>
             </w:r>
             <w:r w:rsidR="00EA1900">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>cje o życiu</w:t>
             </w:r>
             <w:r w:rsidR="00EA1900">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i osiągnię</w:t>
             </w:r>
             <w:r w:rsidR="00EA1900">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ciach naukowych Nikoli Tesli</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="1A13CB2C" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
@@ -26330,62 +26268,56 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="226BDCE9" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opowiada treść przeczytanego tekstu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F068FD1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...10 lines deleted...]
-              <w:t>kę w</w:t>
+          <w:p w14:paraId="1F068FD1" w14:textId="49F5B692" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* tworzy notatkę w</w:t>
             </w:r>
             <w:r w:rsidR="003D66E7">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>formie graficznej</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59C80F1B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00CB4EC1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* opisuje zdjęcia </w:t>
             </w:r>
             <w:r w:rsidR="00CB4EC1">
               <w:t>uka</w:t>
             </w:r>
             <w:r w:rsidR="00CB4EC1">
               <w:softHyphen/>
               <w:t xml:space="preserve">zane </w:t>
             </w:r>
             <w:r>
               <w:t>w pod</w:t>
             </w:r>
@@ -26525,51 +26457,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3940691B" w14:textId="77777777" w:rsidR="00CB4EC1" w:rsidRDefault="007475E1" w:rsidP="00CB4EC1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy listę najbar</w:t>
             </w:r>
             <w:r w:rsidR="003D66E7">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">dziej wpływowych kobiet wszech czasów/ listę najważniejszych odkryć naukowych </w:t>
+              <w:t xml:space="preserve">dziej wpływowych kobiet </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>wszech czasów</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">/ listę najważniejszych odkryć naukowych </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="770D028D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00CB4EC1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* prezentuje pomysły na promocję wiedzy o</w:t>
             </w:r>
             <w:r w:rsidR="003D66E7">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>wielkich naukowcach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -26739,75 +26679,68 @@
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>z pomocą pytań</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AD62E4E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="6AD62E4E" w14:textId="7269D8CD" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidR="00AE14F1">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>dopi</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">suje </w:t>
+              <w:t xml:space="preserve">dopisuje </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>do czasow</w:t>
             </w:r>
             <w:r w:rsidR="00AE14F1">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>nika kilka okoliczników</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35BB59BA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -27110,62 +27043,56 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="776078C3" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* omawia treść wiersza</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B05B731" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...10 lines deleted...]
-              <w:t>miotu</w:t>
+          <w:p w14:paraId="4B05B731" w14:textId="61AF218A" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wypowiada się na temat ulubionego przedmiotu</w:t>
             </w:r>
             <w:r w:rsidR="009F1213">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i uzasadnia zdanie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3551B170" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opisuje ilustrację</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
@@ -27277,53 +27204,55 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="361E77B3" w14:textId="6B11532A" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy opowiadanie związane z obrazem W.</w:t>
             </w:r>
             <w:r w:rsidR="00DE1A84">
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CD6206">
               <w:t>Kandinskiego</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DE1A84">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>„Kompozycja VIII”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49E2E4B8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="009F1213">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="009F1213">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat cech odkrywcy, pomagających mu osiągnąć sukces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
@@ -27599,155 +27528,143 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5BD74E9E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>* ustala, czym jest wyrażone dopełnienie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DEFE374" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00F55900">
+          <w:p w14:paraId="6DEFE374" w14:textId="0090F170" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00F55900">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>* rozpoznaje dopełnie</w:t>
             </w:r>
             <w:r w:rsidR="00F55900">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>nie bliższe</w:t>
+              <w:t xml:space="preserve">nie </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26F5D41A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* układa zdania</w:t>
             </w:r>
             <w:r w:rsidR="00F55900">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>i dalsze</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="26F5D41A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+              <w:t>do wykresów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD69FC5" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* układa zdania</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F55900">
+              <w:t>* tworzy zdania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27BC167E" w14:textId="538AFCA6" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>do wykresów</w:t>
-[...27 lines deleted...]
-              <w:t>z dopełnieniami bliższymi i dalszymi</w:t>
+              <w:t xml:space="preserve">z dopełnieniami </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75B7B603" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -27800,198 +27717,218 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Interpunkcja zdania pojedynczego.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F8574F1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>s. 279</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DE42C40" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wymienia znaki interpunkcyjne</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75825FE6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* omawia zasadę dotyczącą użycia przecinków</w:t>
+              <w:t xml:space="preserve">* omawia zasadę </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>dotyczącą użycia przecinków</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25A5F3CA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wyszukuje</w:t>
             </w:r>
             <w:r w:rsidR="00F55900">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w tekście zdania, które pasują</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A866253" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>do omawianych zasad ortograficznych</w:t>
+              <w:t xml:space="preserve">do omawianych zasad </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>ortograficznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4076F11B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* uzasadnia użycie przecinka w zdaniach</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E0C6251" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00F55900">
-[...4 lines deleted...]
-              <w:t>* uzupełnia zdania powtórzonymi spójni</w:t>
+          <w:p w14:paraId="2E0C6251" w14:textId="16A688B9" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00F55900">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">* uzupełnia zdania </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>powtórzonymi spójni</w:t>
             </w:r>
             <w:r w:rsidR="00F55900">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">kami i uzasadnia </w:t>
             </w:r>
             <w:r w:rsidR="00F55900">
               <w:t>u</w:t>
             </w:r>
             <w:r>
               <w:t>ży</w:t>
             </w:r>
             <w:r w:rsidR="00F55900">
-              <w:softHyphen/>
               <w:t>cie</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> bądź brak spójnika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C24782C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00F55900">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* układa zdania</w:t>
             </w:r>
             <w:r w:rsidR="00F55900">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>do podanych schematów; uzasadnia użycie spójnika</w:t>
+              <w:t xml:space="preserve">do podanych schematów; uzasadnia użycie </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>spójnika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E22F30C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -28239,111 +28176,87 @@
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>wione</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> w tekście lub przez siebie wymyślone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FCA0E16" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="004219C3">
+          <w:p w14:paraId="0FCA0E16" w14:textId="5CD11D6E" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="004219C3">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* przygotowuje prezen</w:t>
             </w:r>
             <w:r w:rsidR="00D32C3E">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="004219C3">
               <w:t>tację lub śpiewnik pie</w:t>
             </w:r>
             <w:r w:rsidR="004219C3">
               <w:softHyphen/>
               <w:t xml:space="preserve">śni </w:t>
             </w:r>
             <w:r>
-              <w:t>patriotycz</w:t>
-[...5 lines deleted...]
-              <w:t>nych/ in</w:t>
+              <w:t>patriotycznych/ in</w:t>
             </w:r>
             <w:r w:rsidR="004219C3">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>formację</w:t>
             </w:r>
             <w:r w:rsidR="00D32C3E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00D32C3E">
               <w:t> </w:t>
             </w:r>
             <w:r>
-              <w:t>działa</w:t>
-[...17 lines deleted...]
-              <w:t>tów w czasie</w:t>
+              <w:t>działaniach partyzantów w czasie</w:t>
             </w:r>
             <w:r w:rsidR="00D32C3E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>II wojny światowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="7B10D9D8" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -29031,52 +28944,57 @@
             <w:r>
               <w:t>kryterium przyznawa</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nia tytułu Sp</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:t>rawiedliwy wśród narodów świata</w:t>
             </w:r>
             <w:r>
               <w:t>/ informację</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>o działalno</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ści Ireny Sendlerowej</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ści Ireny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Sendlerowej</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="716E3BC2" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58DABF2D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -29160,68 +29078,56 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1FD400B8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opowiada treść tekstu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="232C5FDF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="005E359D">
-[...16 lines deleted...]
-              <w:t>wione</w:t>
+          <w:p w14:paraId="232C5FDF" w14:textId="50AC5EEA" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="005E359D">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* opisuje sytuacje przedstawione</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na zdjęciach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7866BD5C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
@@ -29231,215 +29137,213 @@
               <w:t>* podaje informacje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="187B59FA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">o bohaterce tekstu, jej </w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:t xml:space="preserve">cechach, </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">działaniach, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F37807F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>i efektach decyzji</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F495637" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="005E359D">
+          <w:p w14:paraId="1F495637" w14:textId="7FC20A06" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="005E359D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wykonuje plakat pro</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>mujący powszechną edukację dzieci i mło</w:t>
+              <w:t xml:space="preserve">mujący powszechną </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>edukację dzieci i mło</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>dzie</w:t>
-[...5 lines deleted...]
-              <w:t>ży</w:t>
+              <w:t>dzieży</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B7D39CC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* omawia zasady tworzenia bloga</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E1F1B54" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje pytania</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A6845A6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>do bohaterki</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D44CCF1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="005E359D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wymyśla nagłówki prasowe o waż</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nych wydarze</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">niach </w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:t>z życia</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> dziewczynki</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>dziewczynki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63771902" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wymienia skutki braku edukacji dzieci</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B074B4C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="005E359D">
+          <w:p w14:paraId="6B074B4C" w14:textId="398ADC49" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="005E359D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje tekst doty</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>czący powszechnej edu</w:t>
-[...5 lines deleted...]
-              <w:t>kacji dzieci</w:t>
+              <w:t>czący powszechnej edukacji dzieci</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:t xml:space="preserve"> na świecie, nadający się na forum społecznościowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11E0A031" w14:textId="694567A7" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="005A311F">
+          <w:p w14:paraId="11E0A031" w14:textId="5D62FCD8" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="005A311F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* przygotowuje prezen</w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>tację multimedialną na temat  Nagrody</w:t>
+              <w:t>tację multimedialną na temat Nagrody</w:t>
             </w:r>
             <w:r w:rsidR="005A311F">
               <w:t xml:space="preserve"> Nobla </w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="005A311F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005E359D">
               <w:t>polskich n</w:t>
             </w:r>
             <w:r>
               <w:t>oblistów</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="503D4EA0" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -30162,71 +30066,65 @@
             <w:r>
               <w:t>rzedstawio</w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25C19E60" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="25C19E60" w14:textId="3995C5BC" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB514A">
               <w:t>wymienia cechy cha</w:t>
             </w:r>
             <w:r w:rsidR="0080113D" w:rsidRPr="00FB514A">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00FB514A">
-              <w:t>rak</w:t>
-[...5 lines deleted...]
-              <w:t>terystyczne utworów f</w:t>
+              <w:t>rakterystyczne utworów f</w:t>
             </w:r>
             <w:r w:rsidR="008055C2" w:rsidRPr="00FB514A">
               <w:t>antastyczno</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB514A">
               <w:t>naukowych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FE58280" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat tytułu utworu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72CC0FC2" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
@@ -30368,104 +30266,107 @@
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21C961DB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat książek, filmów</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45BBC76E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>i gier komputerowych</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FDE9BA1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="00FB514A" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="4FDE9BA1" w14:textId="085B81F8" w:rsidR="000923EA" w:rsidRPr="00FB514A" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>o tematyce fantastycz</w:t>
             </w:r>
             <w:r w:rsidR="001A402D">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>no</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">naukowej </w:t>
+              <w:t xml:space="preserve">nonaukowej </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB514A">
-              <w:t xml:space="preserve"> i porów</w:t>
+              <w:t>i porów</w:t>
             </w:r>
             <w:r w:rsidR="001A402D" w:rsidRPr="00FB514A">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00FB514A">
               <w:t>nuje je</w:t>
             </w:r>
             <w:r w:rsidR="0080113D" w:rsidRPr="00FB514A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB514A">
-              <w:t>z litera</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">z literaturą </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB514A">
-              <w:t xml:space="preserve">turą </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB514A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>fantasy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2A055312" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* redaguje dalszy ciąg opowieści o rządach króla Poleandra Partobona</w:t>
-            </w:r>
+              <w:t xml:space="preserve">* redaguje dalszy ciąg opowieści o rządach króla </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Poleandra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Partobona</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29509C60" w14:textId="214AE7F3" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00FB514A">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* tworzy własną wersję opowiadania </w:t>
             </w:r>
             <w:r w:rsidR="00EE315C">
@@ -30541,133 +30442,121 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A9D73F8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="5A9D73F8" w14:textId="41CF9171" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* rozpoznaje</w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w wypo</w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>wie</w:t>
+              <w:t>wiedziach części mowy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6576D87E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* nazywa części zdania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5C4D17" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* rozpoznaje zdanie pojedyncze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F0633BD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* rysuje wykres zdania pojedynczego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFB9EF7" w14:textId="530B7537" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wskazuje związki wy</w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>dziach części mowy</w:t>
-[...58 lines deleted...]
-              <w:t>zowe, wyraz nadrzęd</w:t>
+              <w:t>razowe, wyraz nadrzęd</w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ny</w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i podrzędny</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F0E6A9C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="0080113D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* dostrzega wyrazy </w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:t>p</w:t>
             </w:r>
             <w:r>
@@ -30807,50 +30696,51 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A153180" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00A11D0B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 127</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6766D7D9" w14:textId="38D08543" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -30870,51 +30760,71 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>do poznania siebie ukazana</w:t>
             </w:r>
             <w:r w:rsidR="00CF3D8C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>we fragmencie „Córki Czarownic” Doroty Terakowskiej.</w:t>
+              <w:t xml:space="preserve">we fragmencie „Córki Czarownic” Doroty </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Terakowskiej</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F73837C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -30990,100 +30900,99 @@
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2990D5A6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* gromadzi słownictwo opisujące główną bohaterkę</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3460FC59" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* przedstawia nazwisko aktorki, która mogłaby zagrać rolę Luelle</w:t>
-            </w:r>
+              <w:t xml:space="preserve">* przedstawia nazwisko aktorki, która mogłaby zagrać rolę </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Luelle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="07BDC145" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>i uzasadnia wybór</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15AC2CDD" w14:textId="77777777" w:rsidR="0080113D" w:rsidRDefault="007475E1" w:rsidP="0080113D">
+          <w:p w14:paraId="15AC2CDD" w14:textId="799C9EA9" w:rsidR="0080113D" w:rsidRDefault="007475E1" w:rsidP="0080113D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* analizuje </w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:t xml:space="preserve">na podstawie tekstu </w:t>
             </w:r>
             <w:r>
               <w:t>zachowanie bohaterki</w:t>
             </w:r>
             <w:r w:rsidR="0080113D">
               <w:t xml:space="preserve"> na </w:t>
             </w:r>
             <w:r>
-              <w:t>poszcze</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">gólnych etapach życia </w:t>
+              <w:t xml:space="preserve">poszczególnych etapach życia </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0941E7FD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="0080113D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* określa rolę miejsca akcji </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -31244,64 +31153,108 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AD6E14D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Nie bądź ludożercą!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="608E2348" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="2A7B147A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 316</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="608E2348" w14:textId="5124EFE0" w:rsidR="00474634" w:rsidRDefault="00474634">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>[z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC3D60">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>najomość wybranego utworu Tadeusza Różewicza została w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC3D60">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>podstawie programowej z 2024 r. przesunięta do klas 7–8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47EC78F7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* definiuje słowo: ludożerca</w:t>
             </w:r>
           </w:p>
@@ -31424,51 +31377,59 @@
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* charakteryzuje podmiot liryczny</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F76D944" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00EE67DB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat uznania wiersza za protest przeciwko znieczulicy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D79E0D0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* przygotowuje scenkę dramową inspirowaną wierszem</w:t>
+              <w:t xml:space="preserve">* przygotowuje scenkę </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dramową</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> inspirowaną wierszem</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77B286F7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* analizuje zapis wier</w:t>
             </w:r>
             <w:r w:rsidR="00EE67DB">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>sza, wymienia środki stylistyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
@@ -31929,50 +31890,51 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1EDC5C5D" w14:textId="77777777" w:rsidR="003B7979" w:rsidRDefault="000B39D2">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 13</w:t>
             </w:r>
             <w:r w:rsidR="00A11D0B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2 i 133</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009D1C20" w:rsidRPr="00CD33B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06D02EF6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
@@ -32012,86 +31974,74 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="32CAF73B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* analizuje sytuację ukazaną na planszy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F7B65AE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00AA59A2">
+          <w:p w14:paraId="2F7B65AE" w14:textId="5BF6B784" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00AA59A2">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opowiada</w:t>
             </w:r>
             <w:r w:rsidR="00AA59A2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>o przedsta</w:t>
             </w:r>
             <w:r w:rsidR="00AA59A2">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>wio</w:t>
+              <w:t>wionej sytuacji, odwo</w:t>
             </w:r>
             <w:r w:rsidR="00AA59A2">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>nej sytuacji, odwo</w:t>
-[...11 lines deleted...]
-              <w:t>jąc się</w:t>
+              <w:t>łując się</w:t>
             </w:r>
             <w:r w:rsidR="00AA59A2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>do własnych doświadczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2BF8967C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
@@ -32114,103 +32064,91 @@
             <w:r>
               <w:t>* redaguje krótkie prze</w:t>
             </w:r>
             <w:r w:rsidR="00AA59A2">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>mówienie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13A37720" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...4 lines deleted...]
-              <w:t>* redaguje dłuższe prze</w:t>
+          <w:p w14:paraId="13A37720" w14:textId="087FB7E1" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* redaguje dłuższe przemówienie z okazji zakończenia roku szkol</w:t>
             </w:r>
             <w:r w:rsidR="00AA59A2">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>mówienie z okazji zakończenia roku szkol</w:t>
+              <w:t>nego i wygłasza tekst z odpowiednią intonacją</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="011DD561" w14:textId="22EB2EED" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* rozumie, na czym po</w:t>
             </w:r>
             <w:r w:rsidR="00AA59A2">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>nego i wygłasza tekst z odpowiednią intonacją</w:t>
-[...34 lines deleted...]
-              <w:t>kowa i stosuje jej zasady</w:t>
+              <w:t>lega etykieta językowa i stosuje jej zasady</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708F9A0A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00AA59A2">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00AA59A2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat przemówień kolegów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -32675,62 +32613,67 @@
             </w:pPr>
             <w:r>
               <w:t>* odpowiada na pyta</w:t>
             </w:r>
             <w:r w:rsidR="004630CD">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nia związane z obra</w:t>
             </w:r>
             <w:r w:rsidR="004630CD">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>zem</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CC570BA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* omawia treść wiersza</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D82557A" w14:textId="339A7815" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="7D82557A" w14:textId="33740A1F" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wraz z kolegami przy</w:t>
             </w:r>
-            <w:r w:rsidR="004630CD">
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00D25AE0">
-              <w:t xml:space="preserve">gotowuje scenkę dramową </w:t>
+              <w:t xml:space="preserve">gotowuje scenkę </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D25AE0">
+              <w:t>dramową</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D25AE0">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>„Moje buty”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C161538" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
@@ -32802,68 +32745,62 @@
             </w:r>
             <w:r>
               <w:t>przedmiotów codziennego użytku</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66B5D444" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="689D2219" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="689D2219" w14:textId="05B520CE" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* prezentuje przygoto</w:t>
             </w:r>
             <w:r w:rsidR="004630CD">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>wane informa</w:t>
-[...5 lines deleted...]
-              <w:t>cje o Vin</w:t>
+              <w:t>wane informacje o Vin</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>cencie van Goghu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F31FA69" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy opowiadanie związane z omawianym tematem</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B608C79" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opowiada o znanych obrazach, na których przedstawiono zwykłe przedmioty</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -32993,126 +32930,122 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52F20936" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="52F20936" w14:textId="1E84B64C" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* czyta komiks</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>z po</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>dzia</w:t>
-[...5 lines deleted...]
-              <w:t>łem na role</w:t>
+              <w:t>działem na role</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A584E5C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opowiada</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>o wydarze</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>niach przedstawionych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18C2EEEC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>w utworze</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0954A2DD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00C00029">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wykonuje ilustrację przedstawiającą boha</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="00DA24E8">
               <w:t>tera</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> literatury </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D25AE0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>fantasy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0EF8A492" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje bohaterów, miejsce</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D">
               <w:t xml:space="preserve"> </w:t>
@@ -33152,84 +33085,74 @@
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6053DB04" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* podaje informacje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C061A59" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>o akcji i fabule frag</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>mentu utworu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="612D7F67" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00DA24E8">
+          <w:p w14:paraId="612D7F67" w14:textId="32BD2D6E" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00DA24E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
               <w:t>wymienia cechy lite</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D" w:rsidRPr="00D25AE0">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
-              <w:t>ra</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ratury </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D25AE0">
-              <w:t>tu</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00D25AE0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>fantasy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE493D" w:rsidRPr="00D25AE0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
               <w:t>i wska</w:t>
             </w:r>
             <w:r w:rsidR="00DA24E8" w:rsidRPr="00D25AE0">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
               <w:t>zuje je</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D" w:rsidRPr="00D25AE0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
               <w:t>w omawianym frag</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D" w:rsidRPr="00D25AE0">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
               <w:t>men</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D" w:rsidRPr="00D25AE0">
@@ -33282,151 +33205,156 @@
           </w:p>
           <w:p w14:paraId="4E977027" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="00D25AE0" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
               <w:t>tworzy ranking ksią</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D" w:rsidRPr="00D25AE0">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
               <w:t>żek, filmów, gier komputerowych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22B66861" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="00D25AE0">
               <w:t xml:space="preserve">z gatunku </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D25AE0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>fantasy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4ACF0D68" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
               <w:t>przygotowuje</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D" w:rsidRPr="00D25AE0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
               <w:t>dla kolegów quiz:</w:t>
             </w:r>
             <w:r w:rsidR="00AE493D" w:rsidRPr="00D25AE0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D25AE0">
               <w:t xml:space="preserve">„Co wiesz o literaturze </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D25AE0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>fantasy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D25AE0">
               <w:t>?”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04422328" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* porównuje adaptację filmową z komiksem</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="784B56DF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>i powieścią</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="18B44057" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="197E5FE8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00A11D0B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 138</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="203207A6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -33770,150 +33698,132 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DBC881C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="3DBC881C" w14:textId="64523336" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* odróżnia zdanie poje</w:t>
             </w:r>
             <w:r w:rsidR="00C849D8">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>dyn</w:t>
+              <w:t>dyncze od złożonego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04BE6C56" w14:textId="408381E6" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* rozpoznaje równo</w:t>
             </w:r>
             <w:r w:rsidR="00C849D8">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>cze od złożonego</w:t>
-[...19 lines deleted...]
-              <w:t>nik zdania</w:t>
+              <w:t>ważnik zdania</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="184EC60F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje orzeczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2110E460" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="00F46142" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidRPr="00F46142">
               <w:t>rozpoznaje typy zdań złożonych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2015EFD3" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* rysuje wykresy zdań złożonych</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="049E26EE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="049E26EE" w14:textId="6733E848" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>*do zdań nadrzędnych dopisuje podrzędne, wykorzystując zapropo</w:t>
             </w:r>
             <w:r w:rsidR="00C849D8">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>no</w:t>
-[...5 lines deleted...]
-              <w:t>wany spójnik</w:t>
+              <w:t>nowany spójnik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4248318E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidRPr="00F46142">
@@ -33954,85 +33864,83 @@
             </w:pPr>
             <w:r>
               <w:t>* układa zdania</w:t>
             </w:r>
             <w:r w:rsidR="00C849D8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>do wykresów</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E0CD663" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* stosuje zasadę inter</w:t>
             </w:r>
             <w:r w:rsidR="00C849D8">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>punkcyjną dotyczącą zdań złożonych</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D895C1F" w14:textId="10C94355" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00BA4D60">
+          <w:p w14:paraId="3D895C1F" w14:textId="7BEF9FF5" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00BA4D60">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* redaguje </w:t>
             </w:r>
             <w:r w:rsidR="00BA4D60">
               <w:t>wpis o zda</w:t>
             </w:r>
             <w:r w:rsidR="00BA4D60">
               <w:softHyphen/>
+              <w:t xml:space="preserve">niach złożonych </w:t>
+            </w:r>
+            <w:r w:rsidR="00C849D8">
+              <w:t xml:space="preserve">na </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C849D8">
+              <w:t>vlo</w:t>
             </w:r>
             <w:r w:rsidR="00BA4D60">
-              <w:t>niach złożo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">nych </w:t>
+              <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="00C849D8">
-              <w:t>na vlo</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>ga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C849D8">
-              <w:t xml:space="preserve">ga </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F16E57">
-              <w:t>„Grama</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">tyka na 6+” </w:t>
+              <w:t xml:space="preserve">„Gramatyka na 6+” </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="599FE807" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -34072,64 +33980,122 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D2E4ACB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Polscy poeci wyróżnieni Nagrodą Nobla.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73F836CB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="7B09C818" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 343</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F836CB" w14:textId="6AABE616" w:rsidR="00344CDA" w:rsidRDefault="00344CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>[z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC3D60">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">najomość </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>twórczości Czesława Miłosza oraz Wisławy Szymborskiej</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC3D60">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> została w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC3D60">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>podstawie programowej z 2024 r. przesunięta do klas 7–8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="145AFD10" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wymienia najważ</w:t>
             </w:r>
             <w:r w:rsidR="00FB1DBF">
@@ -34240,137 +34206,105 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* charakteryzuje pod</w:t>
             </w:r>
             <w:r w:rsidR="003E13BB">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>miot liryczny</w:t>
             </w:r>
             <w:r w:rsidR="003E13BB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w czyta</w:t>
             </w:r>
             <w:r w:rsidR="003E13BB">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nych utworach</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03107ACA" w14:textId="2838A9A4" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="03107ACA" w14:textId="32D8776F" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* r</w:t>
             </w:r>
             <w:r w:rsidR="005A311F">
               <w:t xml:space="preserve">ozpoznaje elementy rytmizujące </w:t>
             </w:r>
             <w:r>
-              <w:t>wypo</w:t>
+              <w:t>wypowiedź</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A434FE1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* rozpoznaje zastoso</w:t>
             </w:r>
             <w:r w:rsidR="003E13BB">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>wiedź</w:t>
-[...12 lines deleted...]
-            <w:r>
               <w:t>wane środki poetyckie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="735C42EE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="735C42EE" w14:textId="05040746" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* przygotowuje </w:t>
             </w:r>
             <w:r w:rsidR="00DA24E8">
               <w:t xml:space="preserve">ilustrowany </w:t>
             </w:r>
             <w:r>
-              <w:t>kalen</w:t>
-[...5 lines deleted...]
-              <w:t>darz z</w:t>
+              <w:t>kalendarz z</w:t>
             </w:r>
             <w:r w:rsidR="00DA24E8">
               <w:t> </w:t>
             </w:r>
             <w:r>
-              <w:t>cytatami za</w:t>
+              <w:t>cytatami zaczerpnię</w:t>
             </w:r>
             <w:r w:rsidR="003E13BB">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>czerp</w:t>
+              <w:t>tymi</w:t>
             </w:r>
             <w:r w:rsidR="003E13BB">
-              <w:softHyphen/>
-[...19 lines deleted...]
-              <w:t>ści wybranego n</w:t>
+              <w:t xml:space="preserve"> z twórczości wybranego n</w:t>
             </w:r>
             <w:r>
               <w:t>oblisty</w:t>
             </w:r>
             <w:r w:rsidR="003E13BB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35808D49" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
@@ -34492,414 +34426,472 @@
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F48257E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>O pomyśle, który przyszedł do głowy.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0DD35F58" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+              <w:t xml:space="preserve">O pomyśle, który przyszedł </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>do głowy</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07BEEC3C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 348</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0DD35F58" w14:textId="3E140638" w:rsidR="002A2506" w:rsidRDefault="002A2506">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC3D60">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">najomość wybranych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC3D60">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wierszy Wisławy Szymborskiej jest przewidziana w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC3D60">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>podstawie programowej dla klas 7–8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00FD5D28" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* opisuje sytuację ukazaną w tekście</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12EB8520" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* określa tematykę utworu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="705EDBF0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opisuje bohatera lirycznego</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02287E30" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* omawia pomysł poetki na napisanie wiersza</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="667DBA32" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00AD36A0">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00AD36A0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na te</w:t>
             </w:r>
             <w:r w:rsidR="00AD36A0">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>mat ilustracji</w:t>
             </w:r>
             <w:r w:rsidR="00AD36A0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i wskazuje cechy wspólne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="005D0A4E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* omawia budowę wiersza</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C60F94D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* rozpoznaje środki stylistyczne</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F48C3D4" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* przedstawia wizeru</w:t>
             </w:r>
             <w:r w:rsidR="00AD36A0">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nek twórcy, posługując się fragmentami tekstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="258DA7D3" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00AD36A0">
               <w:t xml:space="preserve"> na te</w:t>
             </w:r>
             <w:r w:rsidR="00F16E57">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="00AD36A0">
               <w:t>mat ulubionego wiersza</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="466C121C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje dialog mię</w:t>
             </w:r>
             <w:r w:rsidR="003F2167">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>dzy środkami poetyc</w:t>
             </w:r>
             <w:r w:rsidR="003F2167">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>kimi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AFF8873" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="003C75FA">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3AFF8873" w14:textId="5B6DCD48" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="003C75FA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* podaje pomy</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="003C75FA">
               <w:t>sły</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> dotycząc</w:t>
             </w:r>
             <w:r w:rsidR="003C75FA">
               <w:t>e</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> zor</w:t>
-[...17 lines deleted...]
-              <w:t>zo</w:t>
+              <w:t xml:space="preserve"> zorganizo</w:t>
             </w:r>
             <w:r w:rsidR="003C75FA">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wania</w:t>
             </w:r>
             <w:r w:rsidR="003F2167">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="003F2167">
               <w:t> </w:t>
             </w:r>
             <w:r>
-              <w:t>szko</w:t>
-[...5 lines deleted...]
-              <w:t>le Świato</w:t>
+              <w:t>szkole Świato</w:t>
             </w:r>
             <w:r w:rsidR="003C75FA">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wego Dnia Poezji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78227A2B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* redaguje przepis</w:t>
             </w:r>
             <w:r w:rsidR="003F2167">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na wiersz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DB5AE05" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="5DB5AE05" w14:textId="0697C786" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy projekt mu</w:t>
             </w:r>
             <w:r w:rsidR="003F2167">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>ralu, w którym wyko</w:t>
             </w:r>
             <w:r w:rsidR="003F2167">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>rzy</w:t>
-[...5 lines deleted...]
-              <w:t>sta fragmenty swojego ulubionego wiersza</w:t>
+              <w:t xml:space="preserve">rzysta fragmenty </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>swojego ulubionego wiersza</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="190BE404" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A80B65B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000B39D2">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tematy 14</w:t>
             </w:r>
             <w:r w:rsidR="00A11D0B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> i 14</w:t>
             </w:r>
             <w:r w:rsidR="00A11D0B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
@@ -35268,51 +35260,71 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="784A215C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>O tym, jak Czerwony Kapturek niósł babci kilogram śledzi matjasów.</w:t>
+              <w:t xml:space="preserve">O tym, jak Czerwony Kapturek niósł babci kilogram śledzi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>matjasów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EEEBD2F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 356</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -35738,68 +35750,62 @@
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="273B851B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidRPr="00F46142">
               <w:t>rozpoznaje typy zdań złożonych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="316E2CAF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* rysuje wykresy zdań złożonych</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AB5012D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="6AB5012D" w14:textId="5840D4DF" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="003C75FA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>do zdań nadrzędnych dopisuje podrzędne, wy</w:t>
-[...5 lines deleted...]
-              <w:t>korzystując zaproponowany spójnik</w:t>
+              <w:t>do zdań nadrzędnych dopisuje podrzędne, wykorzystując zaproponowany spójnik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CFAFFC1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="00F46142" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidRPr="00F46142">
@@ -35912,50 +35918,51 @@
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="005FBB3B" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00A11D0B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tematy 150 i 151</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="739E76FC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -36044,79 +36051,72 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71F79A6D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wymienia gatunki należące do epiki</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42EC337F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>i podaje tytuły utworów</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A805830" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...10 lines deleted...]
-              <w:t>zane</w:t>
+          <w:p w14:paraId="7A805830" w14:textId="3906E099" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* redaguje użytkowe formy wypowiedzi związane</w:t>
             </w:r>
             <w:r w:rsidR="00593675">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>z omawianym tematem</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28C42D77" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="28C42D77" w14:textId="2BD22CA1" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wymienia różnicę mię</w:t>
             </w:r>
             <w:r w:rsidR="00593675">
-              <w:softHyphen/>
               <w:t>dzy utworami fantastyczno</w:t>
             </w:r>
             <w:r>
               <w:t>naukowymi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0910E3CF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>a historycznymi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
@@ -36202,62 +36202,56 @@
             <w:r>
               <w:t>z różnych utworów epickich (może mieć zmienioną fabułę)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B2A273F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B30762D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...10 lines deleted...]
-              <w:t>te</w:t>
+          <w:p w14:paraId="5B30762D" w14:textId="4A33445B" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* przygotowuje mate</w:t>
             </w:r>
             <w:r w:rsidR="00593675">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>riał</w:t>
             </w:r>
             <w:r w:rsidR="00593675">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">do </w:t>
             </w:r>
             <w:r w:rsidR="002472CF">
               <w:t>kalamburów</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D327177" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00593675">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>(rozpoznawanie tytu</w:t>
             </w:r>
             <w:r w:rsidR="00593675">
@@ -36518,52 +36512,57 @@
             </w:r>
             <w:r w:rsidR="002472CF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat celowości używania graficznych znaków spójności</w:t>
             </w:r>
             <w:r w:rsidR="002472CF">
               <w:t xml:space="preserve"> w </w:t>
             </w:r>
             <w:r>
               <w:t>tekst</w:t>
             </w:r>
             <w:r w:rsidR="002472CF">
               <w:t>ach</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> czytanych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2572C275" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>w internecie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>internecie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E9AD334" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* przygotowuje prezentację na temat pierwszych pokazów filmowych</w:t>
             </w:r>
           </w:p>
@@ -36721,88 +36720,76 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6D98B9A4" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>do tekstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1716C82F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="1716C82F" w14:textId="41100489" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* charakteryzuje boha</w:t>
             </w:r>
             <w:r w:rsidR="00EB40BD">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>te</w:t>
+              <w:t>terów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="600A7370" w14:textId="57E32BB1" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* określa nastrój towa</w:t>
             </w:r>
             <w:r w:rsidR="00EB40BD">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>rów</w:t>
-[...19 lines deleted...]
-              <w:t>szący zdarzeniom</w:t>
+              <w:t>rzyszący zdarzeniom</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BFB6AA7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* uzupełnia tytuł tekstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -36846,75 +36833,69 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0FD76573" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy projekt gry planszowej wykorzy</w:t>
             </w:r>
             <w:r w:rsidR="00EB40BD">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>stującej elementy świata przedstawionego przeczytanego tekstu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="555BB6BB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00644F10">
+          <w:p w14:paraId="555BB6BB" w14:textId="1E8AD071" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00644F10">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00EB40BD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na te</w:t>
             </w:r>
             <w:r w:rsidR="00644F10">
               <w:softHyphen/>
               <w:t>mat cech i</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> działań boha</w:t>
-[...5 lines deleted...]
-              <w:t>terów</w:t>
+              <w:t xml:space="preserve"> działań bohaterów</w:t>
             </w:r>
             <w:r w:rsidR="00644F10">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>litera</w:t>
             </w:r>
             <w:r w:rsidR="00644F10">
               <w:t>ckich</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, którzy </w:t>
             </w:r>
             <w:r w:rsidR="00644F10">
               <w:t>podjęli</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> walkę, aby udaremnić złe zamiary </w:t>
             </w:r>
             <w:r w:rsidR="00EB40BD">
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:t>rzeciwnika</w:t>
             </w:r>
@@ -37012,90 +36993,96 @@
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71E3751C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Jak pokonać Czarny Młyn?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E10ACEE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s. 377</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2391" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20C706BF" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* wypowiada się na temat przeczytanego tekstu</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">* wypowiada się na </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>temat przeczytanego tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E5A9087" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wymienia elementy świata przedstawio</w:t>
             </w:r>
             <w:r w:rsidR="00EB40BD">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nego</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="436734EE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00EB40BD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje bohaterów pozytywnych</w:t>
             </w:r>
             <w:r w:rsidR="00EB40BD">
               <w:t xml:space="preserve"> </w:t>
@@ -37114,219 +37101,236 @@
             </w:r>
             <w:r>
               <w:t>nych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6966568A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wymienia cechy baśni</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1612E24C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1612E24C" w14:textId="4E6B3C44" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* charakteryzuje boha</w:t>
             </w:r>
             <w:r w:rsidR="00930DB6">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>te</w:t>
+              <w:t>terów utworu, posługu</w:t>
             </w:r>
             <w:r w:rsidR="00930DB6">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>rów utworu, posługu</w:t>
-[...4 lines deleted...]
-            <w:r>
               <w:t>jąc się cytatami z tekstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D80423E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* dostrzega baśniowe elementy w tekście</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">* dostrzega baśniowe </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>elementy w tekście</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C7A2D0C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t>* tworzy dalszy ciąg przygód bohaterów, stosując narrację trzecioosobową</w:t>
-            </w:r>
+              <w:t xml:space="preserve">* tworzy dalszy ciąg przygód bohaterów, stosując narrację </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>trzecioosobową</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="261F0E30" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00930DB6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">na temat współczesnych zagrożeń (używek, </w:t>
+              <w:t xml:space="preserve">na </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">temat współczesnych zagrożeń (używek, </w:t>
             </w:r>
             <w:r w:rsidR="00930DB6">
               <w:t xml:space="preserve">pracoholizmu, </w:t>
             </w:r>
             <w:r>
               <w:t>uzależ</w:t>
             </w:r>
             <w:r w:rsidR="00930DB6">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>nień)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="106FFF6A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* tworzy dalszy ciąg przygód bohaterów, stosując narrację pierwszoosobową</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33A62CEC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00930DB6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00930DB6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>na temat całego utworu</w:t>
+              <w:t xml:space="preserve">na </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>temat całego utworu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="13DA943F" w14:textId="77777777" w:rsidTr="00A72516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3124BE56" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00A11D0B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 157 i 158</w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69A6C7E0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -37536,51 +37540,59 @@
             </w:r>
             <w:r>
               <w:t>te teksty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21847DD8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">* tworzy własną scenkę  inspirowaną tekstami </w:t>
+              <w:t xml:space="preserve">* tworzy własną </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>scenkę  inspirowaną</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tekstami </w:t>
             </w:r>
             <w:r w:rsidR="00930DB6">
               <w:t xml:space="preserve">K.I. </w:t>
             </w:r>
             <w:r>
               <w:t>Gałczyńskiego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72DC98B0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
@@ -37812,125 +37824,113 @@
             </w:pPr>
             <w:r>
               <w:t>w postrzeganiu świata przez dzieci</w:t>
             </w:r>
             <w:r w:rsidR="00C96845">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i dorosłych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C87895C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje synonimy, antonimy i stosuje je w</w:t>
             </w:r>
             <w:r w:rsidR="00C96845">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>wypowiedziach</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56AD6410" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="56AD6410" w14:textId="61C7A9A8" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wskazuje zdjęcie pa</w:t>
             </w:r>
             <w:r w:rsidR="00C96845">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>su</w:t>
+              <w:t>sujące do utworu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54E4AB41" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>i uzasadnia wybór</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="638AB69A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wskazuje rolę ilustra</w:t>
             </w:r>
             <w:r w:rsidR="00C96845">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>jące do utworu</w:t>
-[...30 lines deleted...]
-              <w:t>* wskazuje rolę ilustra</w:t>
+              <w:t>cji w książkach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B8C118D" w14:textId="02F3E5E8" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* tworzy tekst podzię</w:t>
             </w:r>
             <w:r w:rsidR="00C96845">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>cji w książkach</w:t>
-[...19 lines deleted...]
-              <w:t>wania dla wybranego artysty</w:t>
+              <w:t>kowania dla wybranego artysty</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="278A45BC" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* uzupełnia schemat dotyczący wybranej książki omawianej</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EA20C45" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>na lekcjach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -37946,56 +37946,58 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* pisze reklamę filmu dla dzieci i młodzieży</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A689448" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* określa charakter tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="490D79C1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidRPr="00F46142">
               <w:t xml:space="preserve">tworzy opowiadanie </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F46142">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>fantasy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F46142">
               <w:t xml:space="preserve"> zainspirowane cytatem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2504B4A9" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
@@ -38078,52 +38080,64 @@
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="605244C1" w14:textId="77777777" w:rsidR="00DE5BEF" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Felix, Net i Nika</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Felix, Net i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D97F43">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F247D19" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00D97F43">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -38235,930 +38249,922 @@
             </w:r>
             <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ta przedstawionego</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06A4B791" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>* wymienia elementy rzeczywiste, prawdziwe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7822D930" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>i fantastyczne</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BF30A62" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65E24CDB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="65E24CDB" w14:textId="43C46A99" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>* charakteryzuje bo</w:t>
             </w:r>
             <w:r w:rsidR="005C59D9">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>haterów, dzieląc</w:t>
             </w:r>
             <w:r w:rsidR="005C59D9">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>na głównych, praw</w:t>
+              <w:t>na głównych, prawdo</w:t>
             </w:r>
             <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:t>podobnych, epizo</w:t>
+            </w:r>
+            <w:r w:rsidR="005C59D9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>dycznych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35AB661F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>* wskazuje rodzaj narracji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7970B5" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* opisuje wybrany wynalazek zgodnie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE58122" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>z podanym wzorem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B97C3BB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* tworzy „receptę”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="283C9043" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>na problemy zwią</w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>zane</w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>z niewłaściwym wykorzystywaniem współczesnych technologii</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36771E13" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12C9A089" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>* określa problematykę utworu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C20753E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* nazywa wrażenia, jakie wzbudza w nim czytany tekst</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="643EC4AE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRPr="00F46142" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>podaje cechy gatun</w:t>
+            </w:r>
+            <w:r w:rsidR="00472671" w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>kowe powieści: przygo</w:t>
+            </w:r>
+            <w:r w:rsidR="00472671" w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>do</w:t>
             </w:r>
+            <w:r w:rsidR="00472671" w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wej, młodzieżowej, detektywistycznej, science </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>fiction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>, fanta</w:t>
+            </w:r>
+            <w:r w:rsidR="00472671" w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>stycznej, uzasadniając odpowiednimi przykła</w:t>
+            </w:r>
+            <w:r w:rsidR="00472671" w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>dami z tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="570C3C66" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* tworzy profil interne</w:t>
+            </w:r>
+            <w:r w:rsidR="00472671">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>towy wybranego boha</w:t>
+            </w:r>
+            <w:r w:rsidR="00472671">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>tera</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B75F232" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* wskazuje wartości ważne dla bohaterów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D9132C" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10C162DE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>* wyraża własny sąd</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65FA96FE" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>o zdarzeniach</w:t>
+            </w:r>
             <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>podobnych, epizo</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005C59D9">
+              <w:t>i ocenia zachowanie bohaterów,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597F7EE4" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>dycznych</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t>* tworzy profile inter</w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
+              <w:softHyphen/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* wskazuje rodzaj narracji</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t>ne</w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
+              <w:softHyphen/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* opisuje wybrany wynalazek zgodnie</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t xml:space="preserve">towe głównych </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>bohaterów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B33CAE5" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007432A8">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>z podanym wzorem</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">* wypowiada się </w:t>
+            </w:r>
+            <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* tworzy „receptę”</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t xml:space="preserve">na temat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007475E1">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>internetu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>na problemy zwią</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007475E1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>i nie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="007475E1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>bezpieczeństw,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007475E1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>na jakie narazili się bohaterowie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFB7367" w14:textId="613A54E2" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* przedstawia zdanie</w:t>
             </w:r>
             <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>zane</w:t>
+              <w:t>na temat wynalazków</w:t>
             </w:r>
             <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>z niewłaściwym wykorzystywaniem współczesnych technologii</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t>i no</w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>wych technologii, które pojawiły się</w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* określa problematykę utworu</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>w po</w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* nazywa wrażenia, jakie wzbudza w nim czytany tekst</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>wie</w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ści; określa ich możli</w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>wości</w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>i zagrożenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358729CF" w14:textId="524CF9BB" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00B33713">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F46142">
+            <w:r w:rsidR="00B33713">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>podaje cechy gatun</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00472671" w:rsidRPr="00F46142">
+              <w:t>odnosi</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F46142">
+              <w:t xml:space="preserve"> problematykę poruszoną </w:t>
+            </w:r>
+            <w:r w:rsidR="007432A8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>kowe powieści: przygo</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00472671" w:rsidRPr="00F46142">
+              <w:t>w </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F46142">
+              <w:t>powieści do własnych doświadczeń</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D5BB98D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>do</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00472671" w:rsidRPr="00F46142">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F46142">
+              <w:lastRenderedPageBreak/>
+              <w:t>* projektuje i opisuje wynalazek, który roz</w:t>
+            </w:r>
+            <w:r w:rsidR="00472671">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>wej, młodzieżowej, detektywistycznej, science fiction, fanta</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00472671" w:rsidRPr="00F46142">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F46142">
+              <w:t>wiązałby problem nur</w:t>
+            </w:r>
+            <w:r w:rsidR="00472671">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>stycznej, uzasadniając odpowiednimi przykła</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00472671" w:rsidRPr="00F46142">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F46142">
+              <w:t>tujący ludzkość</w:t>
+            </w:r>
+            <w:r w:rsidR="00472671">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>dami z tekstu</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>w dzi</w:t>
+            </w:r>
+            <w:r w:rsidR="00472671">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* tworzy profil interne</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00472671">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>siejszych czasach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62EA1769" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>towy wybranego boha</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00472671">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">* tworzy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>tera</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t>lapbook</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-[...449 lines deleted...]
-              <w:t>* tworzy lapbook poświęcony powieści</w:t>
+              <w:t xml:space="preserve"> poświęcony powieści</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4990F208" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000923EA" w14:paraId="15AFFC7E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A699934" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00D97F43">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Hobbit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2027335D" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>J.R.R. Tolkien</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AEA379A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
@@ -39292,668 +39298,676 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="003579DD">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>na temat najciekawszych wydarzeń</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F968E36" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="5F968E36" w14:textId="6E156B53" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>* przekształca wy</w:t>
             </w:r>
             <w:r w:rsidR="003579DD">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>brane punkty planu ramowego</w:t>
             </w:r>
             <w:r w:rsidR="003579DD">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>w szcze</w:t>
             </w:r>
             <w:r w:rsidR="003579DD">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>gó</w:t>
+              <w:t>gółowy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DDAA8BA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* charakteryzuje ty</w:t>
+            </w:r>
+            <w:r w:rsidR="00963750">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>tułowego bohatera</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3887ABC1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* określa rodzaj nar</w:t>
             </w:r>
             <w:r w:rsidR="003579DD">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>łowy</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t>ra</w:t>
+            </w:r>
+            <w:r w:rsidR="003579DD">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
+              <w:softHyphen/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* charakteryzuje ty</w:t>
+              <w:t>cji i podaje infor</w:t>
+            </w:r>
+            <w:r w:rsidR="003579DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ma</w:t>
+            </w:r>
+            <w:r w:rsidR="003579DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>cje na temat narratora</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D4F031" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F0F62EA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C52800E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="240752C8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* wskazuje w utworze cechy powieści </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F46142">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>fantasy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="47FF9740" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* przygotowuje pytania do autora lektury</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335A4EDD" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* charakteryzuje wy</w:t>
+            </w:r>
+            <w:r w:rsidR="003579DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>bra</w:t>
+            </w:r>
+            <w:r w:rsidR="003579DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ną grupę bohater</w:t>
+            </w:r>
+            <w:r w:rsidR="003579DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ów (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003579DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>hobbici</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003579DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>, elfy, krasno</w:t>
+            </w:r>
+            <w:r w:rsidR="003579DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ludy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A903B3E" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* opisuje wybrane miej</w:t>
             </w:r>
             <w:r w:rsidR="00963750">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>tułowego bohatera</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t>sca akcji i zaznacza je na mapie przedsta</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7386E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
+              <w:softHyphen/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* określa rodzaj nar</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003579DD">
+              <w:t>wiającej trasę wyprawy bohaterów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A3D93E2" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>ra</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003579DD">
+              <w:t>* wskazuje baśniowe elementy w utworze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="275F478E" w14:textId="4C6697A3" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00B7386E">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>cji i podaje infor</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003579DD">
+              <w:t>* formułuje argumenty przemawiające</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7386E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>ma</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003579DD">
+              <w:t>za waż</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7386E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>cje na temat narratora</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t xml:space="preserve">ną rolą podróżowania (przeżywania przygód) </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F0F62EA" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
+              <w:lastRenderedPageBreak/>
+              <w:t>w naszym życiu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D48CF35" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="240752C8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+              <w:lastRenderedPageBreak/>
+              <w:t>* wyraża własny sąd</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D41D5B5" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">* wskazuje w utworze cechy powieści </w:t>
-[...3 lines deleted...]
-                <w:i/>
+              <w:t>o zdarzeniach</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7386E">
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>fantasy</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>i boha</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7386E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* przygotowuje pytania do autora lektury</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>terach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B05619" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* charakteryzuje wy</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003579DD">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>* wymyśla, nazywa      i opisuje miejsce, które mogłoby znaleźć się</w:t>
+            </w:r>
+            <w:r w:rsidR="00963750">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>bra</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003579DD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-            </w:r>
+              <w:t xml:space="preserve">na trasie kolejnej wyprawy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>ną grupę bohater</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003579DD">
+              <w:t>hobbita</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="04E3D2A7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>ów (hobbici, elfy, krasno</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003579DD">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>* określa rolę pieśni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331514C7" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>* omawia znaczenie podziału świata</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7386E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* opisuje wybrane miej</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00963750">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>na dobry i zły</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACAF467" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00B7386E">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>sca akcji i zaznacza je na mapie przedsta</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* wchodzi w rolę autora lektury</w:t>
             </w:r>
             <w:r w:rsidR="00B7386E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>wiającej trasę wyprawy bohaterów</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t>i odpo</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7386E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
+              <w:softHyphen/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* wskazuje baśniowe elementy w utworze</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t>wiada</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7386E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* formułuje argumenty przemawiające</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B7386E">
+              <w:t>na pytania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="670EF2A6" w14:textId="46C34623" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* wypowiada się</w:t>
+            </w:r>
+            <w:r w:rsidR="00665B1B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>za waż</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B7386E">
+              <w:t>na temat ekranizacji po</w:t>
+            </w:r>
+            <w:r w:rsidR="00665B1B">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>ną rolą podróżowania  (przeżywania przygód) w naszym życiu</w:t>
-[...248 lines deleted...]
-              <w:t>ści</w:t>
+              <w:t>wieści</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="437FC556" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>* przygotowuje pre</w:t>
             </w:r>
             <w:r w:rsidR="00665B1B">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -40132,74 +40146,74 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>* redaguje streszcze</w:t>
             </w:r>
             <w:r w:rsidR="007F1BD8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>nie wybranej bajki</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60994959" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="60994959" w14:textId="2AAAAF97" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>* opisuje świat</w:t>
             </w:r>
             <w:r w:rsidR="007F1BD8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>po eksperymentach  dokonanych przez naukowców</w:t>
+              <w:t>po eksperymentach dokonanych przez naukowców</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="739FC2BB" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>* wskazuje zagroże</w:t>
             </w:r>
             <w:r w:rsidR="007F1BD8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -40215,52 +40229,50 @@
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>z nie</w:t>
             </w:r>
             <w:r w:rsidR="007F1BD8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>właściwego użycia nowych technologii</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="069826B6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1611BA09" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -40275,277 +40287,239 @@
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>* wskazuje wartości ważne dla bohaterów</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34C49D02" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>* nazywa wrażenia, jakie wzbudza w nim czytany tekst</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B6E2402" w14:textId="50528A9D" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="1B6E2402" w14:textId="27308C3E" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">* przedstawia </w:t>
             </w:r>
             <w:r w:rsidR="006B01B0">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>w formie projektu infor</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006B01B0">
+              <w:t xml:space="preserve">w formie projektu informacje </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t xml:space="preserve">zgromadzone na lekcji </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="120CE9E1" w14:textId="2580914A" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>* wyraża sąd</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4D60">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>o zdarze</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4D60">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>niach</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1BD8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>i bohate</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1BD8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>rach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="147505BA" w14:textId="433BD647" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:r w:rsidR="00B33713">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>odnosi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> proble</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1BD8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>ma</w:t>
             </w:r>
-            <w:r w:rsidR="006B01B0">
+            <w:r w:rsidR="007F1BD8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t xml:space="preserve">cje </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>zgroma</w:t>
+              <w:t>tykę poruszoną w</w:t>
             </w:r>
             <w:r w:rsidR="007F1BD8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">dzone na lekcji </w:t>
-[...19 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+              <w:t>powieści</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1BD8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B33713">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>* wyraża sąd</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BA4D60">
+              <w:t>do własnych doświadczeń</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="686971C1" w14:textId="711EFA96" w:rsidR="000923EA" w:rsidRDefault="007475E1" w:rsidP="00912F2F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>o zdarze</w:t>
-[...135 lines deleted...]
-              <w:t>nalazek</w:t>
+              <w:t>* wymyśla i opisuje wynalazek</w:t>
             </w:r>
             <w:r w:rsidR="00912F2F">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>, który mógłby zrewolucjoni</w:t>
             </w:r>
             <w:r w:rsidR="00912F2F">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>zo</w:t>
             </w:r>
             <w:r w:rsidR="00912F2F">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>wać świat (tworzy listę wynalazków)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -40692,52 +40666,61 @@
               <w:t>Mo</w:t>
             </w:r>
             <w:r w:rsidR="00D97F43">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>je cudowne dzieciństwo w Aleppo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0578E9B0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>G. Gortat</w:t>
-            </w:r>
+              <w:t xml:space="preserve">G. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Gortat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0AA9B352" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
@@ -40792,68 +40775,62 @@
           <w:p w14:paraId="31CB2018" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="589B1554" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="508E24D6" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="508E24D6" w14:textId="0C80FDF8" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00825EAA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>na temat szczęśliwego dzieciństwa i odnosi do sytuacji przed</w:t>
-[...5 lines deleted...]
-              <w:t>sta</w:t>
+              <w:t>na temat szczęśliwego dzieciństwa i odnosi do sytuacji przedsta</w:t>
             </w:r>
             <w:r w:rsidR="00912F2F">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>wionej</w:t>
             </w:r>
             <w:r w:rsidR="00825EAA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w utworze</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7828001A" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* opisuje</w:t>
             </w:r>
             <w:r w:rsidR="00825EAA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -40942,86 +40919,74 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="229D37D1" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* wypowiada się</w:t>
             </w:r>
             <w:r w:rsidR="00825EAA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat zakończenia utworu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0473227F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...10 lines deleted...]
-              <w:t>że</w:t>
+          <w:p w14:paraId="0473227F" w14:textId="31F84265" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* dzieli się spostrzeże</w:t>
             </w:r>
             <w:r w:rsidR="00B4605D">
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:t>niami</w:t>
             </w:r>
             <w:r w:rsidR="00825EAA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat tego, jak mogłoby wyglądać po</w:t>
             </w:r>
             <w:r w:rsidR="00B4605D">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>wo</w:t>
-[...5 lines deleted...]
-              <w:t>jenne życie</w:t>
+              <w:t>wojenne życie</w:t>
             </w:r>
             <w:r w:rsidR="00B4605D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w Syrii</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FFF263F" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* redaguje apel o pokój na świecie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -41180,155 +41145,142 @@
             </w:pPr>
             <w:r>
               <w:t>* tworzy ramowy plan wydarzeń</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CE8EF51" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F31DDD4" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+          <w:p w14:paraId="4F31DDD4" w14:textId="5AD019D0" w:rsidR="000923EA" w:rsidRDefault="007475E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t>* podaje cechy wy</w:t>
             </w:r>
             <w:r w:rsidR="00053908">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>róż</w:t>
+              <w:t>różniające horror spośród innych gatun</w:t>
             </w:r>
             <w:r w:rsidR="00053908">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>niające horror spośród innych gatun</w:t>
+              <w:t>ków filmowych, po</w:t>
             </w:r>
             <w:r w:rsidR="00053908">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>ków filmowych, po</w:t>
+              <w:t>pierając przykładami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4717DAF8" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* wykorzystując frag</w:t>
             </w:r>
             <w:r w:rsidR="00053908">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>pie</w:t>
+              <w:t>menty tekstu, tworzy opis miejsca akcji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79382479" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:t>z uwzględnieniem wrażeń, które wywo</w:t>
             </w:r>
             <w:r w:rsidR="00053908">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>rając przykładami</w:t>
-[...27 lines deleted...]
-              <w:t>łuje w nich otaczająca przestrzeń</w:t>
+              <w:t xml:space="preserve">łuje w nich otaczająca </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>przestrzeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79DC21A0" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="007475E1">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="79DC21A0" w14:textId="7C7B3A18" w:rsidR="000923EA" w:rsidRDefault="007475E1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>* charakteryzuje</w:t>
             </w:r>
             <w:r w:rsidR="00053908">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>i oce</w:t>
             </w:r>
             <w:r w:rsidR="007A76FC">
               <w:softHyphen/>
             </w:r>
             <w:r>
-              <w:t>nia bohaterów utworu, uwzględniając zmiany w ich zacho</w:t>
-[...5 lines deleted...]
-              <w:t>waniu</w:t>
+              <w:t>nia bohaterów utworu, uwzględniając zmiany w ich zachowaniu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D02F814" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="00053908">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">* wypowiada się </w:t>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>na te</w:t>
             </w:r>
             <w:r w:rsidR="007A76FC">
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>mat przyjaźni bohate</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="007475E1">
               <w:t>rów</w:t>
             </w:r>
           </w:p>
@@ -41431,395 +41383,429 @@
             <w:r w:rsidR="00053908">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>na temat ekranizacji utworu, porównując sposób przedstawienia wydarzeń ze swoimi wyobrażeniami</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="047BD728" w14:textId="77777777" w:rsidR="000923EA" w:rsidRDefault="000923EA" w:rsidP="00BA4D60">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000923EA">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65C2C140" w14:textId="77777777" w:rsidR="00405CFA" w:rsidRDefault="00405CFA">
+    <w:p w14:paraId="2AA5999E" w14:textId="77777777" w:rsidR="001622D7" w:rsidRDefault="001622D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79A7FD5F" w14:textId="77777777" w:rsidR="00405CFA" w:rsidRDefault="00405CFA">
+    <w:p w14:paraId="48ACBE57" w14:textId="77777777" w:rsidR="001622D7" w:rsidRDefault="001622D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5154C6B2" w14:textId="77777777" w:rsidR="00405CFA" w:rsidRDefault="00405CFA">
+    <w:p w14:paraId="58701199" w14:textId="77777777" w:rsidR="001622D7" w:rsidRDefault="001622D7">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04481194" w14:textId="77777777" w:rsidR="00405CFA" w:rsidRDefault="00405CFA">
+    <w:p w14:paraId="22A0BFDD" w14:textId="77777777" w:rsidR="001622D7" w:rsidRDefault="001622D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000923EA"/>
     <w:rsid w:val="00026E95"/>
     <w:rsid w:val="00041FAB"/>
     <w:rsid w:val="00050985"/>
     <w:rsid w:val="00053908"/>
     <w:rsid w:val="00062B48"/>
     <w:rsid w:val="000923EA"/>
     <w:rsid w:val="000A271A"/>
     <w:rsid w:val="000B39D2"/>
     <w:rsid w:val="000C115B"/>
     <w:rsid w:val="000C1E94"/>
     <w:rsid w:val="000C4370"/>
     <w:rsid w:val="000E6726"/>
     <w:rsid w:val="00104D13"/>
     <w:rsid w:val="0012580B"/>
     <w:rsid w:val="001511FC"/>
+    <w:rsid w:val="00155F3A"/>
+    <w:rsid w:val="001622D7"/>
     <w:rsid w:val="00182208"/>
     <w:rsid w:val="001A402D"/>
     <w:rsid w:val="001C2771"/>
     <w:rsid w:val="001C3D14"/>
     <w:rsid w:val="001D5C7D"/>
     <w:rsid w:val="001D79A1"/>
     <w:rsid w:val="001E5F70"/>
     <w:rsid w:val="0020098E"/>
     <w:rsid w:val="00222202"/>
+    <w:rsid w:val="0023598C"/>
     <w:rsid w:val="002472CF"/>
     <w:rsid w:val="00271DE2"/>
     <w:rsid w:val="00290A5D"/>
+    <w:rsid w:val="002A2506"/>
+    <w:rsid w:val="002C6CFC"/>
     <w:rsid w:val="003003B6"/>
     <w:rsid w:val="0031651D"/>
+    <w:rsid w:val="00344CDA"/>
     <w:rsid w:val="00350F78"/>
     <w:rsid w:val="003521AB"/>
     <w:rsid w:val="00354574"/>
     <w:rsid w:val="003579DD"/>
+    <w:rsid w:val="0039337A"/>
     <w:rsid w:val="003A0703"/>
     <w:rsid w:val="003A1D5C"/>
     <w:rsid w:val="003A3886"/>
     <w:rsid w:val="003B6D56"/>
     <w:rsid w:val="003B7979"/>
     <w:rsid w:val="003C11CA"/>
     <w:rsid w:val="003C4646"/>
     <w:rsid w:val="003C50B7"/>
     <w:rsid w:val="003C75FA"/>
     <w:rsid w:val="003D66E7"/>
     <w:rsid w:val="003E13BB"/>
     <w:rsid w:val="003E46AF"/>
     <w:rsid w:val="003F2167"/>
     <w:rsid w:val="004021DA"/>
     <w:rsid w:val="00405CFA"/>
     <w:rsid w:val="00406A59"/>
     <w:rsid w:val="00421024"/>
     <w:rsid w:val="004219C3"/>
     <w:rsid w:val="00431930"/>
     <w:rsid w:val="004341BE"/>
     <w:rsid w:val="00443B11"/>
     <w:rsid w:val="00457334"/>
     <w:rsid w:val="0046107C"/>
     <w:rsid w:val="004630CD"/>
     <w:rsid w:val="00472671"/>
+    <w:rsid w:val="00474634"/>
     <w:rsid w:val="00486873"/>
     <w:rsid w:val="00492E5C"/>
     <w:rsid w:val="00496D66"/>
     <w:rsid w:val="004A774C"/>
     <w:rsid w:val="004B5091"/>
     <w:rsid w:val="004D4DE5"/>
     <w:rsid w:val="004E1FB9"/>
     <w:rsid w:val="004E2383"/>
     <w:rsid w:val="00523977"/>
     <w:rsid w:val="005259BB"/>
     <w:rsid w:val="005412A7"/>
     <w:rsid w:val="005761CD"/>
     <w:rsid w:val="00581D0F"/>
     <w:rsid w:val="00586460"/>
+    <w:rsid w:val="00591203"/>
     <w:rsid w:val="00593675"/>
     <w:rsid w:val="00594738"/>
     <w:rsid w:val="005A311F"/>
     <w:rsid w:val="005C57F3"/>
     <w:rsid w:val="005C59D9"/>
     <w:rsid w:val="005D698D"/>
     <w:rsid w:val="005E359D"/>
     <w:rsid w:val="005E3B36"/>
     <w:rsid w:val="005E5367"/>
     <w:rsid w:val="00603CB4"/>
     <w:rsid w:val="00621C09"/>
     <w:rsid w:val="00623ADF"/>
     <w:rsid w:val="00644F10"/>
+    <w:rsid w:val="00646783"/>
     <w:rsid w:val="0065528B"/>
     <w:rsid w:val="00663CC9"/>
+    <w:rsid w:val="00664882"/>
     <w:rsid w:val="00665B1B"/>
     <w:rsid w:val="006745D7"/>
     <w:rsid w:val="00675EAC"/>
+    <w:rsid w:val="00691CBC"/>
     <w:rsid w:val="00695AB7"/>
     <w:rsid w:val="006B01B0"/>
     <w:rsid w:val="006B5C65"/>
     <w:rsid w:val="006D4838"/>
     <w:rsid w:val="006D7111"/>
     <w:rsid w:val="006F1F7E"/>
     <w:rsid w:val="007003D2"/>
     <w:rsid w:val="007110D7"/>
+    <w:rsid w:val="00725714"/>
     <w:rsid w:val="00726893"/>
     <w:rsid w:val="007432A8"/>
     <w:rsid w:val="007475E1"/>
     <w:rsid w:val="007539E0"/>
     <w:rsid w:val="00761275"/>
     <w:rsid w:val="0076224F"/>
     <w:rsid w:val="00763310"/>
     <w:rsid w:val="00774DF3"/>
+    <w:rsid w:val="0077735B"/>
     <w:rsid w:val="00792DDE"/>
     <w:rsid w:val="00795552"/>
     <w:rsid w:val="007A43FB"/>
     <w:rsid w:val="007A76FC"/>
     <w:rsid w:val="007E23B2"/>
     <w:rsid w:val="007F1BD8"/>
     <w:rsid w:val="0080113D"/>
     <w:rsid w:val="0080490B"/>
     <w:rsid w:val="008055C2"/>
     <w:rsid w:val="0080672A"/>
     <w:rsid w:val="0082251F"/>
     <w:rsid w:val="00825EAA"/>
     <w:rsid w:val="00851711"/>
     <w:rsid w:val="00852E52"/>
+    <w:rsid w:val="008713C8"/>
     <w:rsid w:val="008941C6"/>
     <w:rsid w:val="008B08D1"/>
     <w:rsid w:val="008D4844"/>
+    <w:rsid w:val="008E3CC6"/>
     <w:rsid w:val="0091198C"/>
     <w:rsid w:val="00912F2F"/>
     <w:rsid w:val="00913EF7"/>
     <w:rsid w:val="00930DB6"/>
     <w:rsid w:val="009340D1"/>
     <w:rsid w:val="009516C9"/>
     <w:rsid w:val="00952C20"/>
     <w:rsid w:val="00963750"/>
     <w:rsid w:val="00984168"/>
+    <w:rsid w:val="009A3CDF"/>
     <w:rsid w:val="009A63DD"/>
     <w:rsid w:val="009A7AB9"/>
     <w:rsid w:val="009B0BCC"/>
     <w:rsid w:val="009B620C"/>
     <w:rsid w:val="009B66AD"/>
     <w:rsid w:val="009C2598"/>
     <w:rsid w:val="009D1C20"/>
     <w:rsid w:val="009F1213"/>
     <w:rsid w:val="009F7BFC"/>
+    <w:rsid w:val="00A11A8B"/>
     <w:rsid w:val="00A11D0B"/>
     <w:rsid w:val="00A421E8"/>
     <w:rsid w:val="00A42CCC"/>
     <w:rsid w:val="00A6252E"/>
     <w:rsid w:val="00A72516"/>
+    <w:rsid w:val="00A76C4B"/>
     <w:rsid w:val="00A97BC0"/>
     <w:rsid w:val="00AA59A2"/>
     <w:rsid w:val="00AC2374"/>
+    <w:rsid w:val="00AD225A"/>
     <w:rsid w:val="00AD2EF6"/>
     <w:rsid w:val="00AD36A0"/>
     <w:rsid w:val="00AE14F1"/>
     <w:rsid w:val="00AE493D"/>
+    <w:rsid w:val="00AF612A"/>
     <w:rsid w:val="00B270DA"/>
     <w:rsid w:val="00B31AA3"/>
     <w:rsid w:val="00B31E2B"/>
     <w:rsid w:val="00B33713"/>
     <w:rsid w:val="00B36C10"/>
     <w:rsid w:val="00B4042E"/>
     <w:rsid w:val="00B4605D"/>
     <w:rsid w:val="00B52669"/>
     <w:rsid w:val="00B7386E"/>
+    <w:rsid w:val="00B81B0D"/>
     <w:rsid w:val="00B825D9"/>
     <w:rsid w:val="00B87D14"/>
     <w:rsid w:val="00B97BD5"/>
     <w:rsid w:val="00BA4D60"/>
+    <w:rsid w:val="00BB796A"/>
+    <w:rsid w:val="00BD68E7"/>
+    <w:rsid w:val="00BF1518"/>
     <w:rsid w:val="00BF4922"/>
+    <w:rsid w:val="00BF5557"/>
     <w:rsid w:val="00BF57EA"/>
     <w:rsid w:val="00C00029"/>
     <w:rsid w:val="00C067C1"/>
     <w:rsid w:val="00C06F4E"/>
     <w:rsid w:val="00C11A6B"/>
     <w:rsid w:val="00C239CF"/>
     <w:rsid w:val="00C263B7"/>
     <w:rsid w:val="00C27076"/>
     <w:rsid w:val="00C849D8"/>
+    <w:rsid w:val="00C905B3"/>
     <w:rsid w:val="00C96845"/>
     <w:rsid w:val="00CB29BA"/>
     <w:rsid w:val="00CB4EC1"/>
     <w:rsid w:val="00CB5189"/>
+    <w:rsid w:val="00CC6533"/>
     <w:rsid w:val="00CC720C"/>
     <w:rsid w:val="00CD045A"/>
     <w:rsid w:val="00CD18A4"/>
     <w:rsid w:val="00CD33B5"/>
     <w:rsid w:val="00CD43E2"/>
     <w:rsid w:val="00CD5A65"/>
     <w:rsid w:val="00CD6206"/>
     <w:rsid w:val="00CF3D8C"/>
     <w:rsid w:val="00D053C6"/>
     <w:rsid w:val="00D07EE1"/>
     <w:rsid w:val="00D25AE0"/>
     <w:rsid w:val="00D32C3E"/>
     <w:rsid w:val="00D46B47"/>
     <w:rsid w:val="00D67C9F"/>
     <w:rsid w:val="00D765CF"/>
+    <w:rsid w:val="00D77E53"/>
     <w:rsid w:val="00D9077C"/>
     <w:rsid w:val="00D97F43"/>
     <w:rsid w:val="00DA24E8"/>
     <w:rsid w:val="00DA347B"/>
     <w:rsid w:val="00DA5A82"/>
     <w:rsid w:val="00DA6E06"/>
+    <w:rsid w:val="00DA72B1"/>
+    <w:rsid w:val="00DB51C5"/>
     <w:rsid w:val="00DE1A84"/>
     <w:rsid w:val="00DE5BEF"/>
+    <w:rsid w:val="00E10541"/>
     <w:rsid w:val="00E26265"/>
     <w:rsid w:val="00E26C23"/>
+    <w:rsid w:val="00E32D03"/>
     <w:rsid w:val="00E346A4"/>
     <w:rsid w:val="00E36034"/>
     <w:rsid w:val="00E459A5"/>
     <w:rsid w:val="00E760E6"/>
+    <w:rsid w:val="00E94368"/>
     <w:rsid w:val="00E96C07"/>
     <w:rsid w:val="00EA1900"/>
     <w:rsid w:val="00EA6CFF"/>
     <w:rsid w:val="00EB3729"/>
     <w:rsid w:val="00EB40BD"/>
     <w:rsid w:val="00EB4C73"/>
     <w:rsid w:val="00EB5363"/>
     <w:rsid w:val="00EB7EBE"/>
     <w:rsid w:val="00EC1955"/>
     <w:rsid w:val="00ED57D6"/>
     <w:rsid w:val="00EE186D"/>
     <w:rsid w:val="00EE1AE8"/>
     <w:rsid w:val="00EE315C"/>
     <w:rsid w:val="00EE67DB"/>
     <w:rsid w:val="00F00905"/>
     <w:rsid w:val="00F0386B"/>
     <w:rsid w:val="00F16E57"/>
     <w:rsid w:val="00F26938"/>
     <w:rsid w:val="00F3756B"/>
     <w:rsid w:val="00F41B89"/>
     <w:rsid w:val="00F42169"/>
     <w:rsid w:val="00F44C28"/>
     <w:rsid w:val="00F46142"/>
     <w:rsid w:val="00F55900"/>
     <w:rsid w:val="00F65652"/>
@@ -41837,71 +41823,71 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2791B183"/>
   <w15:docId w15:val="{44618292-4324-45F3-B8D5-D5100503E716}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lucida Sans"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -42229,50 +42215,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -42425,51 +42416,51 @@
     <w:rsid w:val="009B66AD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B66AD"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -42731,66 +42722,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>63003</Characters>
+  <Pages>32</Pages>
+  <Words>10554</Words>
+  <Characters>63328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>525</Lines>
-  <Paragraphs>146</Paragraphs>
+  <Lines>527</Lines>
+  <Paragraphs>147</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>73357</CharactersWithSpaces>
+  <CharactersWithSpaces>73735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>grzes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>